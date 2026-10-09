--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eef15c311211b5cb9d14aeb24fdb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd039ccdf98503df514ebe2604fd1db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f5eb67056e864ef89fde6c767ed83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279ae9f761b20e28c545f993beac5154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf81ea9225baf8d9e59c4b7ba194545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc5cbe4da8ffc9e58b644c1fecb4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32287875025ac3ba9009975fa03959dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723459b4b69e4c74d41685236ba84788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95e73b3b734d919925023ce5882c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb72ac9eb97f307e00be5a14b2c34010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391dc16437ffc0542cb9b0054598e7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89850fa51b058340b030bd529cd74fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc409723d9319b767f0b2931723389fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e9dff4dbc91433deb9051777216a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de7cafb8e27d23149f372cc01f66115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb92a2e83a3f108b76fd7f121c5ff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a0225e11c99319d99983d5d1ca6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80164af29728bc1141b99c2e25a0f6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc7155d25c3b94bc1f8406d88777a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c165c50e4dd394b77b19082cc671aaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787a439899925dd7b7a163ba59ddf5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a863c253223132aa41b25c8690c5d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0257efafcd2512d26eda6e21edff1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619ed12cdeb2dde10125aa3b897c7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf177732bc14eae82058fef024d09725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68d2c91ad0e46ede5dfad985026d4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd570c15f397d0ab1607d2c1e52d8a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaa9a7f41fce48fe4472ae36b2a37228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032964073d47cf82f7d8c735ca379d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484916dea21505601a4fa18c89697e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc31d4d349cb380a03ca3d736fee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0d0b0605559f90a75c99ab9a1f5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11036c29b24bd82789e624bbc192fb0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75dd4e0e610d58e92d130c286c882834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7617f6d5bb52bb38133159bb3da135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df76b8aa5b17b0c52ce6652f43cb1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141277bdc1ca7f34d27ab80d09fe4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b31c3c7ff4253a4bf6816db8c22a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2641bf128b54197fbf2212af95f051c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fbdcfc67ad4f7628fee08df883b9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d8adb92a773b5db35fc4e8aa8a4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25942c28c2b791047a7eb9357281c5f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296dea0b2522deb4bf35abdfd92c3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636632bb356b72d8bf15bb05028b97c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907196e0d05cb4cc36f8afc2638efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714217dd744581a40da272f03dcee846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1002654f1626379ece96635c5c14447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b45ec746450c4399b6891f55099a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966614288d6fed10c1a902b80f290a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1199761ab4d620d7bece4cfbbba0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a2022f7565330510e28a88bb25b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528079080d64b9cb5e8e62bcf615e93a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73f3f6decfe2551969cf5677b46c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ed913f84aa3b2e233679bbaea47454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bdf512d3c1d3dce49cce7eee9ff3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d258386565db52907a8905ac6d64656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decafde39f3327ef8df6a8ab600b4ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b4cc52b4ecf356c12697d19e6675858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff948964db270a0d98b92d0966e6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d28aa5e51268fa488d2fcb07bb32460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcbca7668161a9247d4227446d1ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3434e12862e7d1eefec21b80a5ea6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f5174017b45c949fb2ab8dbc0c1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a88c035ea821560e9ab792be1d19564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6a603ce7f27e2aaaf1007e8d396065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bf8b643c46c71fc3a5c796c04a60966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbacd93fcbaa9d9d2495a7b91d70ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e3604861620d463794ccb2a22f5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3cb08968b41cf44822079528e884969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a803b97e1a773b00abf19484292f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd52189e3993455106666e9f648ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061767821a48e14ff119d157a828151b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd47e67c50ea07400e367e5058cf13773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c64fb348c546db017fabc9ff8934074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754effae938616ce8f7dbf89672034975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31fe9a1e80bbffe137a6945c78870876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851beeed4218fa1eb4575bc52b2c9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7191ef839fff2b5d68ea3bf9703fc0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739e055f53bdc3c189034a2bf75b4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c674c4f403cc1e96292848f279961080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997fa95fddf495bb373ee8c9a84b3c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744a55735f499488c8d4f4f897786482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367317a94d3280f3bdef366fcd4a8e5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c87accf4dd6e3f3c8fae653fd705e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cfe96adbda920e30d843c2f91dfe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f24d311e9935e11396e676bee066e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06336beec4fdcffa543c41f18b563887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9377150948e92526b63b30ac6b44ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc238e6e0f008833910f6986e37fdcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b093af9106a92ca388a3673561966990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dfe880da891d1b748b1e3658db0cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1aaaae4672e9e5542a02335bb9a8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9544cc1963674af84b08ae5f7a353e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55dbe159dae5286078bcaed2ad92f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa25b9375d9d84f3e364fcf99796b5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc89306548e20211c6592549bfaed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f62056e5293a0bde7b9e2639738a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a229f8a812031a3fca33b7aa0f871d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7856dc6a3a5ebedc095fa35f2d154499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa119142cef0bc1d714a9e7f0806fd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ecc3e8104e595ee9192f46d59c6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea394f9417b6af952c714a5c60cd6a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8f42b6310a51ae08606436fcc004103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74712b70bf8d26d99bdd5ee87be79e32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd53ede23db4238c155c924057be8ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826a6b45dae404f123707a47eb7d64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c70f1c4dca530f1d6b43b9c33c87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc143721b9ea743f2cdaf50a78bf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d10c0e7a6b6b39a2f5002da69d31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe57e61ef781c69633d4fc8cb0721e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794cb9a902785120113beed15133299111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f759bef088468939539874f936e26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff07b863d94aac84f4a7b27926c195113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae719d5587d260707c772f8c9664aa01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0a6f784b4f7e1184e138d2c802ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f78725f8861449132c9737a1b1968116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6c6498bca0877deafe098370929f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8ab260ce1a8fd6be0b4bae5ed8ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eec42b54ef2585df982e806ec1526119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c897f801d1a6a2fc01aecd3104153120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536720367c254d018a3ba8b317d20ff4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa12ffe37f5d9e90d8a789d6b610fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060bbaf12a904e4c0ac5e287f0de0a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f45f9f86d72538ed4e18f63805219124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849694ba326e8fc0f14d53c08bb1cc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655773f5b6315be5ef1ab35620be228126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44487a9444d75bc75248f2f158785fb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9738a975e9339520392e74e5be829b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f5b00be5bacabd6b3bf4413f62fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479927750afbd99661b9c0405252bf0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385654133ce60477fc7c6a36b18c88a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00bd99ddc0f82a662b4a466d2b02f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c16053c02ea273c2372918b73583c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18e62200c1f7eea8aad9fb98f2da1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602749ae0cd78132072bb3be8042d7d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fb40452316deb336ab60e0bbf7297136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7cf785234eb00ab70125654011664137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb728896d6b321fe2d016bdf9e797138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef95347c839619b7d25ab52654a6b44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55293bf416483e1755c204e12bbebe35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e35ac5e63aaa6e8d789b7e9c8378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791e38e700a5976939cac519111adcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bea222844a7e0db3e03ad11865d7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f0c126f748f4db0702668c2eb189144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18c5f4efde7034c27b923f45d55f01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80a54383fc5ed4b30889242146f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427d9661fa039ae200b738c72f0c75a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562733da931b62d1298ffdfeb46834f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef15b3f64d7662f3a3450d8800cd7ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d50ca9fe59e0a7096215cab45ad99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b9c36339affd440d3de50a33c6d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8726d02def5224e7c59a767d64a5c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d48ad3fb539d5cc177ae0da5dbf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4dcacb082fcad0115098de94ecdcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb20d4b2d3e06da649c6c278916513e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20917858f3b88dfbc4c8e17dbb7ef209156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b724f7183745d1225ff7a045595396157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ae47e5125182e3a68c2c267809e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f245de79ea6284eabd3130287198159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392017f3f5b475e0fbccf46561056c07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaafe9d42c54cbc01f0462bd6a162ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f121b4adb89c964094799e1facde1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d34e7b456816ac617a35b481130bb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a6f4259d5e66d182684ffbcb90ef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da945b0e0b4525732e09b3a2c04f30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7186938b74b173bdf7d1dd59ebc3b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee5981304d3b4fd0e82f56934b1a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805701ed267e1d15d91ae37677d460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9814a33da57c26c9d5dff678282f427169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b64122f4c79e33382fec04425abf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93566f5319637c2c072b94eb3a6f2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4a3464bdb55855ba03c962fb4946172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3a6e480660b55c529d7c55376a15e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569104227a4af13afafdfbaec2f9a57c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc13734627cb08215fa591be98da6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d3c2d1a131e9a0fff3442ebd59b67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3f001598e7799d5eb0984c4e8a5c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef711d05969244810e0c4caf22af079178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf29040f5eb0656a76c629642932e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a7c75dcf32581f51fcb1cbf6bc74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea7452ce1272b0a02b5c2b3880d65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b2e152f87ffdfbc13b388d368cea182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089472eb8fee01444d1e9810d4036031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7090bbd4c5f66bd7b3318f5c97fec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e31ad12fa7d0d1f81892bcec62f3303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ae363eb80078ab67ca8ef33ae8e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99135b2f866647b94d518e903b4193275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f71a2f02b1513047b7fbdbd42d75016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a702983f036f76d282ff099ab0a6927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191160df45387c0fac9b4e509c64c2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5486ca8c65b69281c3f7bb14ae5c729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649bf0ac9f9e2fc3d05d608889f1ab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25163720165c610a9a67b9b59a20d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f1f83ec7833055892d5af83127d1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83515c88159c2f231fca3e2097db313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e824c3c88005d3d691233b2eb49d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14eb5402249d404e77c9cfe4aa6d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36eb543bbf21ae9fc1365d54f8e9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b58947840bbc9384e3022a8b9e934717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d92437fedcd17e8e54a8043d9b37418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9bf9a7384dacc32ea8d481b6bfd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ddfac019e724dfd3e4cb6597110220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42603cdaa6f7ccd39ea26d8802292eee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03bacf3319642e514ea489c371ddc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50a598c782f8bc4fabec2334b68b4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e262c6f920a0607df821118382a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588dad73813504d1bbc2a6573e0667e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a17c7d5f935b8440e1f774523c9ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f148c716021e502b139606295fced6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03fafc839ed31dc184e722cfe19e4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124afdf0385cd426a82ccc64cf59b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70370965b28e9c1f3338796e2ca44d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9e8e2cd6e0d67a50cbb2acc9da37331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d96a9f93bf7303b1760a63c8104132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda14c0520bf4d83cf4616fda0d23be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ecb64416f174a958690110422e4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ec19f744ce79a19dc80c0266b3ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206b14036638053bb0276fe441e60936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9fb0e4d0f9b1c88f9a3a55353d71037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b2b88aa08f3c59ce9590864707a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191f0594eb374e6dc0462929718f1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca0aec566be5c40daaf53744935d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964930935edda98c7b44c1cf07a635941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207da8a16e2dc772e27bcf4b261d8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f230efe0109af6154dc199d5710243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f280b6fc990aaf18c1d0ca08a61bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c7184e0ca0da969db7b51918cfa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bd4d8e20aa903ae79d9c36d2548ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e7f615836e7bed8c40ed918f7c8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68790ed95678968018bb5cfcf9481048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae9fe0455b44db3cdf29585530aed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2b640ddf5d904f40999511ecf4c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b30e6771baf84e886ba313490d0b5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c490167432fad0b822de4d4bed0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82992b954ef7794c589cddda78ec1ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f82946c42335d3b0fd5ee62508cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd59f0e47f8e1274709de599986346655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2320f1207848f7bebbb10d1fb765b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab340233de647e355b8349359a57757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d39ba041ae561267341203bc4fefa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db32504d68ffee78330303dc2b66159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711c8a5a49e1c4e0a7a198b5a0e921460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1640b69b44d587b78aa821c1e6a0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20432e42654ce4b69bb6ce34dbdc5d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615e4c2d37cfe9ed9bfdbae92c3a3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a7b68c119bb4ebdd4c69fb40248564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2523691bb0d0a390d5a7a554afce5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26ac085b1376a308d10f4a9b8157cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a72c525e3fb7f6a29d1149f44911a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f89039d86c109280ce99001ee91f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f49c5f383396742715ed203095b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5568430f2c5e209ca28d954735d2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58970814385ef96e8517f5f84eeb644671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ef543e9ff0585966e20ca37a92ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651c7760510f4851d7cfb7114d27b2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d62d64a829e3c2174c68b4dfe19274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f364e278f5f9aec5f1bbceba142975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deed3bc96ef908e83cc1155577bbf2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f05685673b83016d42159e0dc3ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37744978bcc07c6cf4b6ec9180c0c3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779e6b5df1f6b319dc26118b64d009d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0438095acb37280d01e77f60e1ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e1ad9b489853ea78b3caf0961dc9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6f11b60a2e288e0bb325ee498e2a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c522f0428adee1db488b2140898283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e679c6ce86cce797ccfb4537d4607784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdd3d38a1069977f300d2cd1acc2bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29aaac46a053d36e0c5639b07eb5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41116a7e4e754be75fb5dcb1ce467ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1266e02421bcf4c94468322d65f3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b5d55a18147de4660cf6314e968f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337a32821c651087b41bc11c05a30e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680589fd3fa244370827455b3df9c4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed03772864c2dc5e0e6b9ce195902e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae435c018875eafbe980b526e23ed8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4d65b51803274e5410b9d9fee89894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4ff201f1ee4f8bdc46121b5a9f51795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e7ab3e7b1b1b3ce7f76fd991fef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d169bedfdb3d8ab3c311cb0bed5948f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6f5f6a3c6c8e8836191e2437f0cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68059621abf0a575fa50baf116f1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c212423425940c86bb9fab81d7db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b3347847341da45d024314ab8dffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6e58c9b39739f9cf0f4fbe2621fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ff9a30496e0df116ba85dd3feb3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308bdcada311664d24cd6732cc276e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb3e91d3665fcaba883a366ba1e9ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4afbd6d173e77d2737951b16a97b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7bca241df937a7a508251ac1e7b46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a185a750bbb9b4728cf03d483eb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3bcd2f5281972682a5031a26f0c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1edc6c817a7580dc7343dd367a2f74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e747ca08fe883ec5326a0639156b8a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c8c4476e5355d75b2bd888ec65de4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846232bf6ce8826a2b23b7f572a1ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c71d267b588a2005764944a5bef40a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35df8e405c0b786a12e78dc58ce4da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fa195fa0a07e75c452d423e5e01e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f4690c845d60c55e86b302681cde6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db0b500c95e729186bf790f2123a8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2f8324d3e794f0a24d4c558a0304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328bdca94cc7a697f142e9e3d87ff2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fdbfe117e8f1d3d1352259eea7308121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a87af808b289ca393aaaab7b28d04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aad1d844e0e0d83c7baaf1d533dfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc43a9e8ac9c7d6fc5daf12379ea34c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d359d431da2621713845431d0e67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7a8f704f590a9a6632edf0dc89c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78292be91763333965015f8732c17198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aebf166fe5d67ecbb4754ddefc54c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6095c17388f374b6b7c26162da0791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05c8b018ecb63ddb9d5b1845b69bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a30e33060111c5baae5a0c7e4411131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e764698df34192404f3c83fd37cf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325daef8316470866d412b5e4e6aee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e0f347a1cc7caa551ec0604e8374134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de159ec087bf0a2acc3cde60cd567c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6632802cc24e21fbb697a39b334528136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ba5c3001f2afbacc25f3da7e35c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc254b093f19d77068f7d6f37444f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c58510d971e754daa4e904384314139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79996ea224485de1174e0fb14dfd144a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e468fb39d02d02cecb81759e7c9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e99764e95fa34fb50302ae8fe7b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de840fe629b27ac1a5b632f23e97b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd94432b2de9ae929a6a216c7069354144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad237eb8a5ca5dce1e14944ed9f1271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc747d85a6163c91c86459f8ee7968146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d1a42f0c4ad7f46383509f289d93d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180e755f20bc3df350b7880eb3eaae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aa72532940c21899378c98b281531149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd88704e62db6b8835a3d333f2747150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647010757cd9709ac542b146a276939151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f740b63e7cb37631c8d26f31504145152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806fffa37609857f44866456940e1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564210a779e6d5d1af61bfd4e00205b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8f6fe37ff55c620e003dc9e05f3de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa09f934ef568f099412bfba49d88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d2faa0e7c4d676cf9cd7caa29f66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596eb5df8bafece70ffeed08831348158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d01f1eea15f3785b06c30e266f0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8330932a9b8e715763911f6ef825a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e6c253c6e44843b4e09e64c3e5ba1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3453df0db88ccb4de8666dc8d216162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c15c254241c0f689b616922bde46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43408ca686a25a924add929dc08840ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1bc2966cc54b2bc28ff5b7abe68e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c2037d8cf269536a7467c93885fbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53cd3d73b5a874c82f49119638f530167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5cb16d70a4241d901859b6fb2e636168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d60c6dd861b18d72084c55c25788169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba212b30615b9dcde85e75112dd1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11742d909a670e1663ee19c1c0ebe4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb14b33814cd6f885b2ad645d5af83a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239a2b22c3b7829b50fb94af0473342173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c962dd0e9068ed51e29eeb679b8a0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>