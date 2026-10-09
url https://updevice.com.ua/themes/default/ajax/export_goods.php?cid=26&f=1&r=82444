--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be64b8c79e20ccf6d4a56d6b8c40a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d26f9b54bf7dfdbe5e06b0081b20692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187959b5fb72bd50e58b76e32c7b73c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e439600f7a9e69eaa32854b39b7b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84fa22bf782916b717fce83c0f94c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89820b9524302a438ebae02ff2d270d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd899b4dda7c2cfc33b0874425f147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cd0ef9f59e9e74688637bed336bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a102726fc2d44835fc50ca51939e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f51796c2f817e55c27584f16cfaac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb99c0a0bf2cd51e16db53e6532239211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b9d8f135f85672401e8270cfb30b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2904a5c2354590b0f6160046d3b860b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81ceda05b2ada96f763dececc969514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2c35566dec29172181faa08d690ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659086abf14564010bb707e511f06a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80427f834ae09a4bb603db84d380926617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357122570d38d5aba78bfa6b66a56618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686323153268c446b120c6cf2a4acee119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ced30e8591496604ce16993a71cfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251b63c3b9545598463498a5d5197ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286eea5602b249e300a52374e73a06022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a5de3eb871e39069ff873dbdf3ffb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b7232faabbafae65132ba7044e37024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c49e21e95a6b7c8757c80f17db2df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99532ac7b4014d54d5f109f9a8de9a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9e95ad9be0ad1062f4bf99b916e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd35181132df6b799b1e85b4f1301028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96483c872529c169b5fe5ca3dd3e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6ebaa2102830ea1de9a0485ee57a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643fcc8506e5d2ceb63fcc98c32ae231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60fa5b7c913b0c66dde9891f9e727f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250b9032cb3d1e33f986a61f2abf7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56aad1f0f4944a6e8b3de4375bf59e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273cfa1d1a699a4e413d0bcfc6019d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d15df7641b142651949fbdad5a0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7641207704bc09b9f8ba81a91e46e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed282c184407188ec7efefadd689156c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a698043fe6ca8710cc899913db1f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350da15552d0adc0b5a75827d9f066c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125aa0081bfe8b7e0057bd829d6723f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2a6b2a3e485e12fffbbdbeafac2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89cb3ff5b330c89692e1d9a013c70e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427307056722830b7234eb2255959a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500e9497014dee4259b542efaea67c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54856d6aa1f599da25129bcffacc4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66632cdf9bf476dd2d09d04f0c66b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aefb251e2d40e3934bd788baa0df5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b422f8ec13e052b93347191e42d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f99b7c78e3e15c67fe3bfd6d8493a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e218b54b739a5d666ac220e2ae2885151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dfb8b948a814d78829bd2df5488c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bdb2a24623521e708434ba0477fe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5788117c33b58c90e0124f50727076a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67797624aef328119b4fdb5c490bdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6eed9e1328679b90b64b72d3ee65056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f7dc17fccb14379dda929718d28557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0069a9e061d42fca5febc920f059b0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bf5b565e1daa0510248ca6ff3581a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abe70d0a71204ce23b0ec1d50cac9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec180545fef7e23ef9d80f7851e4f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61114c7360d82324973f87edb642299f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2994e7c05ad3cf50be12b5bffe5e5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c02590a73a812962fe50ede69e27d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3ef06d031055d60b3451c06e4f5d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bee44ac232764838b4ed0cc347dd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ec815dd0e17bc6e30afd091faa3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740751c92951303778a75e150e82c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe843d183ff7b238fd40970388ef2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11b74b314e68e672575f4352cccf0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a605d76ec16708d4f82fe60d9ef16771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0ac441044ba80ecbf59260f9f5c5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b11649db9c93b82ca69a6742d55773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c1257ee72b46a9a09446e48f6b5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906e4139d187036e21cc325e80228875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f49b986ddd409447ee2ab4f0707676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09f325d6b665be497bfd78bb78965e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21daca103bddf8b4acad9a20e9860f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638badd1134249fd7fa52da162c235f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0313b94ca1d0c0ce33dbb6edb39c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efff0f71c5905ec6625a6d6793fd9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fd07eba8c24062c30884aabb980c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b96f476f969a6ed02e0c570d311a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f20d66ffcaf9575bcf4e5c52126bee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549a569a7a111755a1b0fc46c0dd49e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581bd67f0ebf92c53071bdd7613f8d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7c2b4e3c8c126d7f3c299829a0c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79fea7f94b7e7952548561e71e3dd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c623cec8ac0aef1f734d0f7665af489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45c304250542b6051dbafecc9fcbab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7a9a00d0a68accf78e9aff44e8bda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3fa0386163fd92a8cfb0d077b28592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31cbb11eebb541602fbfd853ce86693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9a6293c463dbb1920f465e76681294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816dfc665fa9641b0531b17fc68dfe395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505327e82ee655e6603506da1b5e0df396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e966fdc9a55cd54a8782ca0359e639e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da3c059f698e599a2e2d9aefb9cc2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb5f6c1d087b4aad0c8dbc94ea7bb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c9c0171ed511c4df12a556d9d30db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc648207d9969f660bc1fb17f4a9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77a2c8f81afd3179848e3f3f9bffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910bff5611e01807873cd6167ff8d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d46865a79a1ec5d2d2106d7f7f8c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc66e885d6cb5af6e960cbd871b27c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4043a815e8f3a387415fda6f108fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ff4ba419f3e0c3b8845f409abe03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515db016e07dee51fd26ed37632d005108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6bc50f811d086d319a933b4ede22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e142695c529e9eaf38849ee2b43e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef3520e1a2393fb720b5a8d3dc0295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956745745c8eec59b2260324985ca8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f18e6b8afc2413c1c12f964dc521113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a24d5c7ce80a476c8ff3da5917eb1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b9c05c185fdc80a6d23c1cba4f4dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85b9d3173a1cd22fb92e08ed301f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2029487313faa2e44427033cfcb3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a6a3c5787bbd50eac84bfc72cf1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e150dfbe6936e916ecfb27c6c0ff4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f616fd336df37b3bf4462fcc38d91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33cf0877542ba6d2d0f618e410806a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7001fe3ff6fa5c80d66a2337dbe56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb905d1716e629539e97ff2d63c6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c068ea74b840790ebe658774100f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f8f536805c1cb5ea080ec00d57578125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583a17c6bea8c25f6a39bb26c256bd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654cd4ef43a929fbe27e3b4d1606cb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa83531db2f847f76a8d2bce49e7a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d768f233c54f302e2429e17450b5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5da7c183cf051a7a8d09e67d6cac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ea0584b015ea95fd02f1f56c02ae8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e422aa57284a8b75e47a74fa8fb30be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a2953e8084deca07b0af16c16144d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442384e00c8b96bd1657177285bc3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04190637bbcf3e1102a585185f8f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b8fa4f92aca603c64b6f9bdac61c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe58d1ddb9ecd1bfb16315376ca62cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa770c16853128505bd5aecb1a6161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaddb7f61666e754cfd4496fb41e123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ff05c7f5c9c766aa181f7724b60c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fe21a709a2113eb6c67f8b6d49ca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d22388ce925ac2ccc7312af7b4fb9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af775b6bbe45a06d1838cf2869dfba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f5790d6337c93774d71d177a600b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f363e55b98a1a6bad58a5c40d318d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce75f11afd966174a0f5767747e548146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c81ba8179adaacc598b0723c26859d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7fb606f061f133ffa22a31542bcd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fa2c6b91c47fa9d0b760ef0477ed4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9571ca314f9d08910d671144ecb98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224318cadd8fb62938885446de7ba44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6a1b970720ef1a2d10d348503366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a03c33cf51a98fd8ecc4628992d70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d05dc019c32820e0c03c569d1b4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f923b790b5dbaca14a7627a2cdab5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873906489c131e302a9de4ee2af6243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf54bcd739b774837f38e5423df881157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd9313e5b8deaeea408ec8032341d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c503598d9e13839108e146a712008159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2195641f8d45660add6e8b3d259dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74064d3712e405e741313474da037a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788ade2a0f22fb95e9c698129738934162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb8a6fe858d841b17d956a3fca9dcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc35ed4110174eb3926664eb02dde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eb1da9007fab96f8b0b4a26f0c4be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b2d90d874cf60f5480d48b5dae797166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052926efb94fc883379da69723c6af3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0b1d0e6bde2633c1c0b30c2c9b85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10aa0cb6145419e64758b126bd79a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786630889d2e9a6b61df595c115ad3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d376ae7ce49f186e873de38e79cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c60a284554a7c67ec2b106e28e7c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddcfe248d6c8161d4133eb43b368ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f1ba2a7f6976f40a6d1f51b458d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1c6ed93050ced6f572f5b85d22d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab4b67766e132b2b3c4d6e94fa38e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f399f9d2147d209bd7e178cbd6b32f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac869b2950bec2cc733e53090b92c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b655aab96a5dce6a2603a4affd40f15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0671a97968ce0fe56c278da4891c863180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f45c976fac56d8a7709e836a816851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b01c8223c409283484117dafef542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112aeb154f9bdace3d401476e9067c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb99a1d5b06a853978f0f06062dfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1b4a42dee0f4e5a219cbb3cbe08f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b25b4121420b05797dfaeebd80be86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a3016451059dfa0f5de4809fdb0f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd03dfb717a9dd252bbc2e406d9708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca42598d4c6a3b436878891d5baf2869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae84008707bedfb24021622ef9b8d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c3fb4d61ebb70b4061bbd33fb2be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d2321d052ce9d8b9f33f0c35e26e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c7cd00b9c4437e39391de6e93a8cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b72561c244f2c98ead7cb22de4715314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb0532be71c19bddc290eb8a225eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e703b9a72379edfce4d92060c8fd7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d3a6d06b0fc94044dcf0d180a716b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f6949f28e7dd6c3199adb99bfbb6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956f8335dee5febdaa6245d89331f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea0084b027383c1826a2880d76786420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fae28765b9d5f816f5a3e0cbf435721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fdb17683b811efbb7d8874e533a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f16b743a8e26961765b4d4c4a150823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79e856449643eaed61b8e44badb36324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498cf44da62aeef0d3d7ba1179e2bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb630b2379ad4a985b640aeef33d84426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b055d1066e2dcb415aab66fdd143ce027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8c2d1861e57a580a93c34367a4b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81686eb4122c7cc09dbcd467c25d9cc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf96e1680f7b45a7bbd293d19b5e1aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205650395fc138a77bc540b60e6023c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c554923d051d066b9396fd6ecd65a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072f72b5b55e36686a5eddbce7bbce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b34b13916da4e8545b73d738f622c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a01885f5a6661ea25ba9a254fdd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc90b812541e6b52d27da19ca4a0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bde8860429243eb1ff3b5e69a994d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610bcecca2af552bd3e597f837bbc6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e19f0e5ec64620b7d6ecd8a6570339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724a25f7807cb722e89dcb4dcee92740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e992aecb183ea541620b6b914f1bd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd981e4233ee00c7a33e2f2de5f13142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abdfa7c9c27a00a9f399c983d586c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503295136a808e72a9ff78baeace1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27784346cb1ce61675962642fed8af945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f504a79c90687f18c360eed4fe1e27646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a6ede81b011edddd43227e57a36947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd81f5cadb8f282b7b639b94ac9c74b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bdeb064a3422ba3541c015329105449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce204e66d6655d89bf9c6428da4107650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4c8a17aae385b37c168ef5439e2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274112d40680ac2f1fbbc0e9f6c09bc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275b7b38c7b9201e1ced332f004b86853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a4a460afed103afbbf116e95095954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f98c2f8fec5205fa54c6c7c7313f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c97ea23ebc65ebfc4daafc1c9ee73956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a11a774a7d5285d80a6d2ac081888857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742044fbdc4262d9c2c5db80bd9541a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604a7c696ad7883570548e1619df19a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393b72d08d5eb4380209ef2fcf2d6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e3f72524233ae125857883db24ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37acce046cc4f88f34806dfbdd37062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c899bcb536c3613561161d3539de263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b14e41a502699e14481ecd40d50f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ce4a236f520b23daf3fe9bb76e7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238764f62505f072ffbeb01f38c486a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aebf469c379b6b11ed8f9b87dc7f8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624942f6115d9dd77570b90729f99b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d1801141f09c235d3b4872b702a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ef36f93df982b652b401a20630d5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d959f7af67423f84cc7490d7b47a7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b394f8c153e48f4fd3dda8091cf3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715bcc532b9071404666fdde0c681673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51c584a3054c48f879b32a8d07630774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fab36a7adca41446b6a75846b7e3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347d4d5c54804a72803ed2b145837e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce940a983da680f9f45dad20eb6b6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9671f3b4b50ca1f93a2c5782ecbd3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f75aa9bf809cc91de4063176e957e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3804db0b805ca8b9f4346fb9e07a6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9439bcd7ac2083b3a91ca66cabd19c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da87024961b654d900a0de423b0bce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccfc5a78d1102ce7deb20d450c338b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13056de37950c372bfafaa857522684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044fb10ad904513ed247a3a47fca8bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9226eaf68ffbf9a6b4480dd56b507986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e48e56636a76932c61d9f697029f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5ab4dfbc7f7b1244a2a7948b0a64388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2dc8034b7dc8a0b7dc3a712910e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9d251356db9718ac50614da6795d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b17ef6b1fe4a87d7768a7de35fb3b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd390cc9184255e8511e193bea214292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6cbf58336565a194420d980af7cc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0faa329694a0cfc7ad149d80601894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ebfeb95049ddfcdb47cc253d292495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63d007445064ae513a37db96e626a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc56910ca6df53fdca9087c9e8191c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1142669ba018ac4e42138eafb2ec5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c6a92313f2a2d041df1dc114b15e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a21d24a13ebb3ff7042f8edf08dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d554fe94f27171486a63065ff7cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61a095d4239e0a9caaaed7ab65e9d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e6999a8ee483fbae57fa49ff7b651103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487b770eb5b0c6f151fbaf9eedb270104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e097deaaf27f7212339db938b41346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbcf2a76c04c0b7a6c975407ee2e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287baa003edfd46b264c66c1ed58f334107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d5953b6cc38c854b79e3973a4cea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e68a094087fada3cf6bc316fb5042109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56958cbe7fed957b8528369cadc26e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d318b785456ab7bb6f15b9efc0ab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edbaf8788818877da72a2564b5a35f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523cf7aa091a626c6e8ba7c9cd98aa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0691928f0e4ccbfe06f1f8fa9f18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb1ae08445960b12e48bade42d80d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84af608d92822e833cbc14b29674d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1454a3eade9b945b82ee58dc8445d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaeac8089f8a309e21a6b0b5572129118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6cb916f3d1da9a0c3efda1d7e52f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843f4942a2da2ad29e8290b2e67fdd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f95237362e6a36a466e70e874565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cf66ba6f08a1bfe8d16a427eb93dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee59d24a0c26820ba19298925be18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63e3ae2201157b2f26021858d8394124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba5f06dc0e3a3dd97afced1b8d52e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bac134d91a778f32fdcc02172788c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d1fdbff4fa4a3d21cb6abda49bcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a9658c8d12759ead1539d403c6f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd462dfdd84845fa1762abfcfd38f98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb2f739f01ae50fbdd7678b77ea50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345ff1f0a650ce8daa7cf99d909a12d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c4a609bb32f70dc8b885e36a6ed6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b344e4402dd5f46979951feda667e24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc61fe460a474a2025f9718e3bd518134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45b0db6e84d8e2e9e019598ce074e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5cf65e4a724601eaef7ff20aee94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2581a5d75d7d38e87c279f50948003c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713a7031ced7f8094630cb756f4852138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d49b144174fc238774395ed7a368139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9579b182f793e5e3898d4f7cfc9568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af48a3d822e3d5c69ef1433e14bfc76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c56b56ce8be235feb93fc716131c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fd0252c00f27b5ea361d042321798143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a6fe25378681727d099d10d25b1d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff160b618813e8971d4d293448ab09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df493ca53a50ea3caef030caddfab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638291d102859ff52e8dc11bad93cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f27519c542adbf1197602243e3c5b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b296b0984a9536df4b04865bc6d95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab6c09edbfaf7ee1305ef97893f2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e20f450bd9acd3a5d1dc8285f9604151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32778bc80d6863b7765b24f792c27fdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc507274622ac1ff68d779273ccf0a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504ec0497e9a54c6a7ac3758efc5a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56754eb6eebfd7e59c80987d91a22c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3cf89402598fb194dcdcca38e0720156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d429bee54cb4bc871d73dd56eb6c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df8a121715416d851376736feb520d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17152f5e9fce3163752f470a414e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a6b2d41083b27cae11fc7b64a7008160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b752d8a41863d6f9188d0766d5e7730161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eed5d4d7118a720b71dd2a9bd428b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aace0503968cc5b73e86b35d2aac26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1386f568bcbfea7b6b15eaea6569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678de4fce114280a96bfd11d623b10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ccb0a263127ceb79ce226e2987a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393ddcb68482bc2554a89958f5a1080167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff48e4503225c1b0a156ef771e2f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9046d3264b025f29b1de823192bf19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2eb373cda8ca7fb628535f1912065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e13fb65e80aff06fb163c79e920f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70007ef379f84bfb72d492c881d74cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57b0bd9194eacd1ee67b2d482fb4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf590804a64737cf902b7619bf7b442174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>