--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31fa95beaa9dd3c45a6c6f17462bb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768178994d626812f9d41f16be86cb042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de2c9ca198e8a2026fa460c6af34b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5826c1b2b8f2aac52841e0140303554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40bc499d270c906983a151771f0c825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978533252c57a6f2e69cbe5846d945a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2ecf4e74c600aea38b68f32c73dc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122be5e34c225ef7c3781c276b384c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d29ea690cec5235d106c068ef575f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b06b755a21311f2d22901be14a0dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95716444570f7bf53974d1bd86e59411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe17f3f693eb3629fac74f19c38672b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b965aba88d5174951b2d99ccaabc2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfce49b29bf3d79049fdee2679286914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804219fa7b0c8effab02685911eba9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cb829820c55883b65f6692998dd8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fd52ccb5b3dee5eb7d1100c6b68ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb9bd140e79994ab7e0de1f95c1a9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f8027259cc8afb73920b0a73422c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0891ed0c330036654d70771d3e9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc89616015bda56df8eed441435ff721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893525a00fda84a952166d106245df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ffe6cc43d0d22c7d1d4f99aebb79a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702bcc9642f2b36a473dc6e9e5db4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43266d4405ee5521cb0b3cef6d4602a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6372db7e48cacd2263ed6bd675aba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899fe4efc0d8709712536e30712cdb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984223543eade95f8e52468e2968f2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf5265d5ce1331f307e8f28d7eb2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e1d983451e935c78f6b47dc161d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82497bd30b4da58f8974ef865fdbbf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7929dc92b89bc0a6a3806b2adb5a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e955cfab408b33a95275122c01a18d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915143248ef83d93bebaf9b1e2cbcbe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6889adcebcb8703ea22ccfed4d159b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122dd7c805584d167f5ca921e5a93236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc760ded27182b7cc75c93b51228637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d7dd05dc2def4aeca558edca2310938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd2dc38c39c2af7b3c5d6a252c69ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9745205e591b5c1b57056d654d7e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea78809f2cf617d43eeaf2e8e70ad341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a235e1fea63850cd0398fe5305e87442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d80c23bca79d2b6d0411714d01d3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019302f895130a3361ece259786b151d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046a354d21a9d2765be00fac9c393545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454eb69dc5ceda38363fa8d3e480d1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862360284af4223d0fc1c071316d5db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406174ff9f3246d6584cce2832c2497c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f72a4ef66c6c3a38be0028ddf3decf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a5ce845d1d1160f3c6c99062eb18450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78660fe1b20eea11562150954fdb188851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240a2bc1a9f4acd63c9240c831835ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2920dd0486a5d497a0ecd9864270b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6184c92518e229d0c55dfe736e94c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b567c6091fbab74e29d5d5d76f6fe455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8261792a83e261b3d605f3d3aa59e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752491a9c92967befaf8584f4160cdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361b9023bd9e879e191f7f9c1bf7a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c8fa46ff23c3e06bc3b01a9aaddc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693a2252f4fbb82ea2c24a890b5a9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06030ec5e086ec37296da907d7e4b79c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c974b3e7e75072e0a3148458239af062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb5e64153b7d3f9aaeffbf2a8b354b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d728de8c66f1951f6b5c507d7744b6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55752b7f9d7f27a01d21c1df86d189fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c361570a5d9074702153798b25e23166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559afbb2e1c0aee936a2ae8e847dc76467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3d00a41c9c5f16af711f69fd85e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2602565e6cdca17a94d90dbe1629bae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f742a1604eb705bccf33a03bfedd8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1b95803d940e4c56f7c38aaa2514e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b26db5e04704e56f142afc6547ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d62f9d5a9614e890855b5051934da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66496a7cedecfd184f5958555efa7c5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3e645e404ccd9a909eb8943c3bd1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d04ce957e7fa832cd32bf029b2c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed482545cfc0c316a830eccce177077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda34d4c917108f3026b0802ae739778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dab4aba8ac1b342843bec60a8407479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddcbcd2a59928b550ebd85d3b2fd2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468f8af632b703f6240990e27e1e3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3461ee47dcf00fd6f09ff3a7c438582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088fa5168c1f700ff8f7cea4f42e9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504cb817961ed2f91565aa5041396784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da6c999d7030660e8e28a0d85dfadc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15c8506d609dba71271956a228e4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6519dce5076c2262f360a18c8af6f2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c9bf29c21c4958711323e6826c28188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5726826f5b13d9c2c7a4a3dfa955a4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd2a78e7a159968225fb703360710390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf64e7abcaa0744a199233f7cfe7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f2f09d3178506710361e49b03f24292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368d29248efad5526ee0290ad81280893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8c94af5c8759d66196ab36c05048f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ffbda71d0ec90e7dd4dffbc892d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c511644fc5f4e65bfaaee7cba1c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7855cfe4bcad667ff89a2501c148d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad395ddcc6d8b1b28a5878c44720398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c34ab00595b76898022f530bf8b5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41b0aadfc1d70a0d52ece3ec81008100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df07e4ca3da658789d87360d44a30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a73c381314819c573f536aeed111e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff673ca56e7fd83e3f84011a272371103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529c589750e32cf989c540d1703aa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a05872a194cf16f8a6f53f2a7fc3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c7314dac675f31ede300e6b9e986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35495c0f54235f21e91fac274393861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290c84c90e58d1b2d3874a28590b22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67133147c8b2f4cf40840448fd7038e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23f5b8107dcebfa231e4fa93f2315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a2919b101bcfa398ae271e0c569c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a0fb4ea622273d3ffc68a0985be5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fd658e3f7d3681568ce66df23d4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff69ebdceed9f4187fcf839bbb6b594114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d91949c8044620bb3ae2da9bb514115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec220d693dfe41578bd985e6552b7643116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34254008d5e6fc0f3b97636f2755e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673deec9f8d2e71297690eb54bd21a8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d5ca68ed035e8f9bfad722abb2e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c60b61df7b158b2b1122b6b484426c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec09c51d9c4d7c4618e2c6989f1c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cddf039c7e3c1e3757590032130e54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c6d9650249bb3a79f46664f5cac19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca407847faf4575320f93d96ca7a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35772e3b5fb04635af7813a8c917e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71491e6c49191c6c877227ab7ad4c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568e68013d0f28cd3442fd296b7279e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09b2a09c9303268d203e8fc95f4dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dba30e0682eaef6e32f3b4dcd213c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419cc93d1624bcbc8f831cd294f7e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929105f26c5585b294e4896161722fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87fe7890b731efbc235f1502605048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd6be29406efa672e8422b23cfe6e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccee471b6919529fd8e6628826a308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd8e5ae7ffd9e2dc0c662b9f82462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947322320daa537d2b472ddc6bac2c68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a649ca12858a80869b40e4cc8d243137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab96b68c3302f546f812bb4b5a3354e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244412b25dd86e7845dc7a29367969139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732193176729f4d6289408bd6d9b04d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5c745e0266cd872381218c5628940141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968936b191c08c7df9b572d7eeb8480c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992f0b233ba43907a6e74aac27c8e76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db6a51585e8cf89003458fd01b61b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81985a32f6907d1b5e555f776039f108145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef93d01fbe2b1b7572852684d60005146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c7051af458cc5c6cd87625711f64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d0507da84ba51d798aea69328ac07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f283a9d24c38cc6f814e18f615887149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5cbb92983668c6e3afc84eb493f72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6513af21d5fd5ca6e501837586b79f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c99229ae3d870ee107597755ef68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6350cf7a874387122d2b565f87b3d67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee025a3c733e8c91ac0b8a9db9bf99b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d8d5e0e5c360ba205bae61e32fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffbbaf8244e7a4453f8c68d94d74e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee531b7d3214325e1963a6a3dd180ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb41a0ca41e2dfa04530a81b3bdac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1191087213319fd1d354991c92ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1921a47bb69216f7f6db6bbb45cfe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b3fe14d0932607578145714ccd04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525a57a8b92221aff45f7f89ee7f55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc5155d1e5ce94527226727f644d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeec4efd5a4ae497e6bda25a03ca05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c944fde2216cc0acd1f6913c5560f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f648d49ebafb0a10d81c9cc5db98e50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de44b1fc51a2a5a76b916470c0565b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e35dfdbc71a70a7e3710f1ba7256e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d2a37f9d030e77e319ffb6561ec13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33b121bd75d576537ae0e39cc3a63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25383a2ce751aaf47654d485fd5de2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e8a88ed8dcb93ea18f33b506a2d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c6c89034cc9a4c8af92ac987ccfbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cc1b8ca51091d00881bc4fab2ebc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eeb5cbe13cdd464701ec3a4f4b582175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444576ebb9aaf9621eefcff06f92583176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1a651e88427b08e9b6f15194014e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0b71340a0e167c0251e6a19c8d40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8b529160642401356018d9371222d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77961fc73b547a3cfa88059d778de4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819b46282dfbfbe233553ade529caa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9726e2c8e24d0fd3403fdf8fe5d8b0182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb7a6136c4f8f70af32d5e13546e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9bb281867399fa28f20b74ccfa5362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8020b16ecf1e1db10a73de582c747a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc6d923121b25d12c0fdbf98def0da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c87f3b26a841a5d7f128f6538e2855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14282e7eb0f356beeb8b3c6386ba387d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd7ae81cc71556ce9c3e5b84721167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa9f8d90593c4ac509107ffbbc96bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac46a4c653a1be833bb74ca7f00a5bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83cf58a94687471ce85a3abd20194110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae4e867f9210b91e17c124f248db611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b886adfcc88d6b38530750e6ea295c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a6ec9a292225eee0dcd3fb742b1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd15e8284984d55d2d5e57e2ae5b8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc698e9d6fab6610df65ea163e96515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31be69cfaea78f1804c0bf07c23bb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89544ccbb674aab9646cf193bb283317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf81319866fe627eb5b0d1a8c99c7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa544b3f8bbc5f697ddfef017d02605419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc05ba43d4782a731a5fde352c727020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c7910ac8308ff65a7e6d3b944968b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdcfa290344f46d2f74a212b758e4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d1dcb2726f597c29b0413a38d3dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f8e81f171678c3f6f5336bcd85e8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e746843250bfd33a52f3966c62e0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcfef4d5abbc51efa033a5e0e3ce1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cee385ccd8d485e5a11e69ba710dd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131513c2b8852b1c61146629f76aa3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c6ecfe04cb3c3a4aa14caacf060529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd81d51b496738ba42f72b6d08a20d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2780fc818a1c7e38be91b66a8f18231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1871d85a1595e5d898fbf7a89ef432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21371621a3bbce635379397ea8412bbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76c58d832a65c2a0e8a4f6a106299334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9d550135168fafe504d16035be85535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059e6194e5078a0d4cc9419aedbb1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c148c5070aad979867164eeb484437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6787a1d86a4f7a877dc6bb7d8bfec438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce77a77a33c03e939ff52772e5bfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6bae31804a0429d407754693c59c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8efd547876265a6c9c91e492c9c5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb33952762246016e4b180b8b92f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3dd76cab153ebb09cf07f732e9de343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae588b7d2be1081027fa49933006544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7668cb3246bbd484bf161bb4033cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f1042d29b7649e5aef393bd4ec1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05250310e4eb32151441b2279d1beb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccc36b0572cdca4e5699fc9252399748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00157fdc87eafdf048e8c1825ac386349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776933caabc2f84258c973a44ea0ad3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd525cf02bf3bdeb0cc5a150ca23651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee140dda86a14a0385d4ee8d807de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3aac4b51bdcfd6a3a3ef8084e101953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf9691ab23da8f862a17a01fc996c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0765ff2892535657b4031adfac5bee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb4f932c083b1dd1d4549cb4dde7cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074db61f58264450bab538be8bd1661157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f066ccf41546da1832ebb4f1a63058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389978dddae13bf3d1791dba576a8ccf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede0ecd6040a9972fdce68fd9301e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645202868acb43773f6318b13c703db661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767bfa7ded1647716cef37aaf4f5e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f2ee9f59c65db6dc1d20919e01afe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111199ff7e0077284dc5b687c06280864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba965478af04877282413b6c4d74ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c17a51d9d4b73917d6fa17e0a36366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe2dde886999d78fb8bc1715897b2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98a8bfc9f43aea68643e08f5e0bdce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b69f4f5f5f99cf0656c80ef3e3909b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119beb0ea1a62773b06b3aa572860270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4fa176a1b4e8a7b6e8dc83414db5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42811ada801b9759e72272453f33d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a70e450c50e803d80f68d494ff5b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba265e223048b6671031d3ca7e3ecb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8d47e76e95cfecf889b2ace0692175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77e2638b5add62570d5d9049db7fb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c29b4867835e58bec3ee6ab9749ca077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad827c30bc9148b005503d61ada6abe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e4dd3b530a5bddecd2d77621f6be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd193a7aff121f22e87311c34c90b5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c531411fedc271a76f89d260fb20981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e7a2466b602d45bd091315d1b7f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508198ac6dc733a489cd847cc85a9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566680c253d63b4b4180a9992654d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46013cd0b1c3c94698e500b4ba54185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee17909e98512f74b78336594facf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b94b59270f1a2a16f9e7f500416987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd26f1fb5bbeb5d8902131d12fd17a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80c6cc58208313a05d0a66768196f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb313a26c114e4a501739338a8e9b1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046637c6ee876cc2cf09bda03c55e3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e0095b3cc67cca782723475db60c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb061988087934bf5671d41ecd3c3b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b41c2eca1a1bb86f88eef6ba9454994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3cce6796588bf6ec40add58e8088795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ba26d0463fc2df965df3a101480296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2161d48c69f91fc68844a6d023a0a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec85a79f69b4d1502ab74b12dee73d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ea036d6f72d94fa90713efd42cde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59c8ee583c5b7204141fb0588146f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b0de1cd7d2359d3ccb5e06bed44d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b4a91e6eea460c0a2a1f0cabefb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebe06e4d4844f77ec1f896d746a7db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eedfd1f15c7a8eb143ef59c712118104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc8c46cd65af8c2831453a866d1c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9dca3c2d97b7ced1b759c1448e73e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c0305c5328c4b9204b1318c8fc9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a5b15f774f1e2aac28e8d88b53fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50cdeec0bcfda062bd33ecf0f1f630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebc7293e568f5400c6962dad38e31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1eb1938811ce04b754785de7cd64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9107a4396a61588245f6fe703a3a82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c311d867265165fe4eb3f5a4396e1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f2efa8c0ff246699243e029d1024114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a156ab80a4df32a139761181d655ead115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0f794511424db5f07435d7cd9b04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413f5fa7dee2a85981c0bba3515183117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5ecba4ea3343cba5cae57df17173118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b0c11231e1e40315b2cc339095da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120d8d03e978b5d37fd3f621568f0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7c20b68a241a57981b86c714119f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf0070a0c1294da7dcb7c054825cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794599123bf8a6554f91a10cbb32f5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013dac1e374aa68d904c317c78fb9c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f051a46fd36b754c29afee1ba7e733125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69904594349c11b7f8558141e6479a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d751a014731b3733fbe2b1a5b26e2fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17632f0e557b93f788c9b13b50748c20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a20ff265075e458cc0f63c5a7e9f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc67a55b9f55355a5803a9459f728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647025db4238364956a6e823d9307c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcaf9c3362ad8ecf3a80ec4f196a86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418fe60ff76e5c14614475748c10a91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280fa379f123423256606d9c081191134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93371e5312e42758e984afea1180770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3b22024a0f59c686ac7867a46d593136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4922d4ab95a69be4acf09900af98544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32afbdd715cc942981de1771ca4c30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178be3fbea63500fe94a47cf220d85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469260a1a295b16805a243d3accffb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd673b5b9396aa01657f828e7a78db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9626909fd19f2066695842baa583142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc0e4f756225c0ab56b2e1f3298683143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764a8ff44ca95cf48c06198baebbfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2920fed95ad62ae84f90309ac5da8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3c1d2a885d47df7f743b7e8fc70a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94faf1bdc6f3d2aa6f74c23bc3c1367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b024e396e8221499d3425e71a35755148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae0c392836c2a98a233e62fceae85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d5189dee89581b80a58966cb458b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd88728d6c626e0c5ca15af9713bb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39592b70fd0a9ef10b126ee8948cf171152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a819f6c9d633ab5769eef31aab7e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef93d59b69f3bb8c0fc5ca01a11d5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126b284456f8ce864d3842bfec6b8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f3c2577e1820fd8d8b92070606006156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab984daaec6a4cd96b9551d1179e30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a255373c93c381796d7109b0093db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b42e3874eee389b0ee1fbb0ad85b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c20f95c344585f8a22aab8ac33d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b86318a22ed5580b024e4c6e9a80df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea715cc03fcc06a9c809355cfc2b9823162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbc228540c5f0da56c0644a7585c6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7989ba7b32c67f0b5940c4c48bdf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a5e3c762ecbaf30c4b414e0a156f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da96a61606a8e8ca5477cc5683058166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5222bc9ee3a99a30450ef272e1296167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949413090b198b06b75d1de9d1e476168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ebb36a6645587414f2b12d51a0c46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3e2da65285347b7ef046181afbef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343905f8ab1c3aeb4d785b107ea93c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2d92d496ddca094195cab2994552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0070e81ffed73389d7a972c9885761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae736afd922e509d208f69afb41910174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>