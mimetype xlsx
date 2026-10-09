--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfca358bbe7aae7247ef90e9303e341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26782aaee4ee5f1ebdbc8384ca93cf7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cb42c1630d52a162800a84bc65f3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7b28cce27ed1ac4a01f34e1e1c3a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b601ded7cc9fe3efeaa8bfc64bd1d985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376049528aae38cf5ca061c9e3f073b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e890f23ebef846e46b4a6da335525b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf656d61f5752ee3326402123a9c1b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7285dededf25531a07ccddf83c2a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea189503ae50ba0bd4777a44c2409e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bf0329b339f218e6a38b0176d6f3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2ca27b117db242fc5e8cfb5622baa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357d2c7b758f6a3821582533288d6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00c584a6f41b4128104972701e2b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6680dfb1ab303d64825f8a42be28b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e25582fbf7e8bd5eb6940fdaf94316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1529d72cd3d8d31cf6ffb6c68247ac317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5383d2dc0700a4c34ebeb55f0ffcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856314a7b9a26c677cc26445630b3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188323a186388b28b85d4d67257d14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602115bf27b5b84cc57cd30c5e694521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81aa6d7a240ed2368b5744843ef9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fc9cd43b139a497ad2e6f3de147c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b93b637fb48ce7689f98d2fd426a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02f775952869188a76187b04fe6ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c548204c12f8449cba69357da2ee826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057816a9e4ba9705ce0687ed47485e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f873cc048756d13c3c1972c7d9258228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc013d7a64b3f7790dcb40d01c9b9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be931c01a11978ef2639dd4b370713b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c562c04c6c58dede580e275b3e6a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dcdbabf42738eae7d410fd4d7878e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc50aa2f04d6032e2e793cdbba8c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019df4780ab4f916c78dc28864ce57e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1bf694d510ff99bbed96135a8b62a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67865620e924b60c55727f79b47179836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732213c5af0ebe434da9747a0da86b2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ce162cc12bddd36911e54b808873338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12800468ebc25f931de1d64bc41c6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9180d1184784e031a601b56861450940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26afb0161136f9e21ea0de75ed6bbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd694f789a6d1472dc767642e86fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec594a4bdf93a51f630f156cbbd09bfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af6971c587ec7ad0118d834ab0e1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecef81806c4d24d3c6690f7ec89db745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13120a6fbbed0a08e9981e8712b43bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59236df06c8b4b528e0fa9ed49ea79bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3efd0f00a0c405f21d2569b01599b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e872e0db530c5c48b4d8f0f840c55849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33cfc1c4f8a2912f19cdc257de4e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7dc436d68e41d371aa3f20e6898051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5234f5050ee5647c9f88629fe93d5fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec2cfbd4251a1e3eff1091e5ecf91e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41a268b7bafb67b6e4740d77f274a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed19fae3ae4a0f9a7d54dd563bab93755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6532cc1e977f6c45b75d61ab742f5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90630392f26362d72d87886cf1608957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d20c416f7cd76a72a60a3813154658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b162c5505d0ae23c05983de49049959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fbf8f0c68733ab70f53462869dcdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6103878b77d8f19fdd196b1a28ef2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b7675f6fcc25bc304ce7dcfa5570962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33a79fe261098047b9dee2136872f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fde434f3041a3101e269f6605137164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4da0a60895c69afc2571c622f630865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624089ff048591a739827913652596266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028fc7cfcccaba0edb1b77f19a8188067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f459264aaf050f2f0fc884c97d57168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c402bf59c46826290441f5f9b19bcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eff9f4f7f07920a215474721214fd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5998234731d18ba80dd990666e37771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f492261c8cd002a98697803d6af572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a5a0836fb11014446da1881427cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb94843f8d617ca5ac778eb4e5fb95874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb0bff8d30f9e66af8a4a6b4a3b1ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b303b9cecdd485f1de17dad5b797076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b3fb39dca64a3d43cc96e35847be677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3714967db5a7c9ae58e8847afeeae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb17eae92df8c5185bc5b3e4c6c3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624972c293d6d0fbc0ba8dde40e08d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09d0e292e7eff92f4a439aa5f9fff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915600add4ca0caf1893ccdecd76e9ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363b0448d4a95e3dddeed7fe19b8d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88751a0587ffa685ab8038c42991e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc265fdfc217f557777e88a4a6c84b4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108a220c0646445d9b25b25e4c1f2a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d989bc65211934852b62bc6e5a9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe5d4ac98c8dc726172ba4266a00088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7b1269fe3f42a51b4b17a3cd3326e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db13834e69a10fdf2d71308e2375190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd49e28a3981b9da4c6eb0071637791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460e6d2fa49a59ab4c70b10518de7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc958dfae3b59372cb7d02560967993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf5cf10f8c053d4ac44ce00f8eed7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4705656928405e7219466993aecd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0b071fe09fdebd823b677ec9a82a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559508bd6d90b6521a732a4d2d4909c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3135022401f231e50137002b55a54c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58aec9ac314acda9f9415e0d514bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abdace2c67acd113a2b1668495f49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef737cbf6b37a209c599a3e5c04236101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e4e54889727aa9afa2a0a84fd98c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fbc54a92f52b26ef259606789293c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7813eb97ac8cda2d5d8b39dd48acea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066674a0108764680f234fc11997c08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc06df63d1ad812c8705ee635235b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1332516a5b1cb5346ea265de28db54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e6c4db2a1799ceaedf8a13d760ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f14e2b292fee15a2574b189400026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d79da1ddb9886600bb962adbb211110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432337ec0334901485769bdc723775111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d71d7c5e2727bdfc4ce095606722f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e84f5fc30ce88e6b2e34be6fd7c9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70fb453ef43bf55895b938c02dd19f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb52052750e50d70d9be0539fa568115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8d9dd92f891852881a219210955e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dffb180ceee2ce03710d97bcc379f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd646687ce9485baf5151b156fb117118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b504744c8b5d26f6f56eb386bf9e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ba227e3743d0dcf87659a73b49fb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fd3619ca4f58cfb23fd07aced190121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46fb79fd3feea558ab1be1ebaaf890122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dc0907bfe69263436adb8f29f6730123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ad806c1ffe3992845bed7a83bae46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c943263027705223c2b417ae447dc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6a9c5d5b2489b1c33c3e1261a5ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e15ff2024edfc6e0b526770110c5fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cff7602cea8ebf3f0362aeb6cf98b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7cbac1998ee38345ea9033d5884d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0258c628be15c88fd9a47ff6a9267e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e155e67d3e0972c3c49d9e5ab028c53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77495e33db6ed273e24f18b877364c3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8244d483c1bdbf8be1934f4d7d0bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161f873325987e52033a2d0679d047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d8c428ad076ad9293b2204143509135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de7fec324fe660ff0e54d97a25b65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261c813d90bbabe96719afafc3e8a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f0f8ec5708339007f7ae963be72b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bdb3dfce6159c8de5bee85350bb01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de56f306e2847e1b2f2f617b303b33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e4ee4765bb65a207e20f695063ce5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2032c73fa597c23776864f562d734142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea7cb107e5564cfddc6e0b2c8726e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aefa1bc70a6afea76c125b6aa9e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dfb85d2039e27ef96c37680a79d85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a2528e6e6486e8eae2cf3ed96b1d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd36cac0de1bcc665fbfd9a400ffdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca331a64254bd0cbe39f7895bcb95f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a84b0e1402d7724c894f18de03496149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52393d17c77c10f7191dc96f90ad783150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651d666e16123a21554783654f20b0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c33b82c0d235c13493391ad40af6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d118d78d8e563db2740b937c9d3c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bfad1e6db01de4f64edf1b8c60154154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a10f62085df7dcb8ddf9275f3ea9f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa421052ce788bb0646bba04d6d24a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff2abb4f98dbc35194e55c8198a2ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8dbe3b2499018a40205c97ace3a1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48af6355a1c840938466180e85e246159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614259f8a7ae6a9020b95be30633e2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49336f672bb1725d2cd84d9e3eddeee9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81601d8c092828e52909cdffd260fc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640fd854284640c35cdb87d15ca5cd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7446ffd87a1add69fe61b6332094db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9708c1188ab8b50e445351022aca9b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40870ce9656364fd23f3f068c023f198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b77be70b8bd751a9db88cb2368e2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc2e55af1ef1d84aa8d58ba35673a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31342a237705445708c2644ab5da63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59ddb2ab045d2d542282ae430f489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4cb6c3df27f1b2ca5fd6141d9282171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd4964f97cd970e7f4689625db11fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6feac58f80efed412862afa872c2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d98a973e9280cd636a3cc4a60f1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de7e03d586bfd9fa95e6a6fe4afa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c290fbb7ec5065e1c750da0e433be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792fedec23e46ea9df42bf9c84ce391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e05af1adc5a5b63c2788a63ff290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4603c85d4e89830b1fce2fed8dd8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39770d8a0c4b00ff634d884b7dda157180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee793967cc42192e2819de474c010aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c08337d9691c51ad02862121faf07e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103013946deba7496d7463b0289c293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a09e4f11f95a6d28d41f3dc09da04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2dba7a2c0f575f74fc49faf96c345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1301e18d8f9141e85a1b345e6fb6076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc112a75a6fac0c83406dd7a6be1597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dcc37adcd813445224f20ffdd487f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638829c8090cce2d0edd295f4f76f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13470cd2ed2b28fa839abd193733810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90eb1dbc7c9776514d3a3fd470614911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b84c0df6cfa27ba3fe77dd4fcce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d571cb96f0a9b19a9732aba52b5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06ce56cf99e934addfb0c58a38e0f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c15aaf185fa4ded4852ef9e38d1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f182cdca046e139d1e8ef150dd2b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47843fde7bdec46db4381a8ecef55acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941fab74d1f05acb82ef08d19bf8a8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9411518fa82ee6933284cb9bbd8154519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbca0f8a982122ffa292d48374f0c6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1ad250cab57d70955546eeb77a7d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1203c63a14953c5585894ed21c43522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a356d928f806f4d75d9bd9210a62123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e2ad928caaee93246fec7901900124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670fe4dccec0d5d516b45ab547df15625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea1968d056e751e54098d7108dc8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17eaad740549e19611037f9d2a601c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecf7e6d1ce3249ac8bf48807c180a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4852543241a82c8ad8ff40e0b7817329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085fa637b26218de5461c3224bd5f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cde27535fed83d955c957bc6125ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831443f8345151fdf73ca8e452d6d79832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880d3dbd218f1a94fd465de01b083c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4feecdb8c3d538588565436d901b1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbd7357ac31cb81215343e884557d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f3949083f12ae1308eb4aea8fd5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5c80c1ddc946c29324d845ed4c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc98e686dcaf20b4d9ac08b1d11f0b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97513c24ec281be4071de40e921b7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48432baa40b4904a86bf53deeb55840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75362e29291c376ffde6ad0aeaa1cf7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840b5d2bd21f1bf982eadbd401c98f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c3330c0561580092554b7a8d80e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d2f8b73e5e2d680da191a982562f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88ccc6bfb4a8092ee34ae4c41cd6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5578cdbdcb2f4e18861343e391e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f580e2805cda1627fbb860b2320b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf078b273c31827ae1ceba29bef4bec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ea0aca487fca3ff29fdf16335b1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9249fad1de1a238b5a1749f077d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b45a53ac88d3f7e956ff0f46e180c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319ff9f067eae41d4a346593b27ec9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a68b620c78413db47dec9eb53d41153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a84be836a9428473055b7e436a15854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313008c48221dac519705706ecd2f6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78195546216b821d20e355bcaaca4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8f364286a75ddaf609c76bf57882157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b9e155e85a316ec562566f60d3bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378c7a44f46a25194cebdbe3ae58cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4f73c64b9e41ddcd9d58199d0f9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923321122feafa71e364911226b292a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f50c12d3ed1272d541c6a5003fde262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46c98b66da910fe83cba3649a0c1a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f93c3d95fde547b6862231f85370964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5608cfc3094ddc5093b28a8b0dea3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ce240421f30848d528a32cd793c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb15affa2a728d2c9beae0639a0b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a71f5aaf1613fff8049fdf2562543968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95293e339707441b41a1eb2792d5fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402770d5f932a5a4132ad93f7cb74fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb5f6774f94c6b4b7624c1e246c3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f961ccc731a625965ccea10f1b1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73b3fd08cbc21b8b4e90e6d279eba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b260ad2649bb81db188f202c743d02a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c7d26ef54de7db17ff8522d56d08f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4639770b4785b71f241acb1c507a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6735bfd248485a8d029ae4f9f76924177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd44f619a5f54100a1f9fc52ffe6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720426e0cf57283bbe94cf3666c7a8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110b6a71c426ce4ba1f501d77ef7c6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e54a46a150c85f76ad319044ca2e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bc3e59f14b04c04a11befa8ce50882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d10ecdd1c98d74d4ec18c47e650fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55e032241c215ac9eece8a1d5ebf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b36b5845c5d82cab6ab6525d9498b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52833a625ce46f06fa3d359fd5681986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8f9ee47569aa6e4d0eb1e201aa42887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8377ed8bc75d86052b1d1be7dfda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599427eda9d3fab35f5272d6461d2ddb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f9de173ae0a4374c5d5eed22155090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096684623059e2ba210c597af305f2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17d89403033e39ef0ed0e5ca18021792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552e7df1015824fa824c9671121753e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fc9a99b3758b177ac7976ae74592694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd55671500815f5a1bdbcd487006cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2215b56189b873750048424b645cf5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030e877bb1f8683ade3192e802383497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2fcb28b9fe71be7a76dd4a2357bb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0a0264eade1b7019c4e3588bbce3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca9e9664de28bf773d9b4355e692a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa779faadb8f632e19fb42e5074cb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe19704d17cfbf159ef28188873c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223dfcd0a5f8accad7ee9056c16ade4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4480924214145637b162928992b68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247db4815f0080d1f4ace12b13d3821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07befc78c80c947687b6ae8ae649b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b27a33d760b363c8aa666ce1008c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621fa1dae7ef937063381e85911c524108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8bd6b29f0dc54410150d26ee244d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb21d7862eb497c26080af6ea2a1e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46695cf1f3406b9bdc0ac79584462958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d1703da1785498fc6d80fc21bb5d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ed678809272780f376502d638cceb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47172282aafe82af2b446bd4fbf0a0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bf280b2dc6055a510a072bfbe6a3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4b778e2d39a018dfbb583bc708a93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06549fb54a8bbf526b49c81d78414117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1093f01c08e425cac2fd74558855a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee339697c7ed4ba89d4204ae38db592119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052554390baf24db2495acff1200d47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74314f40e47665be04de92d36a2f8b6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62077bbbf72981793a53a779d7023890122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd129efddb4dece97427712c4de46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d2790fe1b5369376193b6615b01e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26543294b696ae59e04c0d92a4f8ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c8679e47c87413e639236c26af06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981eb3be1900f3cacbb9acb5804dd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fea8f3a08c9fdfc04f10fbaaf4523128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e047608689f32dce77464a4a960b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb983cd608e7e74e4b933c28374fd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825849f6d6637cf6449374a44d137924131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd96dea33f96e1bb4b33697082f32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e09086b9d46168a747ff284aef528133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495197a2605dec07733030f592d4a13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe954deb22e0c199014a030281e4786135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36fb8bbc15ce018ff1f9db6a59c717136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de389e9555d624bc7fadcd3587926137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a68ccb902f1e2978e92aeb6b2e5f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b994e3ff4b6dfaef0be70b94ba719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98a4f164e5d159a6762a918253bede140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574e24fce0ef120a667ddff20713ef9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919679fbe2d75d1b9293de81070dc04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069abaa1f32743c6f3194a4e94273b8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd333b9c8fe5c8d9e2f7ccb6a7200c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dff37e9328aeb548ee14c45ab1356145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72a7f640d99b604361d89300ddb30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e919c1de6e823926019598258f5ab66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dcd30289a9ad2f427aca17fc258f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da171540c95e301d34f3482e5273b56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e2cf1ed4fce0e8122bd44a4960c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15be4116f6bfa942333519e690a1cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5038eaf3e0fad33fa64df52721f675152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab6e1b04160ea8effc625ffd4f71cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69329e674afda2df6905d9fc74e5cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d91579a7f6a5afdaa58595c30f485155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba940025b9592e284dae00c51db4a90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c30dd99e80c5ef836df0abb58983c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189fd59a241234df1ac9bfab4b2303158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95876a7729d21011c02f5fff87b5336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e2a949fcdfa307cf2a103bb5c591d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07f32f84b236f6d34a37d364a3ff38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6efb990c69cd0d4b06b87aafc2195162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07fef1e8dc6f7cdd736d84cc1f18d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78f35315185b7532c2fd0dc3c8d649164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a3fef9e91bb22779b805d98ddd8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea4aff8e3443aff911ded9ee28ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc9dd7186b596309a253236b39b38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105ec725a64e48289a3bc772c7fddfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0260a2b31474e1312791d4a496f276169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6286a5d08f411c0b5c516c09e44b35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033260012d75b3961c7f3a8c0cecbbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e98e5b7e4a9da3e6aecd2f068eb777172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7877d23628ed22d7fa6fe94a93957173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eda3c1211edf4a4d02056a258e2af174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>