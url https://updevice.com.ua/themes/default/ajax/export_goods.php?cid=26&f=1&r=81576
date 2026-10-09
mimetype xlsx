--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76127b0764c440dd8cdf675c93235a761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580dddefcee14e971fd7b31e779d072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711667b1ce075d88034cb422a45faccf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9055f171eae2ab9eb43115c63629abd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12195bd1ebad7481d063ce6a5b25971c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd555fe6a7835f88be86e8a12bec996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82d0f9c208804b489e12ec88afc227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f7877135eba3c86faf8bcf2109a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2816d3984d2079bbde7dd2fe1eb1d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb755dc41cb8669e339aa628849b3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a3eef63796b2b41bb6aef0e889af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b67ee9ec403fb9520546cab26e4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feaa0474c44374cfa357e25fdd358a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba428ad3904fd99e3d97982593114f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad976accd778396842e83be67a60c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a54432b22e87214923e1d7ada417016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd399efb42336f35aec2934bc7419a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa05048ef86dcf7caf8b2e95ab3f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c5f1512f22faeb78254bb232833619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd924e3d92d36745902b0960ef65120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f0f8f6d217d5e4381290ce4da3e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88a3ae126b61236b8310cfd7a5e4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31e21a0da8d1372fe0445842d8aee823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c97fcc7000dc1313ea19c6ab8303d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2cf49acfd062e7565830f0f43c07425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f66cccdf5a3aeae118d78f80ff1d7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25525932fa7465e7fe6214c4d89b6eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0bbee518911d77dd607c4d032c4ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbeb71728e421874027c853a6d5a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a283e8f0434d7f24931e6192a889030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fe548d9da9090b80e3c2f2c1b31c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b8244a32328befd7fe305475800232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7baf4dafc990d92bc86c1ed3acf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452503600e8730b053658c030ff4ea2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36eea19ffd58a2c44078948cb4f82d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c52f2f4db619527fac747b92a54c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68418c88f94f6de0cc8219505fd2837637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7442f919e76a375a5acadf73ae2ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf5e945312d319f8562f76f498cfeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b14b0507a3ddd41691b6fec734557240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c78326f8dfddc3adc930e46b8a29b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e806d45b0a632f36e4fb30e0c8b0c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bbf6a89dc9f0c40d3201a521c96d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0328094c11903423019b5f1507cdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612f1acb533ecb58fbdbea97a207a7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857f2c397c2de3c9446ad912252d9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae44a7efb6400198fce4125d30802947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a76da1d1db228fdf17a95792adedc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ebd3c302bca0a5edf097f6d4637df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7002171d1d24237bb9a7095bb5bfa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222bb77a78a9757f51e96bdf18de56c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6845f7a01fab951e19a8d996983b0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66338b164ca7fd25fb684473b4e2917953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688d74fc16f064efd676a9d3c8307cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcb4af2c611aa3cb52890a0c8b672855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e3c1e499d57bb5713a12b9cdfab156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089345f4810ce98e185cf411484289357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b782c7caa7f8d172cc444cc496b1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c60e502dbc214c10b1b097f71038559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ba0e348141674287d8b16119e0cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2e4c497fa7fc463c532a4c8fe8e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f855893ece3588d34f0640f7b078d2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe5ed4fdf6d18662d4ced4da535e7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f486c1957796751407f2064562b3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13005cabdfc79e18b38ed9ebf9c34b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caff882c1b4aa2fe1b0db1b1049fd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09a49c8628f0cf1424b85082b805467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08542e07a45c3932b613ad34c753b62d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfeaad99d2e7939125d46b0060c40c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2bddc066cccbddb10355f97c1dd5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64e2827aee081a1b88d965ca47d9dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951c89c0b74b842d8d2dc0bd832e72b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303675c2f1a52e7de09a08ae1ec0a2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59846924dd1e66e72a38064e3249a80a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fedab4f875072f73a11b0d81c010e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80df890c9a803fc4f9279ad722d6e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd15c77247ba818de39d585d5363dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246d3957d9865c6522b0e4545e26f7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698af458f6871bd3ec3d20c9ad85b6cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4cbe2b0b0d40536a0ed1a6072341580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9250743325c188674f4fa0bd39bbea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beafc9073e75529dff88fb9a12838382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970443ddf1a7b1b2b7230b2f36c133e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c4bfd0c02a16953f855fbd679a73084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4369f5c5202f6e43a59fc02e8914ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc8cfa86f2d3dc2b605a06557f61986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0bb8297b0ac222ac79921c0c9be8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44baeeb21ee49ef1198c62ca0a74f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839fc03460eaf43d80e24590bd7be189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a527bfb64608e44d844d467fb69190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29109fc44c9055df330ccdcb72ccd64091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b199069a303a540fb55a623cf637692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d95776394f3a0e3236d7d6caadd2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908c19539a59f71ba3ba596ceebb85494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e89af6a45129a5771d8e1d39f6e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f8b2e33d70b62ca5eae1d5370a69f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7bce99c1285ab4a06db8042d1eda197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cabaad25a02c0ab5bf8d7918cb61998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc46dd90ba311aff81137985f25f4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cda8ce8f832649b5edeb2120c169e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236098834c739a4d0a905ae6d4f95e33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe6d80a765d4600a1ac1b5ea7c8a03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee55feb30f2caffc0d8cb9ab7cc66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8151189e1726ad7b78d3ce34fc8ed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8d1c11b32119eb7978d66766a1bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa18a009253c685a245bd32b50ec9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9fe67c69b63502e4aee7dd0ead2cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732fbb2a1ec1c92771da75d09e1337108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a601e45550f6a15a176ff35ca64bd36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b7c303a8246cb7d9bd977756154b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04355809c9efe16b022bd521bd3d4f76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce119f13a0e78e2727c2a5a6206b3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8987741dbd21c9dccf7ac7916b863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83104f400221f6130f3202542ba2f07e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137fcc432528aa15c67647e9008706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ada81c52a187d826768e470d6c3f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2b9a10418991835f13965db3ad8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0ebd94c28a0bed332a8951e8680c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998762e62f6912fbf4b375e3dc9f215119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717b8484a6a4287f6cead99c5682cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db69f4126af63b6d4e7e75e2e34fd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebf1b12dd0e30cc11e51ded0098fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d70d599c17836a5b6ccb81be258b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97d497bc00522220c6ea9eab64d40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af20d9d80052ab96bc8f34547b547cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d8cfd95f3aa7bbf1200b36ff0427126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5c65fd952dd943bada3732e53301127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b264f11301221944bbde4860f026128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b129e8be8d0db4880f25470a7eef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633172fa44a8e75543cdaed451173df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82509717bf25cf618090fe6efc12135131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b929f241a1c1a15b2657ed9e9cea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afca656a5e6695e1b95405e3e5cfa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4e7a1474457ef94ffe35aac9a871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdbe3544c68da61db5753fa492636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5137cadff4c49c79b188bf264aa2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edfe7c8d0441ebcb11a7a142e4e9ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971692c60f5978eaf5c64818d61f7e2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9311fcee2212d8b59cc714819cf12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f95e28180c173cef78e2c60c921d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b14f0dd20adf923943685601598b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376ee5194a09d466f5dbfe0cd8cd0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76b2270b227f77c5e505ea0b7acf29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f0a08a3c53906b76150961a1dd724144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204b4b50352567a0f989b851138300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220554bb2797be40d6db1cb749a3a55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732003a7c67b3ba2e2d429b5f49cb1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a23349a4a5a17f03fe65d5b8d8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5ff5699998eabcd8fbaf3d3a3b788149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06cb77c31c0937ebe9f4419177a4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f11c0a0d8f0229ff33a8bfcf5560dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0174940e3d5e0d6f6c539820aae7e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52bc1ed2e14ac07f9b40c9afc57c14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea9420709d94c72cbd2e55d7e6e01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156ef807629efb029724f41fd05bf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd7e469848c5fe66fc269c4fbab73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c424b2c7cdc4d5e28d6a381b50a85c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40b1bfbc80f0f558a5646044dd9f0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962accee15d30766d7c8467477eca31f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c630c6df8651ade03b67bf9032e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff74833b8fdc4e138a2490a3fcbfea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d562fb3a8178367a0808ab80a770f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e2c5d175e4d978ade77fd37782f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ab472fcf0084c24c69f78880904d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e6e0a1fe5a99639993276a9813118165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b94ae7530105946b8c7a280819b99a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f038131792bad1852e5b59e8874c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c90894fc3d366c06bc322ec6a2b2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd003fee415238a6d10044b68a7a9727169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9002ab5efff4ec3c61bfc8207d03c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fced910c26bf91b8b62d469df6a64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb72fee56c2f85e531e3460ec313008172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ec19db4df6965ae56e93bb480be57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd694c16294a33d776068f81be64f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e814e16db81a12046aaf102b6d57596175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c1a2ebdccfbd466e376179d81298b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c5be62d6db2f1906365b97080fa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e879be94c8568f1430f795202aba1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5649960f15c883cb640f8889c7d422179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2edf5d32eb6ffb5c2ff1749b47d6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eda819cc1b3493bb909a866ce2b9341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be62c86dd342e02a4d1b70cd5625fec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb2b6ab319c133be91beff95ca96b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de873e6848e7de87f5aba0c6784f25024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91567cd14cfca746135a1c8ca947ced55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f654c1202c20ddd5f578b3acb6ef0306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f18ea91e6fd335f7c34f863cc2f3a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834ad1ef4c6c97e86d58d2d752b39838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8078968dd16bc1bc6af6fa0b2fdbdab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5b57ccf59d7b29d9eb82c934cf5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99d5e910fccc2e452777225b8b41a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790675435507cf92d9171a696355ed1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d40e679ed7ef3d1f445e2d4f49a8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b0a4c587cc8d592a567c67b570ccd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c41d226612d9570fccbe396ea0f37115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085506a9c06fd8f6d3d6138e10628216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc26e2909bb44a0742f87b3163039b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40b9d3dd9dc15f839bd859148e49718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d4dd6fed2e50e4b59f8c6c50f22819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c614c4a346f405f1667900398fee2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f7402aa70b48c82145f83db72e4d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc19640ed4194b0a75b772f853276622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2a9b0ce89edf17a9cf3e377079c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfed664d4cf1754fd5505a32e2c7d7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f855e09487fff6e2d3f75f9ed24025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff769dcd3c0d357695b16b538af9fa5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974a8cae56f251228bb4c8aecf3d9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ead459f6c1dd19ebe1e8689362c0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ee3ee5dcb458801b0b4d63fdce1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2baaec7bbb5fc48b9ad656be00ed330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1397df9833e8afe5d6ce00c65c78e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5353d493774697a82ab8dceaa7c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5444fe90a000db5726bbb8203e4cfff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ebcda62807613648819c1836837c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1393a71c6f997ad82e0183dc49b50e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a610f3937af341cd7375ccb29a5ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934240c4d56eba378030b525541cf1f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f60d6881d499fc0a44bdb378402938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b2d2dbd8d9d727105829cbe9384ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4396aab0989b63dd1ecb29facbb1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0dea22d0d4515af471b64fb2347141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1c5564e0f487f92d51b9a21520c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4330bf923fae4ca8e5d79489d9010f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4e744b194e189478b4e205b3adb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353b523a0a1793af47c1f7f1e448b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1053a302f7ce676349d40ba5fe478aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78f5935c28210484cb5ccee9dd46d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa2808f8063f5c6f928a15d3ee076248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2192d8038f0c579959ac2fefb41649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ba54789a60982d07f64a50b39b4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9f1460f6d51dfaa2a1ecbb9bdde5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b05075e47c8c3bf91dc1ee25e39d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48c3f46502ee678b61efcf40471aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7797f91a6e26f660485402f7d1035f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ccfacd4093f7f39efe9084a24984155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63949241f0aec5e69b399664d23d573156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d131ea9eb5755ef134661fc513e85657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c3436b1fb5d7aa5530a79342905058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672843ad365eb0973de29d9f5361562359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb731541907f0b121710aa8df2d4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acfaf505ce456a72c2ac22fe54f8eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c20220686f63121c47d79d024007062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abfc50427cdbe48df8bcaf9df3698e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e134e8c12b5234cbe351c85f0349b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69ed983f9ce8669f00fdb68dc9718765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371d96563bff0f44eef9ef9ea788bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eb7e6b981a3a3a598dcb25f10361467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa56ac2062d2f0ab42e56984091c86368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48bb975f87fbd93cfb92cf32c079cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf97f87028ef4b8493245cd0a0e51770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef7afd5ac3782e4f89d80c9b368e9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6aecf1d468474c61d4dd6f0a3e0c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79bf442ca825271727c06e7a5dd2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63aa00400b5d78eecf6f831173692f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44872f2e75bb9fd7c1f06b6d81598275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962b24413f700de5c299282c4e4be476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77813515ec8ae2162a4448b1a765e6f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa8d8017387dd173e021cbaa7dfff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56d63a10e5d068055ad5e4add8152879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef413229af1d121d46ef2089dc72c0e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25278194e75461aba98402009d4539a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8b656e53c7219b3070d770dc8c1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35090ee19f1fe4796d79567cac5c4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd62bfc2b4cf28dbb96e249ba5a12884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7c558d94d34fae09d6c7e34e4c6ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ed58f7c17ff29acf5bb911ce703286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750b733e866e369a3f04ef15a5712687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798b715551746ea48fecdf3213024f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a0eb78ff82e1d87e8df7e60253cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f266b813b9427a6431d33e96e65b2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd15facd19f76ef8d34da4cd51df9e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3bd268163660111887a81f269629992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6ca256fe24484d2d562a5f3122e9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048bc621abdab508c3026103b6182a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd40ac5b383b605d212db027ef00a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3572a9abbc81d6ba6e60c3d133a3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b346e0cbfe68169431bf88f1ebf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d625a4fc47aaed281ff69ad03addfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b32d954a107f33609f318cbd0c3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde57895b1b9c0564066e39da140e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48697e908aaf3a95dfcf73df727c1c55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba761ddcef086d4369e18bc78dadf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e567d9bc929b0dedf7edba02a61801f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a0bd30f4773b66024a11dac0b9323104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66150b438725ea3e1f16f34e0b59ba82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaa9b7e8005d379929f2de35ab0e45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf1a899f3661e579efea1c9b599da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b05f6f4365e3ee8ae6fee02852e675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c70348ee65bd065ecb383fc6d13a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fb39469e5d407aabdc950e676722110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2584ad8aacbb6638599091916f3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf028e01202c43eed4031b7d416d8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea99d243c857bd1ee8a3c315cadb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46690879f0a878f48b8be8ba300f278c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035df321cc9bc3eecda17db9c662d18e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67febf2d78d43751ec94bdaf0c88939116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08700503354b9b351ab7cf2e676b6e89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a3c92e7a00266be54d7e25bc5b77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2769163e0bfc4cb3ad6938fc5e5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa77c85b309d420b5e5cbe9639cd29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2493f11cc653cf3e6e372be7f8ad68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d383fe8d371d2677dd78d6c9398e7a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770114140687fc573425004f90091142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b1085d4b487beec75ce5ca3eff23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a3d9853301d803d743ace60c8565125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024ce7be8660385669540b62da177d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0b534782283ff03f2a9ea668bb01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48e907ee57816ec7bacab41f1d468128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d221c38efddf9d3eccc64666ab461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76b49f2d96ce778e0317a59af8c3c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341256b277ece5fdafe54cd5abecc07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b245cef7d25e516d419a6681c0c9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8d90b8b47844989474508ea5a5fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a349ca84faf1d35c6efc2d866512ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c5e4c52f2fd939fc86f936c6d000135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e7ace0064ee99a4ce4141d9b59c00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755756cdf46aa72bd3aa375586214be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a886ecee815a54b26683840da6af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81967f8c0052c1d77d8e469ade89af6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ddb2c63ed5c833450f2094f42c79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef15caf03dfc184a1e9afa7dfaf029d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa04fcda1c56c64db29e0ab6d58334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39dc22201f18585c8022e8e26dcad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3bc58a8bf12d70b743fb34a0be06f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5b8f04d0401d36e1636b48bb04c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb4facd6226b2aa5937991d016dd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b879e987e780202397c22f28ceea3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f33a4148a3f37449a6bef1edf82e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e62faefec4e01f454eae456a0c5108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a62d6a86dc15dd1b2022839ebdc37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501fecdcb4d3edcc4e61e67f933690151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f351f7b5f2ed3d036afba317c238e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb74308849fa44b8156815dd2648cf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616c4eed0637b53b8b6f13f0fb213f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36937a34a1ae0f5afdb06954467a44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2a11108b2318eb9d08c02791e973c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d936ff4b5b97ea0bad47adf78e71ba9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e8dad8194b1dbd441ea97d269a9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e1aeda364ba147aeb46f1fe17277159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e9a395c41085a789ab9dc4c0458b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb0864071945ac90d5dd63c4b2df2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b880a03f22163944867d46ab8cc3e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72697dc816211b663f6ad171a6519fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b490ba19445d93ccbc608a54eb84d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf0dfd78e1560f8a7827a9cdef8b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5dfa20004a34d618bb4beadde5f51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed625967c6d8aa7f7f2c459841f3e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae75f5950ec4f3543d6d899d266b07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11945612b65253d806d318c092a8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142a3f369533f58ff678ff8bb20954170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c82e119e136586f92be4630365c541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346971c04ba8363409d6d4a3e452d0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8aadf107e6bdfecca2cc768de92d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd22a1d8d921b9691489e7c7c5bf29174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>