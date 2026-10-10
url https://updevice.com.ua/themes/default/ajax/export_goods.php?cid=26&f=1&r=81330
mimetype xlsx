--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab9f03500d65032444e37fc57e0051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab2de0781d9b1a815927e22e8eb572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37856c65240f0dc523e005b8099943d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600fbb14c293c246021af6c933839d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2912cc5d1c61cf82f5eaae9513fd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841bb4b948d6dbdf2b665404a003286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813a64ccd99b268711526b711eb7937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9882bf76d92b201c1c26d27045bf308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be32c73e8a1cc60c30472d558d61d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539798dce8c13c5cf427f1215ea444a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b032044ee7badd191321917c0321a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a251438958cd22c588cc3819eb787512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278814477771a46215a9ffbe1812dbd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c640c1d7b6144af4ca7a38c25327714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83173243676d8498c537f834725735a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e1ac0c8d83e687cfa8fa1ff56f4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ac4271615fa561d2667b361820f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024705d3b4727ccff6dd3fddfb1d195318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5089d7844dee7c1eac04f0d33535119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b46204ef36e189c50a6ee5728edbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea7c5a3ce46b9ec9dd66aea7ba324e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965458141d73a471595d9a3fee031c2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77339870d8aee2bd116104c3e95e9a2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31eca801bd5ab927f8e2ee9b98e5a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72abe7701fda6942765a15c47c36025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69468bf13cc1e3d2914d70b66cf091a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff95640e5ae6d95cbc299de598110827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad4a171f158b2e5ffa9b1be8cbad828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea0c6235e91a858f12672686056a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133731110797c45f03ae9912e77c0c8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada7aadca269246e0040ff0038593531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c638ac90e8836bdeb50af6ddd9c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278d30e84af2e3eb871f3f5710000633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9268dbc948c6ca488a1aae7aa2cb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7c4eb9af62fb3c88cb86ee89ba0c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78760d2d725baf77f3a08a4af91f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce553766c75bb6d3cf4badbbfde9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b98040c4cc3ca9c14672df01f311c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac4074b89cbd7fcf12f0b798f862339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe0736288ed09a480af981144d71b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d1fc5a8a5935bc3103926f2debe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ddce7590594ef0bca135ad8374de042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad5bfb0e64bd866c6f65a88ac4089e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a647522f93480f9f3a1c0960c5a43c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d1c1d9b2c8a508bc2eb7052b1fc4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6115f9b11a179179b2ec467d93a9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab608713e497520c06ca3b44c350fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e49f06c3ea3a1369994b5c758df548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567079af70c5b52c15a4cdd1e460c16f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e66730934ddc6907fc1d9b1a86827150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc7700354597fa52552b596bce5be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c038cd3e1b250a1c75ac3297c4ce6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97bc4f6cddad7d152a08d6945dd0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155e49ad0ca627addd67289cf9c88454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7631d0100e21aef614e0396d7ea60755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5bfac9e44db360f23ce633700781b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328d259a3b619169d94ccc6c21ffb4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c16ae29cf31e17ccf28e6d057cfc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ece989ae0fd1e9e688c3fed341e3f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1144c1591705e6b07ffb8cebddd9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533335233a065254d96ad7cadecf732961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2fb7cb02d334b04d14597bfa7572362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9046a847b5e3dcb146865740ecd7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c89cbc6ced302676f085bf06bb50264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521710d83946ca23eb4709ff048b0caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fed2627ec805509ff8101b075aed766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc45e13f9f8f790b88dac5583554067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ea41c1c688c3bd65eb9f9189e00d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02695c72860b854b0830af5d79eb1be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4b3418b6ff5534e14a7d078912d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e66ea6f4fc25c15f94438117473371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b4c7277dbf29b0c2dbba92359d9d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95c1b843956e2a8c0d985c5908c7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a7e77fa5c0940f05b819a38951e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0917b5a573199ee20ba0200b1413be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e78643154ee6c22863654e3a19daa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fafcb1e175cb078e69396120c1ea4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5b302424dcdfaedf6c731ad00ef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a45f2b9ad9d35d3c8a611e19cda3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f53e69c2cad95dc307bae66b24a9d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad0569dc59a38c5cec1db475b226881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeb2c3bd871eb0565528957e427b7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9bdb17cff934929b863db8bb8b8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d47f94eeabfc1efe86a8efb29a9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55850dde799f16aaf08836e881c33c1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9efb092c481fca9cdcc0b2d04a55c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee70181a84444a9289bfd975413d6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6029e39a8143a1b8e053c95cacbb6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2dce91d232150d0afad1a64e2c45589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c41a1d7500b92b6dd0138923f56b0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d3374e13ef747b508f52837d7715c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcc7297b11c769a5330d45f2e0bc7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8524d5444961ea2a517d934d7b40293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb9e7348e72a8934abb9a0c490d5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5c15af1b32b040075221cc6468ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d28d9f1c382f97f3a14093109f0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169634632a1038b1081ee2dcc4eba1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40e4c76e78e7242aff90386e7f0bdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05cda27a739ac677165c0fa14c35be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04eb26890c1577595396df832879a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a53a83c7d8ee80e95c7765895f13e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f3def2faabc05bcb58dfea7396679102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55afae3749e036155e77e5de66f8918103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a051fde4ea9e12ffc01622ad0858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e912bb24c40d022731927f5dad39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da300865849fd577d87cd92aa95884106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24c82c10a66fb53c8d9b5ac1ce6ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb1a1a64ea28fe9ca64e7dcef3d68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c1483f7cb7383ee2f94f8cf95ec83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae08b0adda4c6d9af1f16bcbd3d82f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc98023b06a33b36fdea8ab50b62db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47046abec01a58bd674d4360f1ff7bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e212803d4a46c6e5da0677f4df1350c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53557b8802e867db93cd5e1ac21c48af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debf41c11bec634fe6513cb21e0d684115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497634d78ed00c784714afaeae37619116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37513598a93147698d4764bb479468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9d369d4950cba198eb217f733f543118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fc908243686b0ed652855a0e2885d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d4c11088538b3ba24ccdb5b9fd8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a647d6cdc58b6ee6bf4bf78aa6fc2e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93610834cb88b19a8a1c714098982b17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7eaa8d920fefced94b7b486195c15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73478c902748b4f70b558441f6146395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6807bec5b1a4ff9981fb4b71c0fe7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea67941f6b2b5a878516f821a1f4d1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd87455b32012f2aa50473e381f74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68bd65d97d3b1dda080355291991fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb993a15ce29ce8c74335b016fbd519129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ff43aa0ecfbd976d171d7636b6f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04196bc3c05ca5eacd49c4b9998b1a8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe41196c97de3b8f2ed3457b7c5b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a5e45d8085dc06625a719d7ac6c48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ca15eb764776bc2b2caa9d85eb83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fb6bb28c3dfd645e71e56ddab5ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5610f845379d79f9fb9ea5d31a3a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d6089f54b12cb854ebc9c9bd6b796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ace4f49d06c8ef814c332fdee7b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ee086b12ded13bbca58dff7963e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73947b3103bc4624c3b39b8e79f3b4b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c98df77c4a06ff1a79d78e421f8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff0840b21582f806f84d2e6be38a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80107fca34f279d7b14ee18f5e295eab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72870d5eed1dc5b05c786a27e9c08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b445589fd21ac14fa5eb0deb3b88d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a1376b9a22e6de5a2989f3af158c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5c95b87e4d7a342e7cbce25131902147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c2ea8ce1e5501157d3a239d99785148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc01bf025eb50a9b69a5239d4caba62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d89bbfad3d937b5fdb9e5c553b0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7fce00052db33eaf2b2e639e3fd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5bffaefca2c4535bf2db851f7164a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f92c8a6f67e3963dcd7b5deefd56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982ca896910d01ea8fb7a8d772b322154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073179a7a3f3e1b7bcfec5f1190e0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e419de70e50a47349399954614993e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba772efd4b2c8052200bf073fb3de4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbdfa7c781d5b7f8b00cf0035f98d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62237cce819f0f961d288ebf13f093c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052484e6fa86deeac9af42f30e6293b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9161e3a9ac2017f82c8d93420c0d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f905486f2ddc70ccb0a706814069162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0bd359debfa8be79e75f8c242885e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8426a8990534b871d35db51c36566164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b305c532e38e71ac179fa13178c0c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d39e30a5ee7acca67d192e52c4855a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f1eeb3cdc34cf1c093dba67fe6463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cddcdd593a3578c210e39473aef1cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab24d7ae073fd7dd88914687f2312d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e644794c6d991a09fd0546cdf4d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964618388d1fb41c2ac2ef83f83651dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582460df65e785b2089ed6e671bd1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1da84f8db5bbf6b314ef01f44cbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d88e902be6f073245d24c0928a3b5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564f85c4a134af9da56d92113d7baf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85fd945723623682fa3043a76176a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb16ae3ff81517282807d119a028ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41cc4afc88aab1ecc8cc35d811defc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a2be6e5f0b6ab84fff53651324b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709d03fd24e3e699d3c4fd762bd99e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c581f8612a09ee003ee720be55c011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16089d3971acfbd4720ad94b2075f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfa0ec9becbaebe74cd5c490324553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520784eac8eabf36490f65fae10aaff54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762597cf4607639f600104c0a4b13045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd8fe7631d3ad78130f94c03607e166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dd448147f997df635110fcfc4f9ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e01fc3ee7cd346c2539abf90656ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10473024145d5c046b6ebb37ca0002d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c8d4615094572c24128d20ad96c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b721a2b96e9c9ddea2af451757dc8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e7a5f430e0e1b1010e729b1d644e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed23638064756c5d514a731320db4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55c3c7e75a424a4753933787e677314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a702bf0d6e9ec024b35909f6e98ec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a92a82d8a31c3ae302dd856c892016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d7daa0c5f35356a7aeaf5d4b624d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc740533c704c6ab6ab9ebaabc1d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865108f5e3a107ce506cd27e27650419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba62bcfbedb6379a7feb3fc5198ab4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283542188aa4f8cdf0638ce18b859d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6870b8e925e3a7758f221325d007c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446695e3981599ef15404ca57b91ee8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26dfc632dba9f706798a178e48fcd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f98984bbdfcb9e76c8bf4f990f34125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41be12b3d3d1893fc9dc63f4e1e1a7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037dc8a9989af73082f8e85d003178527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea994528a34478f5d36005a7f4405628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00caea4bed1736f200efa0648263a1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57460dde3f1e81d39f32eda961765830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa468871ad2b991b70a1db382859a6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdee4d268532b8ad1f95139d70df732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24aa742d9979a47be47bfefad5be3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf3b529faa20b77e45eb9227812fc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881739342048ea95f334ff3023c43f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1df6d0968fcf7303292984081dae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838ad1648759bff4796efb850c914737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377228b871be70b78ddf1f911172de2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960ebdf7e9428d15739751f188a02e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834ac72fc85dd060512107540c13e9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4faa69114ff8c5179d6ab7ed99d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bb88070ca540782d042edbf5bdd9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ee2ef728ecbe237edb8fc936574c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dbe87e709427b424a46abf0e2121244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc44bc88c6e7b4e51d0a0b1874a1c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1de7120f07473ef658b67aba6d330746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096d5ed9e69d7b2e93887deebce90f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabff0a6b9d59d2b0b9985086262a7eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a321eaa5b8e919c4d95b819f4d000749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f244c06e265a3927f00da0db94fd6f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee2b621321f719152d8b8212c73e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368efcf4e3f25c2fd6b8aae666680c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39712e306c9e2b7b9f57e9fd70375753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67371189649e90f77ebe2e5732fbac0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d47866347d965d1473f3a91a5661555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de15befb72fe2653bd2bb0abf66deb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e01a122ffc104f91edb19094abdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b059fdbd80c7b5568dd1cdd884b0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17048c7d4d8718525a47b3e0e6a60259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece79cb4d021b2832dacdc039ed5f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facedf70ffadd93806ab9deb7af91d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862daa1b1851e8535ee2f51461c365062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c363c183ec16d9f793ce2b91796e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c596524c9856c5c5160d252192a0e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931dbb1c923e060891e46b3dd5b94565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cedc8dcbc420beff49eced3ff25c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb87bf1e3d7c98cd9a8db4ce0b176a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685354e4d564d0493b844c6b15c9c9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976b9b01a8384d63aef3ddb53a50dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef883fad32a890228cd0e8f6f2f9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee3a0fce4f41a2f32fb6d8e2f317271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4334bea471c81d3abf6acc358988f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4922d7cca130a612b6a42e220cad4aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f004d353e2ee3ce8190567ef06eef9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca18c0ac3b65f563ba4758f52b9e7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e988719318d69dae4e8f04cb24c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b21aed420713029ff6e036fb5fdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e653c4758cac858b202cf3a620da7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640957e0936c57624123eb255faec7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f568ff02a60ef942bb278b29585580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe5b30c7718f0da937dcd376fd56681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbb306e10d33bf313bbdac5afccd7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90661002b98e3489a1f6f5cad92285fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d15842e9b7f42efddbb8cd86b065ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b213892c3347d4d7056e8c2a40b3f6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c5199a383fae96655d9a52ea0363086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf035ff5217626405af3cf4217ab0d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920c87ff43891ae6b2b9e132c2381988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40108c1bd445302fa8050623dc173eb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813fe020b931b7f53fc8469df0ff71a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c07fca1cd9cdb8960f28a470bedbd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193ae2896fbfc786c3a94d155794c9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198e1e41e5c5774389860cb3a96a7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709d454fb8b5d57f2f906e041097f1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31440f6d915a0b110f558c50df07bd9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f0c7c8b2f48e6a272fd45ae44a0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d87b4b6d49c322a7b8e728f61c6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdbd0e9f3487c9f400d6836ea5fdbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51dbfdd878ecfeabd10afa6826e3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5f08db6682b3fe3f609e0415682b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f40bd6a21f388effef4677d01f6d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aee88bf7bafd1c8d79d8df99a27ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60d96d42546f0532760cd60850faf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2609cf94ce3ca690d969f927299b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6300881ea723b42b1d6cd1ef46853c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de59e58b1bc0d1c4556378da4d824106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917828e09d9ebf1ddbdc053b0f3eba39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d9ca89fd27b72aa75d7dc0b031de3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758308183c91f445c44b1569b3d31e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7bc55d27c1b4dd9668909e395ea3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42623d5b3087e35cc88d68b8000c058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789960b7179338ff04faac3610d2f56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9269e72502986438c6d5ffdb952f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46785808d49838c14b52be55ab8e3b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7d9bb6d7fabab397320e11e6c9b8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b1bb044a8641cceb1db699fab353116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90039ac59fa3eecab63fd62c729af5aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87112ea2bdc365fc3d58004f72fd4a14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26fa40fb60e2cc2fab1f0710070a28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ca627dd2d6986ca99f7f3ceee1076120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd1a2a369b48e67ddd42db2a1bd54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da951d72ef623d9519f8cf99a8805f8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b574b75e7b68df3898c77e2532e98c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31391f28690d96d2a8efc0bdcb291b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d52eeff436831142b2389755c858d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9373e881be21c0f6b7b4499e33d8cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519d2b9a9fe47127f5f80a26ddfff79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3542600090b3bda53c32e9bcb28d3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af65963afec828815fc60241567ea72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10569f31f20ebcb5849803fd9feef370130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5c4236fa511c2f6deb8556a2fc25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39365c3c34a37444a4fd88d1c6810b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d60c29489f4bf3e8cd9cd8216d90e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850bd390a0fc927826453c7054ac476134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1224a699a18a0a6354be02f1b93a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429074a87fc7c881542831daa4d6034136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63668b23435b88e4c1eac5f24d87a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552123ed6804e24180a85666596ec88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede96162451a84d3ecac1000df67063139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4524e82e492aa21053b30cb6bed41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4bff16c4d2ee97a1c6e0abb228877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfef2c99e2efb431bd29e93c45f1df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d774f73ca862b88d258c4c44d1f7a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c114a59f18ff1d8e08dcc99d9346a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76359d6bb9eeb77eff185aa4c3c871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261fb4a065830643f703fdd19a754d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d048662206b22a025ca513cb20ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139869bd0f593a97fcbc680b1e3cb1ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600525a41dc61ed673881a2b4556a72d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b2646f5535d0d8e435a882dbbd9ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad1f919da23e56a1f1f915a6ca40c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d553e14de8926c8065c2ebd8134b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1750fb4aa0b87337052992ce6705b6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fd0fe232bccc45b7473102e8dbd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d22e81cc81bd398840d6e13149ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4573856ed43e952981a681b27c4ab42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c9924047badc6317314993aa052b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c864f76d2cfa562a56014e92d32931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262f6ec607b1b3816ad93a75781316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da33e2c4c04837818d1f28939aa425c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec27b1c1e3d1d039558d458a1b37ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce44bfead2e1640ad270bf335c298d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed19577f41228d1c67dcd643a1bcc47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057123584f8616db293da3c91eef40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad085a7c914d03966b77a569329c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1671ed70570431a33ec7ddcfaf1bfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486321dbb66a847670487744ea09dcd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f2f2525cc9d107f78bafec42022c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ea117ff8e689882527158cdd646b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d92fddec76118a17f59935abcd5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e635e9bfd504733464744f669aba2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b60efd9636dc828af19d16d36c15c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998bda6c0dbb0136b673b086ee6e43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49c61f90a4fe6682e146d37d93917174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>