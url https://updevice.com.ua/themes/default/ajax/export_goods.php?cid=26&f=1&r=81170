--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe85e11f5768292236402cd469b61e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46b1bf734d4b89e34f33dac1f2f402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d65e74338339d3d76759a92c6253203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eddbef0e6088fb5a399fe28ff16724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0703b45324f3038aaef0f760474705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58788d0700ed5075d7d26375972fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00455b3d1a8d590a34db61bf4489628b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee291b505faaf249d76a66c2f8e008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c33ea87819ed1b4c49934e38ec229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c38e33031cf9652c30160653bd75f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a74e69c4cbb122215314b3b42837a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf7d225d283a550b75add8e92784412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdcc4cca8692745c76f64ef0961bd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98cb6947852ea8b6152248eb410d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed44c36ceb3084765fffcd759f4b11b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bb2e8cf7dec57919f11c8b4a32dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943404dbf73a919094fc1c73b40875d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93f3d7f0fc713b33e257245f9ce7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98830b2daca982104e5b3ce076a9cb5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8abb2da64d78379e45e89bd82e942e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38cf794a7a5fc0da8a27eb8fecc9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eff73e079c5d19f6d1bc7d9330fec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5862778ca72236cb158efee4bf3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab93a9ac3b00dd2e3e3331841beaa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23734fed058ee9d536d51f32d3600e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbde1f06f51c9b5dd916c7960fe53626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6814f3ed226c161e8731255842c375427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7770016046cf4166276c9c251d74ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d76925e99d0aba3251a11ff017b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eadc0a828d6d20c520ff43b2e13b6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5bc10b88b86dd7cc1592dedda3fb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1915729f843176f616887a53cfcd7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b252cf207e02bc8483b74df5e6de633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc01496b6b27fc11b8798194c98d59134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662570a95f5905a6de892b4ff2c517a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b96e4ee26b0cc9937d0cf6fb2bad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436263537cba9e9d85a5b7dbad05f5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f796850fe448a68578fa1a87b950138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac8df0eabdcf0f36f52530bf1e96539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531187793ea25db9474b0c2f38f7b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b171ec0c6baaf5f335e269ef5f84641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e0c9d698d7b9d92a6aad65f8be0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ca98d6f1de9be456855ac5660a9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a28e3081f4216047f9ae6d4c35da744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a26fdd7797a1373dde276be722b4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ecba5aada0b3ca6404039cb428b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1e5c2da6ad6dbb33e8daf33fb1c6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16394127d921cda72a338a25dd26b6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d290f5f58786b5f813ec9c9f3fefea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b2897f67a692a84270b2d8f3686bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0fa298b45f4216912578cb8dc85ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5093148e5d4aa7e6422db0b3b90752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c4e117ff7eb486b498061eeca14c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08da63b5e63578253a5131bed19a64254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5704504b9eda2ac44ec47a3628e1a1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af857c63af650c0ae5931f4f79216956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652c439c37ef1de35e4949157fbd0b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ffe86544752c3f15c90a6f90606eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a29d4f107d9482f59e2fa153ce279d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaa0aed41762d04838895c1826ffd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2b2b59ea8b5fc7b09a99d2175650561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f0f4a046c55deaf28d6406a20fe6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601fc9fddc3d28636703e2959fee6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8ee4a260bc78d2243ef00fdab6a8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d263476dce609ca77739f889df7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a7cc802fc1f4f96e8d1094c7691766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7146a2cb81f3e89f70a8152482b5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d0f87e2328c7bdabe79dca0dd5dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7d7a05738e963ad483390004ab3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11e90dae9413c1d922f3b30964cef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc91d5c14b2b3c831fa8d062b1eec571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38f59148d0c2b5cc13361d35a4d7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf5fdf2a9afd813e8c3076b8aae5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305498abdfd3c3da97c720517348c1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa12d701eac5a52806cd1adcbab6b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd58f0f9479f93caaea20eab5f9576776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa95893204aa89fa64b0ba76755c5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fdceff159c22c7abc14a0dd6c374878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef946df3a8c22950bdd4d39fd6c99da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3d5e3bea313946019bc49b97c3c3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc216fe49777e1b09fed4f442fe99981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7404f1d2cf43c36455ba19fe059d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e03204b06447c5de711091ae3f69b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a51865c06defbc843fa83136672f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1130e1aa486d2ccb9a9e2cd7dd91a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8482d66efadac5c3ea54dac3025d4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f3450c18cdecd3923f5f0e3535ecd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7123bbde50f0ad5d3ee69c8f99855b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf18967e77bdd409d38d4e2c59fd3bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d520fc30b7c5cdee5d814c201f86090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779d5a0877dc8e883dcc80f4cc726391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e3e87679e85c3f92befa979ccd6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04269ac891ce22e8f83f5aa95f9954893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60173d560b45deab7ad36b9abd71366494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2392fca0eb4554f29852bc68397b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f20a56372d1e638c3371513f896f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c1d3c768da0433d787fd88cfc4ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17971e64bf10c1ce058044cf2a72235598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75cfdeb708eeb5929780dcbe05775899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8466f45f3c24c3aa783955d3c1bde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269472b6f27c6e50ea9313dde90e21a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706b7a3ce7aefacff71cd02075d881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e7b52804c14543036f7771806834103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7859bc6fb18da4145aff114fcc8ab21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ead2c90ca3c0dd5decdfa49dcec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f859c7f4102425e665bfcad0a6087e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800c2ebe9c8ac3eb3c74bb1f9219bd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661695481098512748ba85efb42a4def108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376ef1b5253cd81dad81f888a02f081109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8910b5bf7734b7dc3885be7f31c3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00647fbcaa07d00d3d0c8a11714d2fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946b352265274488eecf013facd8df8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03876a5d165e3509385053bdcc00b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a0304dbea1221512a20908c5bd77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736cc508a343d5d68e0efda2658bbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48654e2baa05478a311894eb1d6f8923116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727e7e8d5e9f35ddd77b25b3c8089af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b0e3fe365c5e30b825763dc0b083118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176e61bb76f08199e40824450e96271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02275ff5664658a54a7391f66c55cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10f7e477656e7738f29b96ecd4675b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff980aa6928fbe90f228942e256455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe3419d1c7cfd817ac41b89ffb14a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e23adce11b608200c1c526ff9bd6ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4fd1f5f3cd9e74d70ec0ad06c7c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036ef6a0d582156c58608ec6f65fd68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03645055dbbac4924570efa6222d25b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2e7cf75f219bd9868b3cec4c8eba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25529b45464475ba76a97e11e5bfc69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2850decf61c37cec2373617bf85465130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284ff59c710227adcbd4b12cf175036131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae7009674321a3917933a5b99807c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e846e1c82dd58914cfab94984e6e04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669771224455d992ad822b607b613ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75c9d0cfd59ac68b387d68bef329c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e13c7c76b82ae58cfec78a56e0b65b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8840defb93638e181a128094c5c45d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a2deb482d6061ae2d9cebe6d455e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57599cb732c67f707c94d6deec217bc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d002ecc5059e0d157c2388b3b3051140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ed6b98a36991192eb9353a3fff3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535d4b277e7e3240c96e5bb311479f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9bfac2cdd2124c0280badeb3c79e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ace4dbd275beaadef2a8930c1a6ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dd617dbf2b66b1bbc70b31edc7561145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edbeb38c16d5f725cc5a7f14610b35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b8c086179161d7d7c33dfe0140efd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337238f539a0945bd2a4c41a3f77f795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017164b8f3df4bf1d77f8197309cf399149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbd56ecfabf6b03eaab3cef8b67bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc871af6a295ceb291cc812b225b29bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e007b519bce8faf87139432df136152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672abc4c3a5f06c338b14e6b9cdce9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cfb2c5229ba08f34e0e5f4faaf56b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f77a73d903f807e45cd03561c933155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea804414d297b112a487336e3d657f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7495c7678ec83f006b3675f325a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf2009d6dbb6cb04f2404c8b4cc6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c2842d8ccd08185afbc31e4ddf4ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1bf41fd73a43823a98f58fb11e10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ecf859efcd6c670f7f27307a8ccff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4418129643d1e759a99f0f44deb427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966afc7026b1b8ce9b65aa95e4d968af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb360c53d5897d397d47ef2a2ff255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53262740ba6f83c488965e5bc7a7bc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe99ac308a01a7b3afd0d359840cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e07c06fcee0250978e05c53d3123b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7fd8650f833da80179425885ea765168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e4f07b49f4a6dabf8780ef2e4627169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3c2aa7436bae7d67ddb02e34c495c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059279dca4f30280c1f2fa1649da1481171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd284a1af363bef7900df849eab4e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46eb721b67cfef747af226440b2ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabe3b6ff34a1c33ef90098230341c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373390031e964a1d1589eaff1a6f345f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37f0bff32f026edbb51544059bc4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83511d782812a6f91e4948fcde5ac3a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cff4f7967e1748d2fd65230be9448178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d5772043173c8c6fc6531750d60f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a598fa588b5cc1f46f32537bb6f54180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba51f2308bbd13b2c4c026ee1ed1811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a73ed4c7323027dc1f238ff759452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d38f38f60f33c3b6ba91bb7d7c9963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53299f13f7a929c3ef07742ead54794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c1ecdaec35bbffe68deb199a956bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451484c28e9d5f09732e1da2abcfe856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd986e12c2ea9270e6ad4c618154e397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684ba8b48a02efa08c69548153d40878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c32f96acd10968373d8e3fcf974d4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725891c9f674a25f6eafda2047b40f7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac04d112159662446c3ffd473067411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214cf8bc6f39fbc2bbefadf777400112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab88abbc8a2621f403203a9d1021b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2dc419c0cee1bc67099b63e06e19c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01981cb4783eca0aae98b294208b28b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43966cf8c9a222fb572adde235d5cbc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94b29b9603134bc2f22eaa7e416efb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da529d6a831de87eca027ef3eb4f8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e24ed46f92f5ce338a95ba77696f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d19b989b6b9a022c8b8bc9e98ef7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b7207211f3576fa4958113e636a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c358b65b309e2f1814388f9c64507a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db95f108375dcd06bf3b932f7a51ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef225085a96bf18a1feb1f698fe0dc3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20f1904cae01c7d48ded5072e810b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e3f51a999832cc8899bfc20bb3e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f118a2467cb272913f7dfa6581d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9abb041deb1038f34bbe5871af42a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4d33ac57982852a22982e3c6550129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f109b959f6017876214800822df530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a172029b39e33b3717070bd899df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bfd87e1faf5d8e837d2265ca4b59332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a12b9fc01e258f1d67d68a1b264433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de15803f7b604a15fc5e9ad32be7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf3d92fed89be04ccd5cbf39b6ed2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9d352a73f0d76dc860a784eb7697436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e493ece50ea353a88afa60a1ca5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f6e2c1c48dbee9c769723882e54638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06052cb6932acccad7afb27a866caeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95debe685931e5ff7e6b91c3056ced40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98b6ea0454b6768c0bb70f3898f0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02cb555178add4e8ad86dbdbf4683242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f84cb4b9aa352d84888c03d5b5b7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993927af53d76aba666fb25c94da79f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf8bce01eccdc6060e66b81b56b8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b470c55d31690d92c044fed10636f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318361f7e1423ade0c17007a63bdba447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27e3f592c614ed9c433be9505d16be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37051495a3bb35c5921109e57774ba0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1bf5e912996e7e4f583e24ec2c52850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cd5012fb3c8f8ad68fca4ce45e3e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15fc9fbe52cb2da83ab0abe74b4bfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f3278c8712719b06bcfca91eff08553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4d59232ba5f61fa7855f53d3ce31054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89cc2624ce938f58efd8186ee561355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096fdc3d024026ac080f8306759896b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a33e15f325cfdf7176f436e6b88957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9aa8ed62c576be0c2686b235500858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c110eaeb093da5ce777c2b81bdc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fffba0b822acabc27041472cf7b5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41239abdecb484853ef39bc2532eb68961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea06d57db40abf8c586c52a6bca76e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10b45547b67a31bbca427e83c92d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422d3b4216bb4770f45b70660f59f4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1bc74b48301a04233f12d2f1219265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bd1035cd009f82a85cfdc53fd23ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350c26e629d86676eaba76e9cae1a4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bf828b91fdb82f09a854447d864168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1fe809754c0f5c329db419cd862369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642181c8dc1f49a9aa4eedeed7ff0bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0e83f267420882dae598c9d9183471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef731d1c81a07a12b2e8068ba50b6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bba927afe80150d185581dc18719b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9bbef435dcb060dbff752cef5b3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a001c44ee68751dd8b8d30295c921d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05e5c150541ba997564529f968e1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d204a46c98edc87051058aea8567377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215da47cd2b960980a3e83e610608c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd25ef0c20561cfb7a82b77c81683b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339d08617a0e1225517565c49f4d88880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c7aba27486e09fd2cc410999c9fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969e326e351f418fc3e8638aa42150d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455f2a06f5361d4f5d827b9f03a64f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f820beb13060a8f8a5bffd6bd9eb6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587e7a4762386773cf4c87082975ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3354cac5dd4ba9d7742daddc6bafaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e15d9733171d50d3bee15a9c678c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d94a6bf59a46dde32aa3448af27e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6748c655a17e2a360baf1d546ea1f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8805913ef3c48c8545afa3e0fcb3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a409fc9a1065e302009b0b4dfe17891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee8d64e94de7e3561ff74c8765b4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb050f5d5cbe65b8e7060e93c737ff693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79de7bfe93c9eadd2d5b46849382ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392971379f3052a1de68cc9c55b19b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3004603c6754f8cc2e5e5a98d2b6ea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ac88d7ca0b9d2eeae63c2d90862597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795275cb31422680dafdf67c4990bec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e306ae6ef833fae117bbb1f567612599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072177bd780b6677f8b51a81677376de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af8c636b0f17cf89bde6eb134318ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95bf251c99f615de98a998a28c2d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8352f973f755d4c2601866141e0af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d702cb3d8fdd5aa8a955ce15582ed65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57770953fbd913337793f0953c5d6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd05135c9b8da279fa1b2813581b7b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c2fb68ba54ec26f9245653deca8f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a6da2eb10882559e9c0d037bf9336108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac6378ed976d01353e91389fa9dde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e4d15e61ee3d86b1b4305c514b60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1b4b7928686b49225720c19767f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd3d7008ac53bbd0101a0029df85e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a30dfe3235e42ddb3c67ccf6ca290113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335c9a3e061db07d6605de5c4ecafc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b922a62601a74e6ddcfc0e502836e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82075cce0ad6d95c43fcafac127a2207116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db106ecccfcc41dc1c5327b58d412117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ad308de4cac1630b851502aa1114118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523a5c9d2602383ffa787f3547b8819119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be020314e80c35ae35b2afd89c933a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94529bcc975f61143217059f4a77b092121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad110ca3317fb6f425574dd844e8f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb18334d2069e960e4ee5d0c602ce1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fd95ef50ef192995b3d5d4ab006d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20acf8f9580878a6d1069910098052125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa167242d93924254e7c9c4102cce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0292663c0994dec8185be0d7921fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc0064aabf779699fb8b15ba09306128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e62919771ad450bd90fe417abd68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dcaad2ed6775d23d96f7c2b54af1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d29ffa257d6addb17d8d0e44f207a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34421e79414dd96f6070ac0ff8105d36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ef923760a5f1c4e8734b32041b3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd578d95a24f505b215889d6750968134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28722e72fe1b401edf7ea59555fdd850135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc8791bc3f95231437a89d5a17f969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6688e5a3ab6d160dc53c9c427a62a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d36721b3522aa30c293a94d1d132c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2fda8b14f35b78bca040a1931550139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0379640dc3406f0e24bc12eec8efaa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d492c2cb6f1fc54b2c203f1a934397d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd956d6d3df6b8e7894e56ed6b48678142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935510ddc12bfbf72ba79dd0518b72de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8714fe462640b37f3ef29d091554144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b729c49ef6aa7d45530ffe16ed9b3ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee37e867b9da3d363142bc11f9daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58037cade63042ac4429fe28ecbd1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4610c836baff5d767f78694aeca2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be77c8e3959a7c94dabb7fc75ed96c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467a2d4f363467682246187c16cad5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e851093374175245222b387efd11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf571a94dfb9b0d8ef60ec1444ca2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a4777653b3d61ad8f3b9cec1bdb64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e7b4afa56be269fbccbd9b92048e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a24281f06222316137f7b1388099e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62473d9df11939bcf2fcef5be84aba61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfcebd7ea135ec2c434ad838d28514157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9dcba3a1c5fb4bd2f8648930e9c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd7fcc3f8fdf13559ada1cda8a1f3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517464a1233c33a39fb6b811a3d8f969160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6849bcb5126d8e4310680fcc44d6061161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd19f42d62d768d592ea6c023d256162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927a32045c609ebc5c3e7b991332321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec041ce00f259c92fa116e33520cbe9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005ade4a1c9ef9103c30d6df531442165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf084be91ccd89c4d44a12fcedd4aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968e56143d9d9358b2e443f03e4b2a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c966ff4869aa5bf6cb8e94b9602b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6412c130fa199f3f8681903ba0d812169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964809f06bbb45d021d91501f8016b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14247963d4d2b21ae7e0b3cb0cd1ca2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439f759899ae2560a5ca85ee3a98792172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c00a18590044838d1962d1f99670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10a63f6cd2625483fdf7685cc5d87174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>