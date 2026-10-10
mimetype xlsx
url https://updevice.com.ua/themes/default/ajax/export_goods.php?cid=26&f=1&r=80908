--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c224ef73efcfd06b689a8b72c8d171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e967680b1667561acb9ef0cfc25f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146b833846a9735edb0ca833e9fc443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe48e4045c068c35a5a5273a737514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f24f7fa6c88e6184583713e6b7e9fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a08ff5d0f39ff0af58050fd56572c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe83dc69a1ef8258545cba52004d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8587dd4c29a9989232e639af064f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94974d4c3bc76f15471725d9af95627f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81def195b70bda3ec171e5f1f63889d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215134b1c437b147213f631d6fbd08b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea9966fe0a9260a3cada85572df2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf89a90d14a8edcd2fec59b7cf17713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea4cc2ea11779926633bd0a57cb6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0975d4cd189df815a579eb19c543715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d04059d6d8ee17df2dd50afcab89d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3231e11029c77a0282bebf3c7d62e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de49be8b405ad8f25f097ab90fd1f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd63d47f0cf3c6a9ac63b80976f3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccb6714a5a65e0e6a77b7aabd6a7da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a9b8b4f23008adad147310392ec821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f861ef9a46a9d00e1488da7ccf07222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca865bf131be194ccc884d3f45baaf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c2664f21d7d69858350d285c366624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bc9895465378c5f7fd3aeca8835025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ca83adf78eb747000f4cf38745c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ad8d509111cad71d0de7f1de5a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562be6186f40a4eebe6a405a6817c2b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1cdf6f746473dd73b9deb58eddbaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1f7f253a4166402f28200551f37530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9916b0511c88f8e1567997a1f7c9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79047bb4568499c1e4e336ea8010644e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4291c08c303b4c91cf97c0f90fe3db133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21debf418baad657a228766811c279034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107e698cdeef3591eb2db3c5c1d0e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd965002aa541d70fb6aea6525c485136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073008869bf7c1d10e88bf11c0ce56137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609dc97a98e171751ab7e5692d4b1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba54e76e0f838aa3cb8e1c5d2262c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9cc12929911e3a814a165118bc4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca67efbd50906f77a843c7afb7ac8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fec85627c0b63b4a95a26c51d6b1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26d5d0263e8fad9843b51a8cefb11a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a590b1f4460389b505b93a327d0a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb3f41a46e3b839eef56218e3e6ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07eeadc8c079208f1782121a8bfce846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09fbaf652a6aa19d9fcd01ddcea8c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfb4f67236e11c24de871843ea53e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6f2d58e0eae76b2238fe9ed64085549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a227a7ffbf4376d7c00171264052aa850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af8a07f76f20c7180c742a52fc6f5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286ffa144b9ffa31fae14bb47e2d82352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772de73b619da6312acf672e453fcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba745062f0ccc90b2e2fc86332059f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ffba4a15583bb746a538233ea19b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd37d48df544be784db35cdd214916356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf968bd41f536b21cea94ab317f5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa069d8f5be867dcbe1e0a06e5e59658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047c663a5d59ce285664ecac9e9000d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28420bc32d5efd50870684205200df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651eaa7d396b6d083cc7f31908cc2e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c767b6284352333a8eb18ef6199ca462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657766660f145dd3282c821f361da3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04dc405195d68f8f929748416add6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778c47b7769120f0e6a7fd5637dedd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc796c5bd100a2630cd254e291679bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c26d211ae42e17c1097edfa6f4bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68c8e45178e6e5ee5ead332423b5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa8b0e35e644f917cb33a2de2943b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955b4db72b9c0e57e440cf30bf374f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c949b0428d15fdc4d7f9996903e1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f71cc83c0cb190ccb3879533024a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f104e31f0dbc7a40eec731d8b7e528573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c1509daf1339e5baa1540645be1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe35cb6f89d432085c37398aa9fc1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd466e4c570279d7edccc6165bfb22276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3903daee5287f4122b06355d182aaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108120c7660d7b0322d8f7054a96c1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee92509f1e6dad6c646ac97495dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d014ce3e161397c078b39f651595e8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be471031fbd428031e9e5949a1ed5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6d91d5d1f474f09677dd7191aa3e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094c6ab021412fe06c4dcb92548b5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9c3ea0e5dd7e0d2615a54dca5b04884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e786a35862216cb669698f1fc019885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc3e7fc97316b86b3ee1e537ed6d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe5bc92d48fc0f3501f26ba1a4580c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd3dea65834850fbf860ca2d7e27188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959435953af69f19400d3803a6e60c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33a0bf7c2e9b5925e281b0212964d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cfe412aca3f5c43ae6220e76dcd2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ecaefb576abab8fbf5150dffc3db992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ca246e1d14e507ac7b22396bb653b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e667238b95db0c301b867dbf89ea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d90939b20cc47b659996e942b11d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6025d8de4cdb0955b59b68c87b865d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9a8bfc94c2ddb6edc795fa87377f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e9c2dcea930ae7aff617957cdf0cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d33a86ed876a275096625afb6f1a1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443534dd46e6138625a71ea9fedc3db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d4bdbe99381f66f190d7d77047d48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c186f9b03b4c39fbe4fe0140b64591102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ffaa9d04d3a1734edb156a0da2538103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10373eed9507914a5a8beb94611f1101104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318515044aaa701fb6a15fcb5e3c9192105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4353bad532d4fd2d37ee642cb1742ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3e0b7e359ad41b3e35a0ad65a2d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a67678b817580990d59968978ec14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34322d2108ab9287a1709c40d997e74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ce1083a034b99af167e28676e4aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9fcfc0cc784f57995bbfd8c61f7e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30d21fe973ca551b6b420f11350f5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd7a2bb819f0df4564458868c82994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ee50485738b72224fda9b955ea7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d076f90da36fb5c7798adbc51cfcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f52756cf0e1e80127894cdc45eaeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f423c5524916170da2687be5f709117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a56bc5a8eba3173193bf19bf8b5f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba768ff02008920752f90ca5703ac87d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976b7a2e8c020084d0fa190fb58abc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa778ec26b61d250e35be8f2fc329cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522ff2112bb4c1348e3d3c500a18b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cbcf6593ff407b3ff4bdac547ad3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc827f924508b1fc68ae89304d11c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192a35304f3c6d79d54d9d41105c35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332018d16ace418e84c8d1b1e65245e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f5d697268058d6e858fbd7036589127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f3b76043d0327344a319910c18eb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f828e83e20294fcc8f4cd52a143970129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7312328050b228737f680d939d7357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e29680c0558602c0624b84f1e5a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eda9e01f23205e9ea6315a09ca181132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1d1cf0843448c2349de04ff388864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e527e1b33f56b07839f3a8fbdb96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247306278c93157a17be45adb9dbc87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d8e85d123e62516ebc4acc1b6519136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2bd7e00a14e4c4f54d9455cf1b81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d2d36c899fb4d8aaed683a85bb85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89196f80008170341897d9ac3e551718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf02b0a2198be2b901786ec1e42807140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a414ab180b3af8fbbac567547f5d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80120392d4ab176358ebe195e7e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ead3e6426e18470c6d9a4c62c7bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d70a7e5cffc0d810b3d31dfb0fa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbbcf6ba720a63f9b2cdcdac01e54d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab577646c742a12b21648b69f93e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1442518b790c3b5657212dc892cdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aae196f2e3b552fd492057411daf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73746cc063457b3aa6b9ba4e15405ac1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f559738f6752eea0938c828b637f299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c320b16a27351115d72863129526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a82a125aeb0cd0806c28ab1653da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb4f304f85072bf8c91f51af90384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f6d7e983cf9b4b7bc782d8d624ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7eca4f4633795281a8602902aff8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd8acc9f930953e50c73f96d57c9d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88d558e2ea2de7b0f3d14315d462d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1f59234179a5cbbe5ace25f29078158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5904fa7f6f5092921cf80a339b3319f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989947d58f9962cd03ef9d9b58447ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60f124aa09ace9e417180dd4923343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e138874315a6669f8fff38b2f406162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd0ab32d2ad4604b235e2fffadc8ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a0e1c2a6ab0e2a7c3b577ed05606164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e5bb5ce9b6c6a5c3de4b413621f5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d843e794d86de6c6875f90a709a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416380a3cd1455884815ea492d3edee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e4b9dda9291e9f51134384b0e129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f0f75ad99c065791637101ed6998169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e163f82ad4686e26f13ef5aa165598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70507cf8b3a62ac375bed10166234fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185807586e8d2fd5c1c1748bd7a7412172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f50c4e51bff2102a09fe7324cc98a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09743371c9362bc3c1e10bf96f969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b2b14b459b647a4ab897a1ba53f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf231790be8e6ee386455d8bdfffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997df2893f65bc41403639b370962de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e24c55dd504e89dbe5632813785a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a029c41be5b16983f2debe9d653ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880aac68e95dfb909f3d5e999e2300180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6988fe449ded0c203add8d83b181fbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40780030ed5f9ff2126375d922fbe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9f9fe8ee9d1624224e6616290220c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862476ade006f5e51e1ca92e5293a5544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac6f145b45c2f32f023ba0c98b21e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b735364074b222d8a54c164a81b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af0e7e3404c66b3c0952aa9dd5a88c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae4e6a22b7b0db60b6b3f624db44c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbbf4317e6617f3c88438df27c0809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa5695b8c251231294d8dc571c801110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d3094a83af4a73d006d6b89eeda011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8004f2d6fb69e7507808e52b2c623712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35a3916f16214bd2f573b311e0ee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3b21c1bca9a38c86aee5819d938e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475739815bfaa7e3009193faad09d3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3142006a08f5bd2735e8d4cca40516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336da02866a1c9181117811f032127e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca19eddb4a1b95915f380739b9ac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce95f6d861ad6cc6da92a502af0e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aaf453c737785ce81c00f84f8d11420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517ec363252dbd3441084ccdbaf74d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56eefe838b09e44c982e95aaf4b1e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa935118f428558acab65955568cb5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86573b9a99eb433ab4bc432785d85db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670e2781466bb1d28fced812ea892725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d25bb1568adf08a39cf91a04872426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad56b3c082aa13e0b012a8abf24ce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342affd4893624acafe82c66a9a16e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0e3c149ff2ccd4b53d4e97ac82b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f275ccde6a3daeebb9c47ae24e8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69d3456210b62a251f3a21b86abe7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7fe014b7a4da8c52aa06aa0071eb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a851ec43d0ce5791e155e5b2747233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea6641cf533ac158b8075c39a79ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef33e89befeed57182ff1898834d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce0831f9b13eb06a3f8f98b7233c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24baf78c93d1605c2084ab687853a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a0f1901bd90f8ec65a2cd3c58a49338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b553effda7b9ea3e376c770d74f6a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba70407b8c2a1712253aa0700618a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e9965b179eab09c2688bd252701141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecfb8e3e391b656cd66b9510c9038c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568f6656d7707217335e25b64787c1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e28ebc736d60e29dd331002cfcd26344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ec7ed339107e3d42c5d7c1a1110545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f947c426ac38cdd6d408b35556d59f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95714f9e45874ca8ce5d8ce554905547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f991fe3391e634ea13b80f912c1ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0041f90504359c9032e6ba2015b5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cc4a3ea3d7586647a42dd28e21d8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dec2a47011348eba7c494f5bb55d0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b211939397feb02ba491195882437252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66da7b502ef806fecd23ce0712e8caa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66c805dd610e4cc5334e80ac7607b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ac3f2364eb932fbdcc246174ce1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee13be1d05ac17972978faae8e54cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02aad3382c92558f11a702a86cd2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee428a070b7754ae397d3bfffadc3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793e781d8891f72ba9a4e8a2e24f9aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f2a8a56fadba1e653a26f2111b1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535524af6869c7d4598b88b919dd98961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba53c8ded499dbe401c2761f3807062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335933a636906dea2899740336294063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034262036755bb63d21d50929769fa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8a2ba9394620c71a90986a4f8e9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0219a744942d8b4c58d18ddbc6cb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daa6b346b06454d5d1f0053cd8763567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e64edd8e7687c3b6a85967659a6a8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ace0f8fc9089a995ad17a03912ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edd85666691492a12eb0a43c09ae6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96369cc2672616a5d3901456fef3b4d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5864f06085790e12e871e9008f86ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a3c7490444f4414dfa2b697364e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a585e37b0a7cc90b70b0c44dd4e95e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c88c1b95b72cd7a1d81cde6f49c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebf1d0d7cedd25b2f9be7be83b40676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b4d810a82a1acfe29e2d49e2bcdc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6629bd1271c8833aa1fbda412e3a9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132559fcda9f6c14cf37ee7499d72f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a786fae4b6746d2c808902a0139ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09b1bcca4afa99cfd8565b1c65677a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960c26bd4b21e11b50b53bb7d620a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9863c443f9a8356da3435b3702cf2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552698c4cca8e4a5ce778e501d2938584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdf77835b71577a2de354dc4b12e6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da80cb108ce290fd5ce161b993f49986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568d3d8ac5606673886c3389c86ec687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b729f6b65a08f1eedc21f4b151ee388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b370caae19a6956959f7f5cfb534db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4198803c9d190f4b523478dee63bba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7bff20c4cfb7bfb2b26b984a9888c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997659bf0efffc18cf44a8082b6992392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786bfa485ac0e629dceeeb7a59b328893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e680a36ad6273f9772ff39ed8069cee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13e2099676578579852234d97ddf3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914bbd25855ee5328885a919833c1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2637fc0e45f0ca82f61373b9ad8ade97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a8e7f7bed4100c6b49ca70b9915098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e286cd7c249a1e3e2e6441d89e978199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b499538acaac3f1003a16700d32e7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4089341ce0b155a1f8039277bda3a94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989560575a8028b2bc3248dc69dc6bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012f56fc98e2856263f81a4b284fcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55186e8dfd8d24e4adf8b64ca661f60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06bd00badb6c8b3531aa88590d5916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed1cc5affb73cd82456aefd02fc2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e21fc0772eb4e0d380e35f4119bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb9cc909c7fad308b8ed7450c2ad2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb394d7838b449b2b5956b4474ec6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b51ede7c5af8e19596e41d47cd1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f468a8ff09ffa39ac8cdb74e140b62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c9bb917ce24da055261e03bdb9345112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e51ca2d996b73697de673ca0aa71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2777fa62cc1c2c95749c4deb6a1b150114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1d00d95d3abcfa6030a63e049660115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc363bc75c83974d0d8e628cbef5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840ebc66df1cb6d7c37a002ac6df4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e45ad7dda186399393a5504df53954118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b5b051311ab46aac7120f2c3ed55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249fc90e52c6ffd9f8084cff0e76afd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f1a16ad699620aeaf2dab88df611a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490dc5610338631fb6084a2551d3b74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd856d6b147ed873245e230a2ccb7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acd2397c09408705f95bc8734365b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783d643b70cb1cfd81bcd7cbe5076c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9686c3ea1962d7f33ca5f7a07a46d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02546ae5bbeb9903231949ec391ef6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaaf0c5514783b13a09dad6cef87ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb7f608c9f5b9fe5a2f9d09ceec98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8276bbf07b3e5ff3ec4add5d85b43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600270e3f713b8100f3ebe86745b43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c78c4537f0513270623a7e8a51ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e636dfb2e81bd60ee805fcc5bb72cc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1291d9424798d995b5b99d98480fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288107c07757d5fd7addf9aaea261a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf6884eb90faaa4bffccd449bdbff0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa8e9eed74cc531446b4c07e9e025137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf20c9573763d2159ff1cc9637d5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f101a9929063b6cf67c3efad27cf95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c814941094288cbaeddf1fa3d096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef33b211501360b17901a251274a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244d5163152ff1bd144fc358e15f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31840f2c9449292dfa7ba5984e75181a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0fb7004ffebbc058d16315e039cfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc17f06712ea37b323fb6fb30d641145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348b9e806f24789d6092f249bab0430146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e1ea9c137844dc067772a89df84ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18033f0843571ee59491cf3c6269636d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0fd46831c25b1f0b7391bf89d2fec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24f2cf9367e959304f9f7cea94eb51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e9d8b797c5d78e19026e61e9eda6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50351d113d564d5d63497c5c1075c9fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e81d47a706cfec4e6be1e84ee36a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd16a283811b98cc0f8f5cf4e866d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e105e67f9e2ff5d469b7c8a5753707155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fafd3771ba02f0e15fde3a78e76a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca052dba86d73f79796262630d9ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72dfb783ebf44d0707c30e91bae0d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887785cacb66b2229046a92c298226be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f991d76363992315c375b3a468e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782985347167a6faf0113a5a69679ac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7fc3288dcbd5d780e590bece2fdc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028e07e45677cbe9f90bdadeea53ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c721709905d55b85ce699b11e331e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deafb44792a9d2591a1a1675a598e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf4a2b035fa726e8cf25e18905419166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d593987a2f393ab895ab2502f0b0a89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272bb7f7b005b7668554d82ec1acbd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c48e82672781096715c17e8981c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862d6bd14047242b640f8e56da51b36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91245270bba74e3e31b68358ad3a6794171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7a3ed2f8e8ea0ef534beefa1b0b96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a82c858266cc671814981762b71011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27875787996f64ef272c798df76c6f9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>