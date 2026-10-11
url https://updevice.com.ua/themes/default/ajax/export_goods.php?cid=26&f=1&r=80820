--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f05cbba956e60bced858d1576de2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad477b7977bffe43575fcbccb7cac972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30887c7910bdcfbcabff72f5005b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293645749bc3b1906ebbe9c16061806e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881e7d0486a2831ac532ba4123c320c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f183c6356430d25ee1ec24be25e9e8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376946cadd35e868e7920b449bc10787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c7c1b1223fac4e292878b2cbc4258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f16a46875f34a4f783ea967cdcdc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c5ebb6b650885131163eec9ee91010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080ecfe9e08de5368a9975d165927fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4ca74f05ac47de1ba2bacd90dc50312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b682e1b16ee0b851ec6bba9fa23913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354f14ed14a3f09ee2e020b28ca6f9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd190c9d71f8aec5133bf4932a11fe3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01324b62c9bbc7e5f223dc6938c152e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c39f0a369e930eda74afbb1e2a6ddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5892407166b4e8cd9614cb104290e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b00c916d7150bac7049704314738d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f66ca7f374969e12f9b69fa61430a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1757fa39c24c993390e9655d961bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578de15ece695fe70c98193b41978c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306b5e422bed174c4039e6390f6a5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c919c925bfbaa2c840349e93c88f5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27534dc306fc78d4eec568ffef50025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c5192712edc223242397e461ff52426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f09c43a369327d86d1f50ffb97ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a68b0f1ab592514adb19e3238ef85928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f062caf3166602f0eb2bea08eb9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fea90a0f45461ec16fd604f93599530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c4d1e02afff5820c7a1996eaeb46031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760faf45a284746d1eb220ccd94b44f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28eac56b08dc6f7ff8f1f3abb64bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af667041960000786b7cc9288c510334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dd72fffb7966e7f987df5b7c7cb7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb80b3db520d159d74e82aee569eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce5c909c557626e00c72feb702d7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7ca36534a48fe0610df7611a5470e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d33d441fa1d73b78676b33b9095b4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50261bdc852c82fc952b155312d6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3d0f95bf3377a2cce6a6235ccb1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc5cc1ff93968cbd2ade475bbd1bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c7a3f5bbcc9b0a9a98290d4236fec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360328dcf107866fdcc4b7ba89388e5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea444700583a76654bb6b8e7775c4af945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114ec8218c15c9bf89c75945fffc0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dcfcb67d709e7d818cc9622d42c8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b2347800093ce6667feca8c706fb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb20de2d999da59913aa67ffef38b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414df604f696e64efda2c299b2dfe7a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00bd1485541867b27334444c0299f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2381b33bcb26fd1c4df06940cf041152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdac5399498d347f9624cafe6903d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b407b17c579d7c1f6c252b3504a3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddecc5a62ff42a4d6ab865650a51c7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccdbd592bec2cbc23c4a24c81966656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68605bf5c12977308f3d3479d01bf4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00904d4f5a605136ede58b3a8eebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d719fd61b2bb91237c0376c2eae83c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a8050070a6da53f91f9d454f39ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c380d15e020cdc6379650670020e6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f450bba920158aacdd24c710588562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ad7a6989d1864bc4d074e24d657163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadff5537e8cd1f3aa926bc31a1c4ed264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee21601609395737813072872baaca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2856864b187eaefc8b40b354d130866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d777319c4f41fe4c1e033d99d37167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1bbb371cddcd09b5eacb11023a6b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42cb81c2fb6e53cfb6337e2fa7960769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8833d70c9b502bd825174cba315def70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a83f102b581a3b6d2797c35c44c2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73ed6a362346fad93589d9cee8589b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa5564f4c1cd0c370d13f3c0069b5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a903cc701db0b1bf68207727a03ac1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c5ecea2b21fd93f78472e8f7b28b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191fc8b9941d45a7d050970d3b237376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275286e0ed236824b44297f87821713e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0da2c2fe363c3509389b9a7695e4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c27bec87307a7f7ced8e3d1f8a4d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04fe30a1c62d80b0a36016b5a849180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b75618accad2fcc0521653cfafa8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a70eaa079f8ac34fd0c8229039c9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab340084e6dd400b56b40d12d0bb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17828770d2e60a871a259de44dc7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350759d981b36222aaefe26aedfce1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025359b7c382b6201de7e0a31428fce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b664c33ae7c8992b940f6f5bffd7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeac0bca4dbcccf94746780163c84088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230752e8bd2819c74f973bbeb48865dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aee26a6561fc1d45d095a8862d31790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c7cffe04f52ebfc14dfb0c8dfb8b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc2ad6fa68c44b4ee7866e8cae98492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472511a600816d7f35fe48363e2491f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a3e029284bffccd0db210a055106e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ee6f4f3d3ce0db83454d03474b2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b49bed40b75a5961529829777ea0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f93e266e6437a0e52192903e1c61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132017fa0a84ba09fd02368dd645fbda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfb9d8696d2bdd0b490e8a9650e0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382bda1c048afcad73bbeee7b01979100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be5984291eb483aded0e7a7511c49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b08bdaeee22ae9db0b4ad7c84600102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c038ad5363c2a69b1b4c6b6cbfaf33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158590d4d3cc9ce7844be7b7075f850104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b672b185b2ab5a6e8500550c5305105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c0e40cfe028ceac195eaeed7e48e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6cac0f24a0d2e75d49811f9a4950f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ee9163dd7ee043f6fdaa8adabf6a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d6c133024a24944b05359e8772bb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cefef032ca7a4c6d6b51737d024e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23311f70c737dd1f44d94279eb1e673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca3b731baf6589383039fedbcf1b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367d433ee08c2144766e3de85193e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866c591baa718503dc907fcced0f53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f55e10695f97575ad23a4f00f1688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ed3bde7e2f75b05112bd58a603e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5c59ffe995cd19b79505b7a4dd042117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4c779ddbffe59f81d28a7d0305356118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7256721c529bcc1fc5f2ea6584888119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb8a9685d1b23432a0c019d9f1dc10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b5a6040ea25ee77d3f2dc63081a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560659874db3390924f790ded3e755e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ff834d3cc672e2f55cc389bae06d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef401363532c2b81cefe3b1789ca94c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc46d219ea01fd923b6b7af2708759125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470878b33b2bdb7e76836a2656988845126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5061f8ea90cb86ecee335d871550d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacd47c8ba8fa633758755aaeab1692128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df2d1ab49c801a85fb30d02866b9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d51d825353f41ab3bbc46f1982e87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ed11eb1d90a2b31f1992d63523c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7c940cba0088f5839580ea16d8dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d47ff4e2a2fe344e8804465d4b17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245b06ab3bb537fc51af37d328dc1da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9654fdc178fa18d1b7decde0be4d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de2a16086ab79850e3f72fbe13bc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d456e7039daee6d8feee851a7cb0fe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae528307a3555cab10a13c05e6c66c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592fd0808b9d203a7ab77212990a93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bb29cd13396f39eae20dac9950da6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d099a40a36d19dfebef813e70a5a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a362dfe0c398b360c83382ccf0b7c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945246db4b779695deb777bd8d2ab794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd56f8ba8a89a8cd07ec5444f15f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bb43388992ea81bba7166cd8ac6d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400ee40af1127e9f84283c59afde66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b5fc98f4f7841f972e8788178248147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147a6dea92066b64e0c71a8713c81bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416bae4cf18fdbe184359c6b63f0b85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da617cf5a006b31c983434373671fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40c9704e184fff31b030369a0d2c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb0f2a0d5094106cce43b5e4279080152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e3c6c9cb5bf4c0948374ba7069b98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace7ec7a0beec38540a9914248567ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b39c568aa6c7aceb6c08ae8981a6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a67c01417c1e0b9c3c3b472438fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b90ff5ef5b2096841b6047b3ecbf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddde140ac852cad30d595183ec2210158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b243fd2d3f84386f164e42da3d9b45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3090cef23b3eb493db25580d8a48b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f783f2b2c4fa92c98403f559e240847161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65566facf7ebf897a4652eb0f6d8e1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e5c93771ed7d5178688cdd935a4a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd44b5b612a989631408babd7d2c72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73883e89cdf41be58a69b3771ddb36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb041c804eb2220459de3585ba12bb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03b71692017924c3507a59d1808ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f7743f04f0cb62f56a072c2aff049168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe707a7ef561dc1d6773de44b829b6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a812409376b2fde3b5179a8423c73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b5f48dc1707603c5c02fc4447c2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec48bbea008daf56688999fb66a28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f1a602a755943758e3778a531668173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df87a579ca38b08dae88a568dac40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c91ab85e724b2a93915dbb5ca9d18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c40a79059a5fa7c59ecf3d74b39f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35c30db2668e14d7d45852416af58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf3b2b0b21dda0a4891f4b81f1e3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393554cdbc914a5455f725a5e90f86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ec5364d499c6da0c60ebc5f280db180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e35b8943949495f0b20d0551bdca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a154df9fe1e3854dd2126093112412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090db5d492ba1b04bc388f0c12c08403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec350e439f19ae79150ee67ebfbee5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d646e74961165a595f2a09ad3d9bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f8edf02ceafd7ede6f8c03a135886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f5539ae613513672e8a98377eb6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2ce68fc535d09c14376746ef35188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc3341435ac6b9ab17ae4dd737de3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337f1611290caff674fd8bd21b695210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7135d55402b4f70ab17a342fa3651e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0086c32ab7cca35d8d2023f07bf68c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1eefdb7b309f697a1930da0cc83c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aaa1891c624d3c1d26baadd3251ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb84edfa18064f9fe1a1f983f72a2f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a300e55a893c34c9a145b857e263816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a43b110de7718992560002bc318817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde699af0aef09d780474a8ee53b32018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163bf9c8364026a01e35179b7fe50a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444edc8682e34acea1e491f1c274d17920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1c402b3cca8e2f6b6d80e0012f9db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477f72d778be50b6149f2271dffdefa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956277ca76571e54cf418134ee50415223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765982d34f44dad6305df0c9973cedd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e305db47301ea088bbcb1eebc1f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3917408415e66ab84ff6a2dba771aee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c3e76c6b0924ce3c4b33ac4cd58d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713951b00d968745899bfe513df244a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58055f32faefc630d417436b7021e10529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1e0743ed8c452bc35f480766838ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa416197d7ca1eeb2943a290d46c39fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12227a2f0cd8be235a57128c7960595732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dee0797affe1e1fb30c61ea2e2a3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e800384158ef670afe1c5a7f8f4de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523294b422d8814aee91013d7e9c16fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ac89e5f4a55f415f3abe4457ffd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd78b42529f1473f2be3fa098796b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43b94404c3caf068eed0cfbcd62c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ce3ab3fdc5a1619a2422e52e8a80539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f52c7e41763f858fc6eb9e3c335de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5062a6526ea17fdfb10951c280d2bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e980477ee3cb53f0764d362c77788f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f42e729262daab79b23e2e9f3430b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc2ae20f858180b4ecbe45f588c9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f0128dcb8d404ee2d1897c37ea7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25977a0a8364a3bb4f5a42fa1a20346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601817baed6d51bf68b605868555c54c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bdadbc2c0506aee20e88aa28e127348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da9bbfcb9f55da07b7f0a7cd26bb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90672fd2f15ada29550669f74ca78350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ea5ac070c84ce7542c7906f84ae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8a248a000762c1a120c495a2262452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8833175d41d0ab9901204214aac515253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c05ba3dcaf2a4ff03b43f7cdcf8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d7b11312b95ac134317399b42ea3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339ef7017d89a8cfc4b3e5c00d651156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b6a1bb6ea1370457750ba7efebde157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e4523a5f310de141702cb59d8c4ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71aa8822b99238432e1eaacb9bfc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd58f7454985e616faf49be6ed79be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f95b100e0761f66401613aa080b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a22cfcbb63079b3f4cc97d8f778bc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a930e492701b34d9141bd0e879a4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdfe2fdb41d075c197cd0b43b653064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8aac3e11e4c4cec39de7f7b917afb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05752fae662596ae72cc394c13da56766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c907f888976f48f43f968076c75b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66f2a6ebbac3f5f5aac65670ac2ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503457d2b2d5b89ca2c11efb233ba1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c052359b38cea1da10d98f742c1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22240f61edb4516db96877d60f7af66071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c9011d0d4e08a9de41854c2dff7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce70c453136fc9bba714a0e2d52def73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428b1f224ba032019a432e96ea13e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc2dc006ca4b2bf63320c38257d3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ddf5ee2b901bad5193c7f1ac625e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d498ff6baabadae2c23ea011d8dd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904806f2589b12f0ccd8281d695f7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a784973b0a44c45c12ab7e60f513079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655560ab89143a48a9fdee8f9fcd40480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdcb4f2ef0db6ad5bd04e58b0998dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148a8101c1fe853645422d00cdd816d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdae54d4f46c4745c8e6923453317683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed4de25d84ee039da4e6af635217c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d00a567979c1d7f1dad210932f0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e17441ea781b113f44280fc01f19a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2725c9dbffe80224b9a0516469e2bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749c739a68db4119a9e75b025442b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5352d60c488aad3281d9bf45e638689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fc0f8c8f973210c3c4209062fc3ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b357c6fcdd0ac605ea73adf6d43991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966b27ae4c5fcfecf5f36397c52c7f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff97aa59f647f79a82c76737c86d3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc48a44334ed003eda4f6a287110094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9d870476aa229c833c1b89439451495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025aa76743baa93e1f53568b34ac17f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf8da8beeee4444d16e5627d01a78897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b41e53810ffa41617292eff861b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d495289c933bfb93cee1e0bd7fe0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785ba56f78337d73312023c251eaff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c481ca22266d8f8bd2ddd4c6255b2f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84fc50b2cfae4c78638cdd8cc3f58f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187056a78cf0f2c6889ab304fc2563a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a9fc1f80f73a536f03a8696384388104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37541db4412004cd6422a2f54b59e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be215a834261487f0bf2b34b295c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91345851de0f29a1a2bbf62ec9687107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf6bad3bde40fe55a650b19a682895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e29e952c959ca15276e25e980b7e3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87d896fc5a3168ef3835edc07b4476110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b679bd16c95bf8a1c6958b97d7324111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416053d7265bfea8e9d19dd4a04ba3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b35514e45f48ef7188b43b13ab1e18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1430eca0857c04afc5aeeba37e74cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ea5b6ca1eea8c70e259cefefe121115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6bf8505fd6b08a9d21b16e7b14a12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae7e2c8bc6cf103f6f70049c25b0c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1ad9a640017283cc4c6efbe3cb45d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57915d6a344c1a54bcf9c20af0a28fbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e168ca0ad7c691269e76877f109ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e12e114c2c1590ca4692c02938e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f9d4284de98e4358b324a61cafe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5955f13515b65b548d9bfb01a52af31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd54712e93091a26fd4114e804ddb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501be5d5ccd45487f10ca18b9f9775125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f261e287c058a71c05d3cf4ee98d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482cc00f4f28b1f27dda2c69196df2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e766851a77e67e229af2777eda6077128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82cdc0af18ce056c419d8dca76e74a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae1944968d65aa968071fdf31739b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779698f8b9a8e66067f717cb6bee5bb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fac1bbe9bb339348ce7e8603afdb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc5a3846ed3fd010783d9beb104495133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c083737e3965ad449ce93d7b1b55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b78254d26e18a96776e52ac098b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c229430a629a135e0db50b4c6b74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e4c670196202b845c2daacaf9b05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d9e828eb81624884a98b552a711e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95af9ffcbaf3b936f94f2f56f8ad7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22a731663129bec2cd1ed277936695140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ef51a551f57911abab7d08a3a3a36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13013d428bf2649bf16486c180995ba3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baef31a29784b953f68648cc0f320a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce027d6eb0ce38b386a141f25e2ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37f458f5f8101d71e39ca9a2b7251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787f750e24e6aea886c8e56428c912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf502d6fd4c57f5ca14087907098a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc09f464231f7889d5c0544fef56a39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf22d36b05a3390156ff67f9942f00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574bb22a67fecb60e7e825591b4c0fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d461fe18c84a3b2b2a4fe04be8523151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d46cdb166655fe3e1f16de9af895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9bc0215ed45f107230d3ff8f5e015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb6157aab511460583c08636e47c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c0a949c75c033913c17bd3b885f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64974955ea7d77dfc476fe1ed00205156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15f83ac6990f181b04d6dc534b4215157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3680b7103de1781727fb5f88b89d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812dad593872fc529f8232938608430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4781fb8c07a6ef6231472120cf2cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d02777ab8f420ecbd4b0f821c5a12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24131a05fc4a6b247aa4fefb95d0e4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8482abe1d3fc5cf9ad5f780567466163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31043f6bd9a03a8db60b6b72d185914a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220735d8e795750b94beb1ef7a232b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d6e5b6ce37662a8bb2aa36c87cb89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4eb79cc07097c08fc876794e7509167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f56c629dab0f00b488fa7c489a415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44190db363607f4637d25ff0e9a68e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa30b6ea820e5e0257fa8eecb40225d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17da2bd3baed99bd9c7922755d46216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28639170557a3965d363363ec05d7119172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65dfbcd60eefed2c5e594bfa71df87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a213607589743890f15044a4b02a70174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>