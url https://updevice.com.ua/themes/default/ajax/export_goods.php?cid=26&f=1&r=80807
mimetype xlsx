--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edc9af70c60826f2ad9049403715341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3ea826cbcc777cec45f217d5d9142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079575921d0819c89fb063c6f1ae07e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d7083556f2664c6d0b9b9e2fb3234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a642dc8f5a34f223706406b8463ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53b3b0f3e2300e6d41ef0e872fa616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a494b934bb61e26dc73f3d4e9a3c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133785d562504f2a2f55ea08acbf6738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94e39744ee75256b215952be04eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267cba6e93687de8e8b50dcb8270e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aeddcc2c5226913dccd1dc0eca68811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1377a3213e6b7f697c6b2357268612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abb7fe83b643a84cef36aa500df0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926857360d4204a7afaf532c0c79cac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9c807263bc03d4033d924ed2e40615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886069d2abfc3a4e3ee4a64a0b108c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31d01ded1098bd46456892312bd6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e6ac13c6fa2019ca6aa1789b3f55218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f900c4f33b269d1982307241277c1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3352900694a7095bb5762fc979b40520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c66074f8103f77aff89c6125ecc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb1a28056b776fc087423c9631f0ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df71fe7f6c4731aac3ce9eb10ce49b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e0a6404912ec588547e65b0efdc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056899d6c511b39a955a678c9eabf7ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab8487515d02f1e738550b6354ed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43578c9736276756ce47003f1e0aab027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e095f8f0618ff38a580f041cdc626528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392bb9da077c584d2d8d8505676c4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9346f826c55128151167ce8592a3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfdffe61f6305fbb83f1cd889671e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff908e3d301b02d643e04ae54e6be732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd45643a9fabeb4f3eeb04d9258d1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4464f13aaab4273adb08469a18ad43b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612f438c4cfe84eb1ec4f3251885c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5e3d9e78585194edb11f040a70b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2584c8d3426ce20a83973c36b277137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fece7c8f882ff2f3ad4beb2f67fdb2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfda0aa51e7fef1bee6a7ebe7edd16539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2de33c1f903db7c0a757ecffaf08d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055c79a620dc3cba36b59f61795d9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafecdb352f83df474723786a317e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4540bf936e5e29848bcdb600f84ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ed6f22f84d015cab2656fa22bc8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5f076b8692a188107dbf9f164c7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40293a1b5329d7a0735e76cce89a235046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02849fd215c1b2873009c11f28a9b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba003e059d80bf66f2cd3187e967c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1259d3edbbbc5c622020d979d2aa5fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8cdd6c1eed70ba647799e28e4ef0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822cb69a9fb24c1b05340f4717f096751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1376cf577d0724bf33356e1b77fdac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5834d3fce4cfa3f990f7f7be7cbb05c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5adfee3c6fe151f10df37afaf3c56854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb3d9277b300b4768fea3708d0243055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a9d025e2cbd8ca473e858eaf648556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76566f80778c8810b625f3cee7bc7f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d22162a49707aa4f4c932b53ace5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ffcc4c619716ec3f9e0b43756ee159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974079c3a2367c31bff094dbf7686e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063c855ffef633d9425623d34cdd8fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ded0b9ba6a091e853f9aa2bde78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1bce117e1e03ea5bcc7dc569711d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6247c790c947a201c153e631b150f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a1f5b6b84e890323b614931786b2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c625f8c2b5402d3cf81b2f25fdbe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397a18028b1d677b719a0af77e1840467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653bddd437d5c908fc9b611c9a6403168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56c9421eaed06125d2ac069f7d59e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e12eacc8b9b8095677e9da75410d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f574d176cf7abdacbac75df73b2fd0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291328ff529f990497230abc4e6c128e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072b7c4f90616819e722842b767c3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755e3655c43b4b665c1b30d5891eac374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521b840af929096b3116442d935e8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ae55fc08cc4175fd368f3fcbe54576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c290526fe6a8ac2624b0eb0ed723cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074140fa6d4c9cb34330d0cd03904fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9729200062c090b99f5a001e44dff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006c53181018f9e5c10a698ce45857f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b369bd518f6fd7706ef45e6cd27dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d35649f1f510225602d0ea7c48ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ae3ad403eea335850db6895c718683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39ccb2c84ccc73fce2af0024a7bfda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed45c9c8182a7dfa255aa138a26cff585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a0a7fabb2476598b269c7884dfa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034cec8ccef0aa89ede532cf0e65b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebdfa67b375fff38158f503d71154888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ddea98da0cb962d96f9e1c66379389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a71807678e765f0e48741aa8392190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d9836017f02e5caea94d0a341028591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ecc661be5d6b060002880c8bcd2ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609499a2304bec33ab9bcd362c0b61cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465a9d3a7db680cea82aa468d71616594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c11db0013c8104112a24d53cad0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f45f213a4c2ce92849c50e1fea9ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeb2329bf3ddc81194a2fea1a5e5ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916c83ae9d989b3ec5a71508d9d597798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc6c49d5ba15d136f735ee0ebc946299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a007f20686649f4a3d651a9d43654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125c5fddab28601c25cf41eda35661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b733021950b3aaea3c67cfb58cd3a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6377c73a10ebb7592e4c2bacf5699d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6c8788263e0cc22e7f0c4fa518bfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6053f496b8a3d617b1c8fe8e7aae0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738139bd00393dca8c572d272a4f99a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a674ae72300849334e9c2650c41f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c72e79f6789c3ed35aa6dc0fc1ba4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d53efba927727c025608f8b39b433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c5ee991dd2878027e33b80b6db09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f3d7b909fdd8d00f4f53fcf0a739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b48c18bc221cd7be9a992845b07fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c473ac337b60166abab629e0f75f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084df2a780d34962d9fcd96b94247df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455832b4b62e06ea90b232c80a4053115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88058060a01bf05f1315da2f4a72cc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6700dc3e185b82e6b4c1a311f8bd24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c278440af3c0497443c2ed73029fa5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e171e9f8d9c134dced8bb57ec9fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f65ef0de5806e77b63a82caf6a12a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb487c3fbeca1d2b036c30a95682b3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5338496681ce42f041bb628c9f3984122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79801b44c49419e84f593da3dabe8c6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52fff45d8b9bf3f0f2e7ddc7b88c14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5b95dd37a5f0aad276bc0d96119c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d98ef4de911c1ef650ab62cd7c347126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4477413c2404b2cb3a60fb8937254a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031177bfca8f07800c82e79cac4ff7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad1218cfad09c02e679bce4e4f6f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05764edd8be72708c5b22af85667c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a15c35fc6c13ef9926c2a6119c15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59a844c6ca43da12a1ff234e188b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99207769f7d1b396d790789ecea85ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d622f1a9a19681bdb02f70f6fc4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64932647b2e37d3ad1844c216e619a54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a0e9bd039c08a6650eaf494dee65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980913d119ad1a19386508ae491cb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9fbe215205998a6f688d20c9ba776138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0fe9ab99d018ab04d19e3273f6990139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81253739185b7d860f6e6df8d13194d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0c9f635017d61a42396b3b947ad8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe071f7b60a538688ebaa075921043142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd0207d1c969fcab62bfbc7a42b3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3e7667abb114415b94fdd567bb46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485432f43e435d6f3b7b0d1b3e097a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86f3193bfedc5fe67fde217a7ce7e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b44c3a9a03b54da9bddda54490df2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ba57bdd060134bf8dd0c9e774f28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f9c8e35705e36f7095bf85dd614e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7098215dd9ea62d1ad391d0bdfa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1972520b9ff3a82e9a87e0ff5bc51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be0a45c3b2bf2924e11ce8361d5e69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365babefc2b944c4e1256aa8ed7a8f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db428c058e9d6f714fc09f8c7092cf92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f4cf954cbabf032d01491ef3e1e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5efeab9282a3be3f7d2082c75c790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfcbfa0e16855749ec38a71bd3df74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c3d636cd54a465689a4f8967ee97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98a7d63195b68ee42997f6561e0944159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5484ed767cc1570922f8cd813dd95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c070ece1c42830f1945c1c30933c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a15132aab5c021af35539fe000c17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8e641047c4065649becfb6c9d017163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077ea20f581edb712ead77c9bd65172164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447ba3842daba253f0318b0e8c790b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8646ee10b93d195a01b8ba804b1f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb96d0e06dd9844b71addc6ed40308c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f5cabf9ab9801aa4abbcb6e1f865168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd588e1cb327a2f8eb818531c839bfb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93a152aa5639e876c2679a751b997170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf0ed5fa85ca5473f4628a12b3799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a7d1ee51a1570c369762fe063163172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698c7985f46be54d039255788099899173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a980ed40a960a67e78a3bf815662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93628483dc4e252d1b73bbbf2d312d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838d532df1813b134790678bd3db97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06376c3fe51e797c8490d4716484a14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91c07e0a8e1218b991a9c1bdd2bf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd532d6a8bad19a6853f40612cec07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa6277442b241e56eb93d301bb54c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1944a0ea636e771bcf4a336cf85d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993600264cf8b808c2a56e43f5f24e542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a098c404c89dbe57645ddeb0fe3293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef47479762f40eebb781d06ef811304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d1dd4c755cb7ad0b6d2e9fdd1a495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ca1021039c02c535c62a55c5a3fec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec8f5263fcc9d97dbec47b2f555af47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ee8f0edbe26c8566f2dc4070f3418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bc1cfdb8423949ef047644d990ab69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa36205a151a696c095b0a95c4cbcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc89f04534537e004bd08e5c652c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86d5c01a67427111fd03c2fa46f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738f40b67edf43255766b595b1d447b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32574baaf6f5f89ecb576260273ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a49fb5f066e62ea2136195816ed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0c0b350f22fd859505b8c7f2b09616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5d4eac33539af078f7d91710ae2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb59a281cb33946029cd6c650bc226c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c74896aa9ac9e70e99e1bc3d45bf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db628a5ca989d6ed1c809487f7100fc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b212e3886c8c14d7520880a188ae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436086bcb94e1e6a55aff2914e9dae822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd12efe564fbc87d15728487eac09023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50404d5a2abcd87ad4d7d3c206861d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a68d1272ca7cca3060612fa0cf04d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1066f9731e8e991c64e2486bfb37826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787017638e6ae8dc6713dcbcec8564027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455629697d3094a95beda90a1acf8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db533e24ee724c6c937f2f7f0b07f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de6489f5e06efb6375abfd74fd77430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c044a332e4fdc69a8373ef0f231031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ad4d839da2e207627f991cce98d6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b55a3ed2c57bedece8959763ed7e0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f23dad5efba1d49e01ca70a6d61b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa65df28cc0dcd6073dadec07b26b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba1ff4b19b768423a558b05aef2b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26b3ab2ba4def55f7a110fb3d693637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9e683846e6daf59ecb3ed395db18c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534f0de772e6d672d0a5bdc8f83ce9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456942ee1af285b3ee943804ef858440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb606cfead1b28c77525804ed9551fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1d64bad8b7b97438899ee87b70a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fd5b13738dee1b37348b4d373850443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797ee32f00e81faf3b582c28929d83244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d468917200efda4057a7321b1eac745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150bd679d70fc1cb33c00ce9b4d1a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd5daebbdc8ed285aed6c07956e0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191513d1dd05780284b29df8a36803448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092603b71b764bc22a89e25e8cf3fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f95a84c67c6c3e42b75c0c7efcb7f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100852d337c9ed64a1c6508018297151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c58e07f1a129d31c7dd19487ebb58d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93aea47985a11d784f4c2e1aa040a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538160022c8a7694f2372aef4d136f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696df74a3ca05e13d6ee5f6513ac7ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257a0a58796bb11155fc4501817cd8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a98997b8728f052fbe2c3daae5cd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991a4424d057bfe48aa6285db594e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28080d121c0d2b208cd5b5bd806d71a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c51c6713aeadba6b03381ec89c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f590a2435d40f7dc4f69a3683f57b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb52861938f802a214c45cebe558ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30996b82840adf5c3cc510361529b5a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e482a545265b8009c52ff14e7e75b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd090c805e0884bdc0677073b90c9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1fd415a88a280808c140b60822c6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c798abee76f1c237490b16a950a37a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476080217146d1714d2f5097bf90abaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab964360cd4eeaef12b98d746a3b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633c61dd1277bb2b2c6a94b9fbe82c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f6e81fcfa6740add3ce9f73d523671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b621758c3536f9dbc4194f572e171e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af39ba666ff339298daec4e25fdfad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbdf7aecf52b12020a195533c8f5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81971b44e0424f251e1dd48764a43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4de10add86d499950fbecb594e28876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57026bfee2591f5bff79aa6efb73b4f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a4a6c3a4a7572771b53f9b51376478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ac7d7a0d83bfdd915d218adb2764779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977bba41be0a3a2dbd43ec0b74ce1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c08f640956e89aaf32911b20b45ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b35e929a38631591398d02bda5779482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce0033861d8abcacbd1c351d57c64483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a4df66334729d65c7bd9f638f45f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741318ea63efc9335902be3ee8c689a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fd88fab180a21c12560d3e6fe1b8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52f3a71f963fb0d30a4dfa98ac0b2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c424c4fac72a35be050ec8a0195488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419be6058da3649beac31ea2980bfce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726a0cbf3bda0afaa0bbf5bece7b1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71712cbf2e2d4297d2f41e3b5b63c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0bc28173d07e7e6505959b6986e5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421471f8ba25fc644239e42049f67eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d3a25e4ff67d716fda8835aefae494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ed46188005530852abfebf291afd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8025e0d42cb2ecaa5334148509d7fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34c1ba929b92045aa8702c1b28c0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666423d1a42f3e148054867f38852898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b99ea8f57279fe4497f274596ae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc08e5a893cb2c207fe29a943210d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1699bb243742dc95c2e8ea1d814f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6450a10e1ee15fdbb208d5d89654c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d5a0868c94347d1c3e9dff0adced103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe196ef6fed42d24010a78e154bcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c582ba01d6358e2ce58f79098f6961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2923e7f1126e5b0f93cfeaa58078841106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae02ebefb7074994c42b5818cf4bbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d3a88ff3fb93435a23976dc02919e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a3b7d0ac828e13184377b348b1de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ada010898a6629b59ab24ffb2f56f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc8de482d68d9be519409a8f600ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6f60e024c0f11d6d5f20a33d77305112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e46304937a076316fbbf130c8edafc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed9698b3ce352b942b97f061ecdae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a278de67b5537d0ddc626c2b297957115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18492cbcda9687fb2742fa9e0719bb0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd184e5d62468f21cb71e6d4292e55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e7f003700c3cc5b1474edf7bd0555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e94f3be40c319f94d7a8cb3d9b58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a845fa2ec2a371b46a9938ef3d34f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbb95d243631d4b999554beed0f2be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af5e44854ca8608fb142eb9b734aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70ac937ae13ce7c3cbfbccf2d2f3f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befee93d3223570a9f620445b08b89fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b1de7c252b1eec95d2731a760ad98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bfdbce5f7daa6ecd887873bf2bbcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38d420021369f6ab490081ca492eae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2de9b8b291b710f3d2d24364760061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde677e8265059451c74144fbf6bf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490574d9812ec7b8f0cee142d39bf84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012176686175b15d677031a559d23445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5ca46225aa4e72590bce72bac541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba725e8dfe4534389f98107f4f514f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c236eef506d334d2462294b0b06aae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f3abeb8a038628444ca44b57e41f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d376bd26b63f7227b098cda78590cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e92f958b9583526bc4fe296b7de5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7e8654515a8e9ed399084723a459138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60adcc3b39bc6c35d76f6fd3b4d2b2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab6a5017e9e5de04cfcb5d96dfefc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b7860c3e6403729a84ffee544ff8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8196f60093c50d9b9e107926d770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceee8d9b61619175653e0ebc3dd05a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee86105dfb28080029d9e5a459a731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec09167c622972dca475e9428a04924145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975fbd2a3395cb76fd5e2f41290b8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329201a8db497131b882f6f27025d1fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70917bf4594c6bfe5995bd34492de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8bb8517f51a391218548738b104d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8935efa081096eef7835299675448e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2d437350a74a9308ab47fec312561151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca469e243b8f4ab5adcf92c3d372399f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036984fce330164d80342ce14338c1c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8f5e58b0af211ff9d5f778723ea2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe1a152242071840f86c5025d7a3e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd69024d532a4ea39f07ee7cde1ac85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c1c502b4df0be845c557ae38a6db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bfcff18ae4bcfdcc0931598373b6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee952a6c77222f523580df1a932be4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eb5f377fd497a897a41cf3c60c9d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0caa75de74196d5bf7f912d25a87ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ed9ebfe05b225e2404b6a423dad8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a1812d226d91045dad9ceb355ecb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563aaed8964ce8f1bf6edf936323bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba1c8e217153cfc157777a7cda299165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd04b01fc62d765f4221ac8fff2d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778912a4e6adeec582d5e4e2ea16f63e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd95ab3b5eec1be54251b12cbf5e3c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57143f45d432ac04ace6decfe8a38771169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752c47bdec1c6194a742a1be2dd8aa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c107f4face6b43d922733c0dbb24d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacc967acdc477d633bcfb857616a78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e977c98552b62bcb77f035261a93283173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ba226a1c718062568d3ad297a4997174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>