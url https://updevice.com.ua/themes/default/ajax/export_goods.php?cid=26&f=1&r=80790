--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b24b0f362fa1f1a886101ac06e7d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cdcafef2f61de8dc4d4240897f3d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3866dadacb004e464301bc56db0296f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b4afb2e120333d03ce9bb3979e9c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b890f51321fe500b68a28030c7838c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5e0c49e59c38e71e7e0dc84491536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378dcf0689d06e6b58ec41f35066517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcfcfc830558f469156d06fee03f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010279d50761d2a0647be80d8f2059b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ebe7a62284d573945f319557dc3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aedb276f99de96eecec64228483ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48860cc5b491794c5af0f53c4448724112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1712bd0fcc0dc0735d98d0052bbbfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d787646550f9969d5d97cf31a0c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d2f6ba8d8a36dc706b6177094ef3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b03b3629b24ce5ac389468cfe94ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14397d74b64cadafe7ec82ea7154f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc25e9ef4357214a74276f8fffbb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d271050fe1bf56818f164db7e1eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8de9aeea3577483151599353d4a2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4711a6e8b68a8d57af8df7edb233be721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d79b0b70dbda1b57a9cf7c56ff171322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f63e7656cef3a74adc22a1a25ad0c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3ffbe56a80f0cf812feb39505b8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b2d866867b0a8bba0e31cd5ca8a2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd594e4be3b127156aa4f5839496803326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23124db64adb2e05d85d9e493f347cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039672acd106ca01948a4a7883c75da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a140308df63fe038d73d31abab958d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8ab8d44b9e67ce651eac4b89258e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa7f707bcfb2ef56d1e23b964b00031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982918f4fd9638c05569d9f38167e7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d72361fcacfa5a2ea22de348f2cb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706b8ac832eaaf1574651c205b9b8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b438a15de961a50879cee757687a3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ed4a68ba398664e00dc1395315a5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bf98edb33f8f0398d41605ebfa38d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef09eafd3bd580f4ae6a4af25359f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf89eb328d4870b38f48740bf1f9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d2fc52b6b80b1e94bcd282956fe0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265335739a2701b7393f0af164349041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c22b45f4694c22c5525bb4b27533042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d94e24fb9bb9c1099b7d1267da3ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9649f2c0549e09e9e1fed15a2fa2e6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eecc7c75288190a84de29fae8c7f1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046bc9bd2d705c25b3602f8446f35b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17e93787631ab6d21128607a7e48147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071636674a0e2a39951fd064c860e4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935356aa41532e608413d464102af88849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69345781229317b6354fd97594881ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d1c9d03741825c544c2652686ff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3c6e362daa511e48a083a03d909eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f03f555571720f7ef9d8e0d33288953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a404f7340a2e0e3f3d3a9c95117854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596460487571e4c46bb06397077b88555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdd86a7c7177447e61caa86b29243656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841ac65404d87f6145592662a5dd48f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075c35ee04fce8d5c6b72034bac743358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc2a7340f3d6374f0291f23833cf4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047d67a663de7e49c0d007d326a04e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978596e9f3f7e844ae9d000d2904b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa924226d2284e670d0bde0c7610e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d976d3e2cc8d8b16284246cca7be6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcfef672fc785a78753e95febf88a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d986e405063b1ae2a2b231194c0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa405bd62bdc4ea48b15b5c8cf81d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a400c2a4bfa52d07b0757b3f9a71467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9c3143eb0318301236e3f75dbf3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77e1b159ea768b3ba1b5474e1233069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8694568bdb1f30477c64d7757ab6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2246e4c824f1d9263bd7d040ae66971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d48206cfd82616819090b9e4996f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea00ea7479e65f3eaa90c91a3497cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7857fdb8e7f218d9cf9eaaec4d28aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566ed032c3466ebf68646c0e90a156f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303eda59e80cc6535b655694dee096776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d21b07ad1f0568c70b84cfcb6779f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bca4ee8492a4fe23ee052267996f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad4d0e85fb7ebcb3ef926c25dd3e5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131b8296f4c38bd4c2544cd864b86f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8267e1fa618766d8ad97f2a5b5ca081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59c7085ab41608e06054ca28157c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc529189e13cc55497f6b4002e3d8e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688b3913f5e7cb01f2cbcf35d86865584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ee775685675bdd244ec0b9d34fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8faa0f7119dd5482fb35f75c5520d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba1455623740748ec8bbc6e141eef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2634639c75b0ec5705b6466fce6b6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e5ae4cff6a2e8526c88c6a1bbb5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71ec37f0b6edabb8a2c7c25c832a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b785e737d8cf41816c642a1c4da28791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25810f64d928f98f6f95d8f72298dcad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ce052a1a31c250704c0e3f04545393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ef2b488cdd9648f8696146dcbd6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2ba9c148f436cec04bd311cb628e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5cf9af661a56b3b5ea618e16677e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac7c86a191812fb76cd2219580a6fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d1006deabef360ff0dc4581a1e0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1ba154c5b68d1cd54074be56bf4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051aff3de78dc94e34f46833e31028100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7f05e6d209cba394ee4a58d8000c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997bc77987bd0145529563de62b8a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe9d73e4bce47204a28f62c6a6790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6509b313f2c72b7fe1c708b04c0bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f33e5e1d5e48e6aca548facd458c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f53affae64ef437ffc4aa5b37bb317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f744bc94748b274433ece1eb75d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f43a15b3a6b80afdd7de3be2990fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeead952780404e1c39300dbf4585df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a673169662c14d36204f608bbf64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b881492a02d5d2c662e8f07f6cf07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4d1b5bbac5543982a9a50e313342112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f017a4feca42125293aaf1e17a873f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b9a7640e3c5503c569996fad2f25e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855030b13d134f51c2a350032e9e819c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec6a80b8184b84b830523e4ab1722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3cae5042bf8305b3ad8e0290cffb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412ca0274c42558d0d06a6c7469060a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb7316d1ac8a54c26ccf55e08b6a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e9fbebe1a110d102d288458a79c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdf660139ccbe6d9500ad72166109b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441efd643fb574ab80b9586ff8ca44df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e09ea8f2d126fd41107c1ac1bfbb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b8b38ffe80ad897270a8df55c19b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c0a65bf8b85661c64a3a60bcf4a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5f506a07fbce70785869a1bbedeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a643fb4a61108a9d335d103bf644d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695e098c4f8af6b5fb760e058b9230128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac882a0f4c2714b4cd3262ba9cba3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a91512663427fc1f60d6179780865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff9350a1e42ed6a0eba0f7ba3d4d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a801cdec118170def66079c42c39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9c17c494238a787e480c0b21d01e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188ba3127fe0e592a929f95a357333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3202d290b2a51e205d928165998e4f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b23c204b74cccef64d09eaec9785c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f3f6fbed2038db15734a30a1aedef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810afa861193568e8502cf97eec1362138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954047c6c3af3e4ac3868408c5ddddac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365c103bfeb52377f83c43c43a3bf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8199cafdd5faa4b0b5be83b486b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30107ba6b198e7ff0fe03db8eb22a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae49f73b25f5d983965e5c91965d4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96671d874c10e5ba31f1252de5b58c10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca02b4c443e62681471fb2c92c4b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9ba25af04ca0d973e26762dfccd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bbe10bf4f21594bc5d284bac2a2ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50da48fd248833113800392d648d2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1032cede954c72970fa35ed2e16da8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578807f710c77850d065b1a9ab124ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc36006f357107eca4cf8ebe00e5fcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211c2d7a089ec439d724fc2331ac11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18915efc86402171b7ce93de89f5ed40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc898db320ff3f144e1edd88d706008e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaadd6c136ea7eae341e559413927f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2e18c16fc9e209cf6e89fb213dc05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31dcbcc48e42efcb619f5245413488157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da778b0ca606bfef1b5412ac3d60126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636e5e525117d8440ec416abceaed5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d614e670da58a20b0458a984b7ef32f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ae7d354b28bb179523acdea8c4e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6324b963ca03aae01991e3613fe31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171319e6ce4ba5da607deb5a6128e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc9b96c99059ee8071929ce85ada2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f16fd9f6d42fa4f3f817baa0ed2eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54857ffc09de7a2a49cde3c422f979166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8bcfc90a0ed245a6d371e9eb5240b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5d44767b32e60f72dcfff9604981168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995af0f4b167a383804c2660ab50ee6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61416d76218071f51abca9d89c4365170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578466e568005cababc5c2a9f4de0ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8830e2657318771fc1775998cdea4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80b3b7da9030d724a6bdd661a8f796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bcaa5201819d228d15d634a61330a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9418f1e806a230c0712c68237e5e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a906ac42051eb31532a78533c93cc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5de6708941d11ea201693a6672a90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15817dfef7143006710746b13051c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196a0e4f412b019d958d67097e06d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0604053fa052aa8642dc4767d2e8c59180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be7108bfa2da2306204e31aa4cf0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab8af8c444b106ae01c181bfeb34b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e23b552253a6dfe7dbb7769785d753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ac54cbeb3f9a7b506132b2a231f714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bcfba0903e2d530bfba052fd8aec15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bf710a9e159beb8bd21bbcc1485f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ed611fccbca2f0577d4658ff3bbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0caba050c8ceb143ea6bab7d3d6f0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d963c815349d9f3b87e231ffd2c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321935a969c82a7286be0c9ca3f132010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dff5bcbaf7644ecfe134516b11ddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c1dafaf1e789cc60a8a2c61beec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc729e213ec2a9156d3cb5e12ebb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3da88e81dd92c261088d0a78bb8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8c6fb864dc15f5c7a46ea9ccdf3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c385532e4a139483c3de86ea2a79f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3896fa13aee70f6093e720521c3c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8f7e262836bc6e660d93f69e890f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60adfae86bb92297da1652f7fa3baee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b31c77c786cdebe86caaf5a728324120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab0804cba562c2f525f99d91cb358521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e499f5a23bbfea254e023ee6f0d5d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4f3fceb49d1bf117d193d9e411fae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed57a685b535de5c8f33c090d0198a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45711676be68697f0aaeec08b06b37d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4dbed921e0d0645a78cbe241b53aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfecaceb57ee12d5e55ca64eff2ef2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db83b89ee6f22f5fd0eae89ff7ba6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78d87e9a34f4c5816ccd35c413d71c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055ce4900b22c3e6fe16f0401c8bba330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a8dbfba1134118d9a1e9a5e6f4a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c83bc842c4492a79956e35d2505d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdca8eccae24ed61321c56cffa359233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b80ab06a6d9d1fabb12bbc2ee9e2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2079ac805891549be68ede49a1e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb76acccd93e168ed23517b7852a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5ea6c23a4d22a27ee4d4eecc045d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1180c970b1ee5301c191547f1719a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bacfc8ed783eb6cb5ddf7d0b0c61139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cce65c1721b6b4b535ac3848de38640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5663a2d1272b85f5a19a60df8a47b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb432401bb6fa5b96d1822431e09a7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefec145a8ee04c3532d765b0d164f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c7ad3ad8dca9b509d66f90a2acad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e06ca905990cd62627d7956d9bc27345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12fea711fb32fa432eb30b0206814146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe345f33097f451206e81434520bee5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa983037e18af18e7b3d11196fc2fa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c58242551178e50e16eae736abd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7500fd4f2f3209fee49b721da6274750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb6432b55bfddfb14379aa0c0747151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1119041482fca3682a804f9ce7a82852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6371d8d4a95e6d0fe354ceb6fdd0bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a90a08564b56b3e1af6f8297bcc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae9122ef0272e1c5fc14727e559b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc93bee267af7896d144fb5fa5fd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3615860b495a5fd286118a095d8bb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d6540da26074eef3e4103bcf3b25158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb114eeb6f03685e0f848bdedfcd4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f72dc3317eed9c728d1c154a1efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38607315c73499dec9f767d9de1e8bc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5335aa45ecf79af78c950879797a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf19f62c7905bf7cf13b8375e7844c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ad1c87f5ed2319965c398b8ca14ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f38c2933af33254270a171523f99365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12847c1467f15a7d583ea82cf171306b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa42fa315023aa6f15b732f65ab3a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ecdefdca71d2c0a47277f9d6f5d0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd8c1e32b6e6793e6e03e9daa519a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3d83b48ee66f4ab216f53577a05670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099d2a3ee52a00267d8c643fe6b024771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c0f8e0dc7153eed0cdedbaa3d65972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48815c4a1ca75056c11b21c380eb34e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b2613ac972c7b81ec0ff1b7970a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5157aa591cb0ac0a04871f8fde443c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d774e8426cfe94700712303b6bff7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231432fcb099a3c73de3859393a66877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a045c0b829873dd640321e49c4b1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299977aebd48a88ba8ae92f6a534e1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ba076d4c114d6f8240e4064c2015d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbd6f6242122961c2cb42104a3576781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa676ee9739ac056bae2cad580d950882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8ae71113e7abe5a0a0a2be559b2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f40c2e677825ab21b8c858c9cfa9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5730dc716df4777d0e65808d4d2413a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fad3af3944bd0fb88367b7d36a35686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291603f8ed551cc4b35e4e9c6c802787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2088b64d30ec22e22477411036dd6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58369cefb48dd3c6a543f343dbc486e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012a453a7a3bae429f98530536e0fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46acfe23a84e84914c896796bb534991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11171c37843e065d9cd0c9d81872792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e800f0434f3046cbef664e93e6308d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4d13ddfd253e45ce646bad16299194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39f426908c5cf28b9f47836fab8d0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4a92e09e2d617e1a687db33b888ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88141a9913411b109ec82de40b76c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e8bc37a3862ec94600e0e27f3536798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2313bfc1863b2f0f53d128fd7a1829399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd8dd0877ae304774e39a2747ee14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b62aa03d4b25ccdeb8a0be23734cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2182704c1380cbfda70e0f28fd5434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae1781d0a6ef4d0594a09da93c2bbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215560779ee4227594cda6cef2403a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f54de6e5b0bfbed36c94e1bfbe02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37628d68281250dd68fb8e0b8018597106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbeac0843630f19661005e02b25665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbf07a6b897e66fc87e5751f3936f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc34633b5de3a7c4f0c1cff226d59e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d56dfade4556b2252457ef4bb1880110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380653ae14f9d1e99dfe86ffc46fc16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b913a21bbd8984ea4be6f5a64b80f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75349d3a30030763838dd48de03fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcbbe21a0295c5223519c9202a1ea5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff45275b96ff03715b1a20c3f1cac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a480dbc37cb8b92a64110021423a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d311c636b9dc779c74d9cc8c9a3897117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8a8995c6264c5204de8f74828a91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038d2b624f3ef4c7169ab26650306b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cec3087db3d1eed625a79b4407c14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b891cd984448716980332a7484ab9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6794c2d59cd5f51662ab2533190fb10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de0875800b82b4368930171dcaf2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7443e1d785d8cea70ab938ebccb0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376676aab0abeafb06e5405f510cdbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6451ca6f099ff1f69946847a2b6f04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ac1efb73e896fcaa6a833443608a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29168771de14fc5bc36187c342f01f4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ffe199c0fbe3eda3c13cf54605c4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b6f9d7bcff0a6fa573b701f640b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c1fb1c4b94c271786af19a6be4e0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e6f17c046b37786afdae66101790132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8947b617a134288277d6334ae4b21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96e50aab305a21d6d916868206eb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059bcb93c2cdc2e461c4679da9750ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dde1ad751660e6f6cb1183ad60ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc771403175ee85784380497e5616ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e4d5811539665877d70c83517036138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b81f971a06645f975d455c4f7c86a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9f2d69286419f8a4f3a6a15966ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd3cd4ac9c371e8e4d997429d485e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e12be75a733dfd17385fa57d01ad5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f313b090ff5e3f0f46100e199f8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa078449fdb4ab99a1b838cb3640db0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee7b515478755d5df6bd5a5d8ed59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34db5a2452e34d3e218c0204127e10e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8210f3d8c21ddecb51b04df5c4ee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fadec34896b57433ca182066486062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73946273a8bd3ae726f7bd936ea9730e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4b3655e7f60cfd92793dcd178f50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea670afeaaa753cdd7e09765b233b07c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504cf6722f2516a95e6fe5e54379a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462be7cae47fce586c839e9b009b422153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cff7d0e110b5b563abd89058f0808154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a56f688c41f2e1c1cc3f1aa424c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911086e5627eacbb0d1e7a93513d3790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f08d1440994a995e909e2ceb608d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b211a61e3301a3d368063ce656a0122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7355ff56a18939d1b7d93a7fdfd48e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be38364e2f087e225b50746fa0aa5c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3a73f7f326b37dfc6a4cc8227654161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fcb83a6cd96afe232421522d9bed0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeccedc49d7e5ec03a00abc4a8c49b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18b5c2bad55394cf002cfbd3288f10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534c3276ef5a1bf8e2eba3b55fdd443165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e3801338616f9c1958836fc82a1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e37d1f0368293e82ea2b474ef81888167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ccc79fc3663b846555e0e720a49a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1d71e373d5a326cce19111645f470169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a433cb2dd1bc3340b9d69c6e5ee7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe34cd9b638cbf27bfc123cc38eda8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96402c86d6c18bd74859a01c627483172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514320357255297e585c443eb5e714e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d51374463f9f4ea4dcac9b7e68189174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>