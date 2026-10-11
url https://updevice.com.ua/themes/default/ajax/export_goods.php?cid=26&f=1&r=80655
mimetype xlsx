--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb01521f8f233ea61e9ea7f09b1a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d91e4e0f675613ce1c84561479f862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48105b8aba6e31e4822ee0d53c95883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25210191cf1f405bc3c5ca40e642604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b551d9cfb1290f38a917a494ac17bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3186d4d33079c22734f1e98f1ab9526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cadb888a412ac9c1c4b1111b824277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e9fd918a7b67c0965814dbac7ed18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b0a4e6c3a76f0618d6fbcc836d7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83417f902a20967b8d581843b5409f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8471bf7543c53abe36b335b594cb2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bea403be2a121ed7ff929dc1c3ac712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e21b8f17daea3f3cdbc5320a4b70213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4395f382765a29020bd8af92264bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f00f48a6b0670b1fd7630257d9d07a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f56e4c48324a7be4c7cb99a3ed8af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec98ee1e1304098ca4092499c3f2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aa3dcf83b8b4106e8fe776d1308e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a75d40b7046a251beb6d29880343e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca328ed155c31db831c484b12209c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4aeaf66698ff676b9c64b321b427621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43723ab141477f3f6e245f13c4bad4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c153906851356a12182d6acba73423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4237393e11ed69c589fdd930a031824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e9f6e527fbdbcd006d800848c06025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6f2abab1b84cf835bc87dc92567326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e24b5d83b115f417ff72e5626138b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561765e3fe86150421bdfcfa06c19e7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33d8469eff14abd153db1c1a37d6a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33956b00f51e89a2f994132334008930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d866affdf042a18a69ea00212cbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b63e158305fa65333cbd8bdeceb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c838e05da1c2ead6ba943e6264ce433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbadfcb671550e38e3fb23735c2c6a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76085adfe76724bc35375d1a7486cfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310c085f6dd7486a1ea0ed66d9e2d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be510f384d252744dc4bb7ead4501e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4d57261e774750ce5601e9984a27638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482cf80bd8558618361bf17954a125e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14ff8d0c9427e6ec3ecb356444ff540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5354fea60e3b03a8836baaa1fb2f9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e66469cd6732781d89e663453765e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218525f569d58a5618bc35bd1f85029343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435486b8bfe8d5ffcd7c2654376f8ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be95422438beb780473afb9e28865a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187b2887fa30fbb9d9c020ee58e7c3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ed091891f08b67117c85a6cd871747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481534fff3369dcd595ef09bcb8bbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40c3b92c17b17bb02fce08fa34f80749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc005987977d6bda1845e61f1a7a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f7953518a566308f439f838ca84fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4bfce2db08e293de5e92139c6dc1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df463edeb87a1a9652355feb9b1222c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18d422d7b430be9e5953825e41a7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b6a896db7d6dab6e9e39a10e402d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b0a612bf73a9af91eed23a6596c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a625ca8e8d7814693e70bd47de48fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18518c78134fd432113f76d8dc8729158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a363718fe08992331797f1d5c87f6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f293af38a8ab6e0a043927e747a64fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711466ef2b2df218068b2819f261c3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d3d7b474ecd35f813a606733d45d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2cda742c5ce6825ac1f5025e968d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd64e092ddde5814b44b84731dd8c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147aae6a0db72bf682d08d5b17fd6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a404a997cac6891059ab58801ef80d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a0123a07eee4e00a7cbfc52422ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84348bff27d05a7ccac15083a2e59c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b8cd5663a8b89d11ac9199202dfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce2bec3a93041ea201e5408bbb13770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b062ec0c2aa9e0fcdc81b6232dea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efdf2af8c452a99762c3e82d192d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64edb0dc752e992918d92d3244e13573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458ec194b243ccebeb0fd6fc825c0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07db9f8740d60126fe4fd54b61d1b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25061d40999c32c01eb5484293f2a93276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b08bd6122f6fa13bc4892358a1da177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9e331b74072942e218632c5fe2c2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620a689024b60be1584bc16981ea6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba072d8118e2f8e2a4d86aa0b214680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572fcac83c03cdd66ed359bd88eddd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d39ccd6fd6d2125387812bd81579b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe6c900caa8780790df5f85c66c69283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2d7bcd47fc93d152a56be7e3e01f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b961e3c85041841a844f581a8b3e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64ec72e1cb51ec636b2c72e9f8f9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae4d16f18654ed854d3ffed8501fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995a191e5963ed0a94fb019741497188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eefecda83cc5ea4d7d9c78713adef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0aeacb8233f1120d9ed4cb0b337c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045a40068deed7e2326351b40d8c72891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967cbdac27da0cde8e0efababe1af1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901af64530a7e6611c6fe2e6c43e07e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ba8d3319e200f9bf9cda40e6233b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77a941e7848513e65b261aaf5e40795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf7fbf4c8fedba358acd0b4de243496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd891dc51419eb853a8629a072f90d9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee54eec06722a26a195778a9555cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f5715a97891e1e30edb2b58086af499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad0f39bf65426c50f2ef7a59665e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e55a43a2b324bc737c6c1d76f106101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711839552c075002e1357a994c617b2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f01d6132b062cf7ae9766df8c900b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f0d87a38642627ea3da82eff0b84f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fed19a10acaa1911618d85cda3154e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bdd29dedb8ab690857fdcc11b6875106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e3f3d8d09099c17b4533149e24b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a0c28993d525d20057a10b3848b1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd8e7f2700134c5b77baffd3b51cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc32f2d7d0684e71eab8f3cf7c11030110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6371281e4e8f680ad97f76f2510e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920f381067cb972636786756701758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d216b867a0f405d4588bf2f32a98b46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0204fd367d6dce4d7761aef3fd752e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccb6b1714288fb4d509203b8cb8fa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470712bb1de2c44766d918ea55105ee7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954d5fb1e5a99570eaf151e96cbacf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a128f48af17dac509eb9a7e8d09a1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c162a4b15815d66a10cf44868ae40f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c9785d61c89ebbe5baf91a6a31372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3662fafdf4cc1159da22b3f429f81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438413d2641b9f862930b564361bda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0abb245c04707900eb27bce1b0b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42861d7b060f92a88cda4cb49250a1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528af85e724103a49f5b8152b283177125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d9e9981060a41555b268c4009ec4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c28a7493d113f7f192b2c8a46e59b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aacc704d63cb3b345d2103a804b2fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aaacb525ed491d1af4f01d5a819f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e24eec5da061f35bce9ae4b74fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae4edcb8a98277643e0a50f2cb5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49e7d0d6308ffa3682e6feffc27df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025fee48aa42648778b5826a1840856133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0601db37ab3d98c657c7658231bb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b25fe43f5d7d360d3a90baf051c33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d5e686d83342cc34dc296dd302d01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee27d533cdda44814cb0af6009d92d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c4fe496b7bb339bf5336c641198f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5744601986b4baf7a1faae5790078e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18594e7934056adf7b358f15c08e867a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b185e1a4b6bf920917f0f27d56216141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baa2e506649fa806c826c35419f8df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a917a2790096362c80f53477d5e5f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057322726f7211b4fca3614940439fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6c72373176efeef6c57157cdc2a7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb28cc17c612556634912486940c781146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b658845edffe6da2c344ba0dd8bf67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef456abba955bad8f2fbc6d2b59dab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226c77bcd80f379b79268aa5fcabc62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416608ab2f68e300f39c6c8665f2013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a187811e976eb9cc6a8165eb45f1378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2546f3eee250dfc375c15132b0a8ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d4935d09e693ac166e942606e61e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d389ddfc02f995c4ddef1fda8e367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e78c536843377b8eb09489192794f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14754a5412be88a9e2b17c65df9004156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2e7d11dee5e9b2a9d34581669568157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae727c0877dbd26b06e827c411ca5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625c766b194d8f6c050cc582618e94d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4873cb8d31afdfb8775f66a2df7a0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9b9ead713210fa87075db6f3615ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7973dd4c4ca391696484d0774365c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0a0cad0c5502888a1b35626b0ed1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed9af805c1b4a1a0a241cfae6419e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0ee039bc92f5284705cfca159fb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b697f30adba60b85f91ccda8cce2537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829836e194c8f8ab8daf7321408dd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a337a08a352bfcfe99251ab9114093f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e96a8cced5e03e0da539dafbf2505169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b05ecb580c26c9d21d852d9f277e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9748bb232a0e182b42dada6d7e3d2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd0da2b1074570a164c58cab3eb5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69b500b7346b5346d60fd767405871173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93fff900e1ae964f29787600ff389f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d88c14faa728b2d58ac8f6a389ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8259a24de9b4ffb2e7f06fbf139e588176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497b78a2915db3254975d6147d8c557177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bfec3f4472881e56669b9a91a102e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aa3d67f85670dc6902a5f4cc318f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dffb31149c8d3be30a70e56b76b94b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d722e443b4dd2458ed7f7a8563a8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e285c5a3e96ce9d8b0cd8402d708182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89edcd255875155e4a76bc0be912b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1a58ee2318112ebdaa2c6a323f032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9ab54e69a58c129369f4b2d220a313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59fe35f039790bfed1aa137742b484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04962d76e83ad472e8348ae7506a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db27cec17c2290270d58b9f1667616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ad29fde0ff1e38bbc7201a0e2970c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e1517caaa69c5b6178f79836b74618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753324225581ea89de4c6ef406c27d509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e615a354d3faba226904009f6c327410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14bf10cfcc01b047135083681990c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23040e8735f5bec5c4e352544678c5b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a2a95b330a4d316fcead7431a96413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136164208ff93bafc197d0c8fdcef81214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13db0e569c184cca89bb38c860eadf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea121d5d57fae36d6042ccbe91ec9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60fd6b4b64d7436eb6b71948109ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1557df959d7c97fc3fb368d1f8fde6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6239d6a57896b98c8a9e099a11a4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30fd7756be237e1da975a8042d817b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07395befacab3e3ca3df1837ee3bde7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bd393981381648ddcd179eb88a34222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ca7d2d4e858206d0e18fa996770523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a543569eda162ce6e412c0330ff4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a65eae28fbde32a404a60af452bfa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f267e59086490ceb7872e800f8d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77176d0fa6b343b2a99b3bb4cd41158d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753608ba5b9383e1b21f0b3e8bebfb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb848979d9b152224b37be21ac6d3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc5159bb14613d77a84506134029e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c045ecc913dd88b0debf77f9d81c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e03480548bdbfc5f7bbdd2cc5bceb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53b2dbb22b41974f9c9c5bc30cee433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453ce83d803274155bbae0986e5a3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838276510e919c62aaecc38420178c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1048cb6d1d53ef112aa7f36056373636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43961ff851e2270c5ea44f7ba196822d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff5b48ea2c5d5ab2ec63c74f2327a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ed7461933807d51a5e79efe2b52839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7feb3a426b06437608252af7b5952140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61862bfebbc1a34f453fda846334a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9738d18a4c67bf32ca6ba8a77943442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22eb89dc9f2d1136ecd5e1cc57b2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502f1026c48224ba62c0a39e3c21bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4bbc44fb79820aa918c400a35cb4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4908139319e1a382630853d4f9300746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf4e459bf1a92219f789f6c8f63d3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369099a34516968a68aaf3e37d6a211148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2ea238aee6ce5ee539f136277d3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e9cff6a7213b0afbf07161e8f2f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f70e58442ccbb98ed634fbcc1bec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c3653f648158f262f7615d0bd5b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e899a613a8b9a403d0f7a1b8cb3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175568207da2886f0ae43f4498d673b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264f6bfb304c87c08b7eeaf5ef9ca8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c49781fdd7003437728abad072c8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c43d1275343615c984c3241b6a2d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdcf54265790ee03b03858b43d58a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acfef69a9d07a77acc5369560fc1b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c48cb55afad5c06ddf78bbe0d560460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db77541544e691ee4212fb36b7a2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06fee55068ea999d3affb3a0971ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956381ba6f0e6e9361e17953a097c47863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e387f8ed9dfacb760697bda867e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f34e9b69bc8114534808955793e3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff5c7eb828465095363643fe74b0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718620c3f1a27911c8b55031cbf02a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba3d20f3a75895a8fc463f01bad1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5bb29f78bea30c70d31c7a16abcba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6d095e034023a51a44a4c3a962b1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b9d15f0eb4d8e8113ad37fa9c28571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb120bc14cd6b1896a1d65dc0c02e0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78c53180533ba6e987568710c1aebd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f524d4ad2fdf1f10429fcf43f7ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898284fd7ebbdb06da994ebc6dd6b5bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf393186ae0568c312b2f5f21f38376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993abaedf042b3fe1ce23642fb322fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc1f35bf4bc2b4606401ff6087d4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe6846fc6538913060d037daff8cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c86b63aa817ba9357913464842c1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a77bd9cea1ef72c2317002ff841a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b40378e93e1b654a29ffbd6a56fcdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797cd5d7cf5175abc49e0242c17ad0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d233176a83743605fa42763608cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc99475c15809b21ae10c5bbfb4da785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7787c630b4382b05e98b6e280fc6f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d8348cfbb787f7367ddbf5f8de68a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d7c71747605dd51f8001636b7c8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11515f24cd2d7080bd09f7df244abe0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912993e571619a66c9de6ff32ec080590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691008b711f9427bd2103f862b6ffe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e7edceb7f6b56be1dbb29a1ef7c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbb478877253b808c127ad32bd419693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab77b9a6a08058105441e05f20b2a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702edcf4d6b9350c5eecb219d2908495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f75a807af0178ed60078c1e565f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd300cdd5808797ccb76a92b45b14eb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098a5c25255bb4187a72e2c976bcfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27491bfde0556e3d7f79c6093debe87799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb286ccc4d3ec7aef54c53904c1a5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9f219c2d9d708c4b75e9c1248ea17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbe9b4665bd15b4683f457c17c2192102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b04bf005216ec304c80092aee7a51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f62b0f8c6d000e3a6b5e1f4c1ce313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44224e45d9cc566dbe9719c13aebc7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8c409a771763a9fc9b2883cc6d0f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5c64aa65685a0fd814121261ce9cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37bd152b5bcc32690f80da304b0f9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ddac77169106049444fd5012d3b1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e19b13b07dffeb4ccf9737d0cc3dca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b8ac6916be5e22a77329903da6801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32285ea07a9b7f9ddda02b4703bc764112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5770817a352aea008a93b78a2221a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17594a3d14ad250f18285f466a85b9f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c937848b3ccfc18017712a7e001a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296997e0833f47c9e2aae1ef1052302116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34dc7805adf75f3bfc477f0dd86c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1189ea33ca493561eeeaf6c65cbc24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8241817e30991fbfcce31b91b331119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3c92fb6271c8bc345e55a5c0c59a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00b230b0ead28c9c372db9bce51dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b013a13fe77726e7dda2c8097faaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7ae4770818318eb206d3a7111bf0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05242d286037689f4f437215bea5e706124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820493b928a12ca0def77061eabe79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc5b9e4f2d8a1ad0a0530247dfdc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab51596dd9cc43ad0034988296d25a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ee38ba2df0c8a077b301e75c9221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51867d9e6f652a5e2f789a422ef841129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeff792e00a76914667e0a7e81d7c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058bd5838ca0b866672b9087dd46ad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8ea8728e0aa511591cdde2212172132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9fe58ccf96ffced89d8ed5549f0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05f2a31069283add754420c05ccb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd320fbca940d60aa9e02c1f7a79ecc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb37c55e2a627240b67e0253963ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377c96dd89ae6f21bd2517af7b35fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a908207a3eb76e294caa2eedd7c388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70796bf3a4a111d5e9a507c48d84b0f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079d56bc34de0d62724d9864da3e14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328ce3b9f6552ec2e859606cd660ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ac8a27ba241e9657ead2a00dcf8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782cbc55e5de6ec924ba9e4e0da27d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9dbcb6f60f0e68bbee83576c22b02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaad0df79ce10ce74bf2e522fec25d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ac44bc7e5fb110d8302b3c11107b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c9f745d46bf9d577097971e4c918147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f139637d6943a6d59310dc697400b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835807160fe3acdbe7e7a1342ed46b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a9687140dad1e2212fc97c58dfc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6e0b75741f3555d1e772ede1b167151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e123f924b62977ee1477ced71eb44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014c09ca22adf1ac5020befafd9c26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87d561ec1df2ec287a82a9d85ecba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b041b8aa45c02d6fa2b5c1ace90f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ae3875f6136d0782d0b8e4f9c2a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5d26ae4e97732be167613b55ee23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae5e9a395ce2da649637c053d4726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee84154db6c6dd595d0c10b5459437159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772828f0c7f2a9cbfcb7acd58b332db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adc31104a09381e5d92381541b0ac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d67d3863c3b7c93fa5ff04eb1c8c6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060d1f48b85eab5fe578938524b223163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279826a317d1a3d7f3d8c7f13812e46b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c114602be85749dbaff0b11d5842d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c161f179f6663af1022b82dfa63b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576aea6008a326a3173ab5ce4a2407167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6476de86b54e3ea1adf09925afde8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaa66679cb074dbae591af006923e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5cd53e728ca4cb368936345c300e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd4d4a7fb1337227299ada8a6e0b96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c8b237e9d07a9921a6b767f3cc9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6ccafb8902ef74d4a393b2b86539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be770c1112f769aae7a8d9dc9748e5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>