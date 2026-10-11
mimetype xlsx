--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3380796eeddd062845489f67e3cc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b34516a36675ea6d32d93607cd0c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313e5cf0d81c5495a0537dce122e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6299cfd97831b30e6678fb0182bb834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18fd03deae46d8b0799f3b4e6eecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9dd3d4ebaf619f814f29dcc0c13436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c64e3664c563dd4667fca3a5024f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1f498d7760ff028cf45a195240e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb8d4ca767cb40c8cc97d57dc8a699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0690936760bcd38456cdba092976b0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d445fcc3b5c5309c6d7330b2f95f3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5869d4b1169e62408dd439edd20412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d8ff2aac759a25655c9d2e23f5a5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c0c89ec937d570b2e3cf86405669814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509db882a8b4bc0bb75429eaaf6079f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb2b4d046b208b816f22972928dcb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910277c27eb8bfdec3498cc2bfc81d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418b621357418c7c75ab058e15d0fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6e5ea440e79247a2c1bc7a6c997819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358eef5c64d0f38eac23ec19bbc9ac420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10265eadba7826b9f91cf2ac1a53fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74979d6e392fbeb1e4bf7938bbb5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaefd696fc03c7af0e1af1255123c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf3eab4887950babf792dac9b465024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a4db170fe0b71ee0079db859c826b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb4c35c1162a8563ea917cb6e668f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2802244cd4dd4641efbc0e38529127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a452125e476846a004a02c218f14df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f63cd2a519bbad79a074125fff7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7112996e49288cad35788e272408c9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc874d16992a962c33d2e217ffc8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ecb71658f87ba10c91a945308a7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77539ffafdc17bcaa93c52407f91ec333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366af0b5ff2ef582c86a27fd17fa3e0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec26c7cf7981877e56eb1fd2fd0ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd029a8a75b505dc89d648a6cfc06836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4047b1b0f6500bdff2876a3f72ef2f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc752319b8cfb16f7672c53dc0ac6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d97b81fc1d116375265bf6174c4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c7f27fbbe457124314230652532840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dc2081b6f18ccf1473edbc69864dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199267cc413c0359d4f36743b03b220d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1dde0be1f9efca206117d88273c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bdea1e448a76a0fa009bd8bce832f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e986e3474d56f2e526752ed6a92945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b16eb8604dff1b3abec6479f72b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a734fde51904b5f07eb4bf38d3acf5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebe1968544999f246d8b18148b8cae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fdc5b7a9261005f2266e83a323b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d22654c73c5247dee7799d824ac8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe841ded089fd569a59ff54306c6ac851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399c20f4e771e7800f9210266a8e5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44ed67ba5e9373dce8476bf74e9b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d658e1bfde579ed98fc76335e8b018854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290185d10c52e053741fe2a8631024d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ffc47f8c6c3e112ca59f4ab6db8bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7888126a39b52cc3bbd8545e81b0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dbd89e0455c2b59197d497a92cfb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d88c408993f41ac6a017bfdebfc71e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d5a47c588531d37c576ae13def06260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6cab8e1155b69023b417624d8e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5554e093d6f779222fd0f8664e49662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf88501c8eae9c87103c88a8f5f4f3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24706c01d6dc12451aadba8e7d60d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec3e5ce989a148dced5eaead72ed265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4a3acddd18c6f02fb948147b5e2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd36238a02571516c61d45ee7852167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a920dd12511f100b73259b07ae51d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780ddf5e1d07c9829cf101c134008e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f671a831883d854642dc8a22b89a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b31426e3d90fa596b09c4be4c31bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c44dad4807b3475a5ff6277a49af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df00bb0cae2e3f06b8e777fbb8dc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982477a597b8ca1708141bc7dd0895cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e41a87588d317a338d7bd6e44cb77575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9ae445bd7f9dab428d85d4f3572576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276eed421a0e396add9a0f999ec11977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a9ba464be515a5eb706316c3789278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b91d7dbd8c9e392d0829cca7d94d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8194e4a3103969cfd38955e08cebd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c612e74ebe63c2febf2cc99f0f62981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8de51658686c99e90d60fbca6cb5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fc7fe66247f19f919d9ba161ac0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69825f603021d55eb54f1c23d22633b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88f0e3975f0893f5ae6452dfe3b7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a127b1ecda82b47cfbc6a951a4aa1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f150c9604996c57d533d2fd744c3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e6673eb8248bb94f84dba7a9b527788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d8b9263a36f725e16c803675a90fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d5566304bff95cfe0f8f57631123a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49673774ddce7e9f44cbba9e999933e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950d0fdfc9dfce725d3010b9f71b57d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e29eb99150764a9358110740cf0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b1c85375548ffba54e037afebea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e1695359fb5da6a0fc23c00cfe39b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e63e22988bc0194a9611e53148b5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589f73c6c3e56f8879b44cfe65643597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108e37ee6d9b342e400161f913a592798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c8ae4735a6f5e195245e95c5f49499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4012b734d1ac331b265953fe377a6a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478107bdbf7d4a6f2fd3496a8a5dc6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03d1012ea4bf2333307086e39a6f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921dc36ca6dfb806e702873f5ce879103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a515546bdc601bf9c6ecdfbb4194c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0762fc05d888e73dccd5c87a1062105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df0f7b49b489884b68f339d2ba589d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71d7e95bb0dde07152bd4dda689397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a13d4c850bc652d250f8f4768945b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598acd089b53723305fecaef212495c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4023183c43d6fc43a348215ab194110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9814931daf6bd5dde7d549dbc756c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632325f34598455bd4459a0af4d7d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3080faf15be87c83bee9e321129e43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f79cbcb6bf9c597402cc74cd3d20b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8c843b5be02bcc7ac70f17805bf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6214c16e5760fff25cdf4e42d28f54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99dad5b84988fe3399a74a0e490d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e47496733ffb8a32dd64921d61ea48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b0de65af2f8c652eb506da52ef2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd187e7c06a8b97e49372e1b34b7de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015651471c4b268ecb8ba7fc7d5fc08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28fdc558f31df3a7359d9921535c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e45bff86a8825d96bc5e1a64ed44e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d7d5e65dd5dd5a20b9c417c35a738124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0c9f555ab0ddcfa6a803736451973125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472bf427332b04df943e0cf2bb527f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e6297ad50d598824f3c4bee706bed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb29feb493e2338da5c8661e7fb403128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d9c9bf06ee4c2799cfe2fe4512582129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f2fe97290e5621a7b7c4882636fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb9e64e5aaa598594f4587fbceec4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809170d6d44c912d096385c3830d6ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea462bca52f60991f6590050c56258a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79f6f9439623fa2d8d3c0e4d3078b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe577e0056006b2dc15d0e1298a49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077026da2a36a7343d403a1be2edf86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da2dc049d592f852be1343fb74ece4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0d33be12808f8e7f07ad0ab330fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f006e5bbccef80e79a2c16d49f1f31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86147d3763a751ca88245288176fea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05553d9e598366061263d481f4bd9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8f86c0b465d2f4bb86665da40858142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46952aa60a7ec7287600e6be969e943143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25186be1bd9b1512168f0170b171a06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c93ff297fc6f012e8854aae46572145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d99a69b4e064694b1b68f361d892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae740ed2a5ba34bedb0cf2600173b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45e41296f9e21f914cc615154aa42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2dba961e9173945b17a6e03ccd653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def1471135f4c014cde665cdeb2de7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26730a0b604ca3ab2c24255f37351865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d835fdf596558f95fef6772405b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da036338d2ece0813901e34e78e509d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc5c412f4cbe8d480619b01d3e672154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35239e92e9dae4b31c457b0d6c369155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f41f7b3fbb11978745471267fd80b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2087ac42122897aab1ffcb2e88ad580157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a1961504417802331a7fa55182eab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b6c16ef2bf11a3fdb63f8ec1327d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db48c4a1bd6db3cf945dac93cfd26c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848a053abc0734bdcc7e51cbece5a13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445aaca0aaa23d27c3ed9952b57abc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16eaa61693e3c414ef96ff2f260d6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7da876b6096b78c00f902abc5605164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91438fc7544971f8d71591ce54f4f04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736bbd68a217a597514820355570b46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798677bb892e95b71eda91c75cec8d61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9a70c738f67368f853976a3a1ddd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6621521d6637f89e4997e69fe3c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16e50559079510e6b0ae2d4eb693ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaaa1ba9d79437f220afd415c2e5fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d5917a679e326665692788fb1c1cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5cd16e587577ccc39a65ce78e7f6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e7c6fd2fb1e14f8b4df2db5fec8b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd17bc508e4a89376d91c2330c000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617c590f59568dca36e2a2d2399525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a419dccecd47d41c757a97ca232cc50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd790433b41f0a887a28f16b51933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d7f60810d1bee52e4b1ca964dc26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7e92ef37ab5a31354d7a6575cc9e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6dedf70d55813ba60cfba0e8d51021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2aaf024b81c1f9f4bf559241fa60b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd65ef28dbf2d9d334f362031e351513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c047be9bc29ab4342e3d2afba56ec54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154bed51318ca1de20d2df1c4d502d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e5c90698d42d6f5471a2510568896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e36d42376e48e24699642a6052b027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9b9dab3b2bc10f233b0743b3ec3ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3327aa1e17b312a4f2b63243444f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980342473d8963dd9ec8982d4be921d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea099c6423bd50b1afcc7380b502e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedefe9b680ac49954254ef1c5e670f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd598934866f8fdeac94cc6e8c1681613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2091deec16af2cbbb84f5de46f98e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779365e80cce623b2de3a45087dce315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d001d1deb87a264ba6e04a705b3fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253dbe207e3600862f9d43d6cbc8f8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988e8c2371929b0c2fa2111e58154f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314caf586c70066b9740c1114b68aba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6434f5de9a265dd3b648650c547ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72b16b5cf62623d6c5ff497f2b4bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f195c34137448e85745e2df66bdb6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2d6271f9262f07d32aeefc705610123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b13e494f0518b7da4d490426bfe024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ddbb63a1593593f785c164b6141125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d429c2e3aac1c86e8658016e0b6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c01f7549a4dd3ec324dea5bef0b80427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148356804cecbccc6c13aae86be1696228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3ecc37ed4b37de514e686c5aedc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74095738f0ef5fc10d760f53a38867230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd260b3c023b893cdc879d4573dcae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cdf18a5883bd084f0577eb1dbd68732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c91aaf26c3281129c481c00a906633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d8b33420181f5392576aa94c121b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc26287099aab2dce62a3bfb78b3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046fcfe3780cf7f754a2eeac56146c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ccbdaeeda7c9dd521b252f76117a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f111cefba620a76db5be70984dc07a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c9675b28026c0a3d60bc02d8088639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7fe0bd4927ebe7ad7b5ee08c7c0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37744943971e5928ae102d899e3fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc1e6ce803aee2a13048b3ede91b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd95020c8579c8877ac46a7047918b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a5ec47df003a60d98453807f6812544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea499af5c6b6839a4a6d0e8d3a116b2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864633667cf3bf010eacdcffa0fe2d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc30b8d3db38f953de85e92efbc3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1153ae61c74eb099ee98bdd8981ddc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e252296a09f0cef390c831ed6405749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da9ab19433f15034efc9fdc238a7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f639554552515c9761c58d6bc95d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2556308d4251dd1bc9619192f25f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1530311b600883bb164584572e581753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2f74bde7712098d4b921655ec098a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20795e4b629e9bb303e2e6b72b303ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cafb8e1ab481f6026c2967278ac97956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987a5a188fda4ded4a1bd6e6556151457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e6c2d0b851693286c8d8f75fb6c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a1e803f3a73dd816ef970d389affe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c563ff5e346489c12531c3c4312bfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ec745da0008d8c008f99e0736dc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98d2461b7d039e39e05ab764aac0ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520428c13bd4a24536b619451681f6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c9d9b347a3df815fbac2720bef22764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf5f88c87746e1162ca906bcb507765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9627f3b672f3a594bb2f3eb8706c56a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd4ab2a6007302021823a5dfc284f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36682628124b306b669ab6380a09554d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266bff78ec8b0ea2847e0b7af7296b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f3f2d274f9aa245f51f9e0e8dff6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d76e171c48143f646673eab42c1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884786e2e602ab7d827b90e99ee3632472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39452dd138a03882af94c1db395ca873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853372ff7f643ceb26cf8b863a500c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec5c8f1d6c6b310671742a25852d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51eaee9422a6f6d4708075e150c79976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163d69eafd4bd1ffd1cb212149e6fd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bbe81cbebc48b81b56add44df90d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f7cfd8bf204b5e1c47b1f37a5c29379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149beaa8a302043b424187d51d07a5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e48a7ebcbe2875a349b880ff3775281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75049d490d761a4a4d52b18098ee44c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab582669368bf0a6bd659c0b5d345b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd94048e0109c1d10769f0bb6742484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06480998d2a9cbbe63cab058d4d8ca185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc4ece5eb496c2efd857070ca987b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a2d35138b37c50f569ed1fc9972187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f4520d5f3e109f60924e6ed7b81888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e404ccc074da8ac697a53b5589775889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ffd2ba06a4779a51e216639c3db690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533aa455227eea6992f64f98c8fbfb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b6fbd4cf244325308729be03b979a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402085152f92c569b96723160aa2fc8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764078e9b6507799694ea30d61254af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddce1c1c520407ac25eea74265ed6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ffa59858db227aa1ed8085c1d442096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93268e7d81fa0f900a3b82efff1112697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936201b1e5c811cdd8ed59f821c9ae298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babb7b05e0b1e9f556b897d1c3c250f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f9fab369a2b1e54dca958b79c417100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4255fe0edc294e5d80b1e02056b345101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8cac77ac944e08d81087ba81cb66b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454228dbd4f228b432f45559e60fdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfbd6ae3aaf257693248e5406d0958104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0468e20b6d3b84bd88f2a53cffbeec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989c4f3dfe671425a11615029d596e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6de19f9bce49d107748ac37f284bf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f857c8085fcc97db67f074c162c7b4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b04024ecf8c8d82518252e9cf8e01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3998f11e947d101e083dcaeee6957110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02380ae3a49c0ca805a8dfa7e85b7b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d3ec7a224157e1b8d7ab05eca3d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd446a786350ffe25b58b555ef9a63c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd62bc1cd0ae3d95b8caf00300bb79e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426594516f49743b50e36bc981f076115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4902f270bbfa2cfb1e6e0577a17274116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1644051d0536559bc66ce4173c6999117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a54fa0c9111f049d2ff68b65bf0ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928b945d897203f171f586774b1da51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c220991c86e39e1bdb8fc6eb627ba5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c461fdef1abc58ab9c088dcfa4090b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58141099617d6798e990ae71ef8969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4327ae7f796868a4393acc59d26754d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c894e1bebef8dd7e5093faae9afac0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128bdd2b80f90606148eba0a547a765125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fdedf06574e5776ef175b28bba5a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57736823b62f9f7471675f09e4e45e51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ed976c6036e9d23d9f750138c50c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bde27b2fac6299fef4cc3b74c4c1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41400ab74b164bd64767644a086d1b1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec1a952676e530fb1a52e486b6eb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cd82fa77fea57e2bb4dd41fa0ae98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fc9dcffb1cae0b964f1be70ce801d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf751252fd15f9ff28d1a794f07d632134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c8f0ba3ce44f0b08f601d083a7b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56eac684ac80b4b7e5f55301697a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebeb0afb8238b8eedb39f0df6456fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf883fd9f1802f8e09b040362fbcb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98a3bde7883a6aa205018ac507548139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183ba7a5154c9ba874fec9b212877cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc325253900aaedbf75b2ee6e08fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540c24c88339533beff85b0005fcce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849774c8e7e9429268119439eefbf56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2215a7aed3afc103d0f106d7ce2aa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df2dfbd6bdae88f9c9bfb458d2596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00bb4d589f67e856829264021d514146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25541cfdafe0b035ca75b98484429660147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5829c8ce5e1402134271fec5c938a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb056fa02cfd0fd4a30f338ec22b595149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293fabc092ec73d7ecbd121b953395f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2fd2992dbab869b302446f5bb069d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa4ba1d5a668cd277523e3c857c756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508de207923f1d3dbbd8fbd54a59ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db48709f146af1c8bed81ea751d8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3e816f1b65245c724688b9275fc30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a328afa570f6141ecf394d4ae3409156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc19f4d7d2cf42468d4d71927c22e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b48274b31bb143bd46c71875a1d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e62e90c6c8c4d1f9f9382e06d941d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcedbaf6b1b85e10125e72341c4a6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490849723aea1531d123cfb05049d1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa7886cfcfd76a2c7f34b579b2cd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ffc8d50718328baf2ef47e8ecec3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751d8b0bad53c4bdfe82c034da0c6fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef27cef92a26d878578fc9f3c550cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abec5275135480ee763df6a8aea5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d104f0121c9861a520b596872a9e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffd781ca71e502bcce0f85befff99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e2959372755c6bbbdaa56a5bbae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4aedfbae7724797520fbbb20d2950170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243fd91dbf06f708d4518ab9aa5e41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf15ed5988b5c3fab71e0c9f87fef1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17250178046b87d44f32efad55c9ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38d2e99ffb5805f63e3ad23335533174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>