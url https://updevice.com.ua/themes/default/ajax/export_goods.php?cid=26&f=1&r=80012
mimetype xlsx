--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e55c449e509b6d9e1dcd328fc526961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6a72c2b7abbe756838cd37f2e9522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f7585f8e355a94ac75a7c1ba508163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708331769f540daaf4165ccd3df349a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d53e97957309087f35fe669a66485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b86b97ef2ca93bbfd14f993605836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f389430dc8945e2d1b873d4f7e20427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba152634919b28eab2f323caee2be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8df7b0ef4319a527c13f43ecedc749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc296fb6f8598566b8099b18650fc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe05790fecc1acc1ba5a05398c6521d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ecac796990d8c10febd7edc4e29712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eace55d292db5bf43f7891b83d44413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b9b71ada32e24f9a5b2e9f7e1269514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df6285e8004487c16150944c622cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab4a83de305f9f41a5a4eeae6251c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57b9d3e51ac1e3db65d073a2eb00517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6d5e620d4590c155e8ca9d10a335918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019bb5b80dd73a6c818ccec0d4e76ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc0e250bc519d2b31f978ce8c627620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e83f9cf4aafa64251cf31ba545f08921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792a66df1cd5779a964af3c92f499c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa94203ee86eb6cb1e5dfc586f90123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c9b4d9ad2485fb260fd347e6ee27624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef561ba8d5e63f279f8f13ad5709e4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a18ccb693b7c28e615218eddf60c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0855183708a0522de223cc83bca783127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055dd883039d8a5abd25dca6a974a4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2878c1ec83e50b4dff1ef471775b24d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7c42d5f474398fba5f2732a4044a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c63b27075d8276c4004d4a0f1a5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7de1c3843de82df53fb6280bd0a5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40f90ed784c2d2239101a5712ed3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8a9780ef290a5a2ba6bbe28d54c1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5c694b9dee1b5336bc61bc8f4a5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea648d01ed8ed3b5c3d5a0377371a5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a86bc852deaa0a853de72e038787937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40600a4c06ed257d3a44131f0d760638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598944e46ce0aeb93f8e383d60f0ada839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971af97836fd231bb3a4eac374ef77240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e416fdacaebb73d382978c5c5276641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e4a654863f980825ac2111be21cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a4b9272f7521344ef27cdc1d959af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb6291985733d865205440cb0a05ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc153cf057f67d2496fb1f21a91c5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e1fe47ee8c9778816a168aea62ba346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70f1d60817412f87fb78bdf404dd0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c875b644835e9b00c4784b202e457648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e124a4bd9ecaf30f7801b692f30aab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346a62dbf0656e89fb09d5b7760ff850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1ca97f37a39a95bd557b0270caf4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7132a78b1b9f68c7e441f367c19e0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f310031f0626658a0987e5e6abe2cce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de3e82f348555b857a7b2f6db0671854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328471c840240f66faf93192791086055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306c806df021b8518acb36c1ea859956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac3b0a55f61c2cd638f8e4ee7acce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23936be2aa3445eab4bad32db63a4a9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215fadf20614d0145eb28cdd6d8838b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628274e7a8c04b216652fae0a8b1497560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988287cdce9ce231611494f92aff317761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588e4defcc3264dbaf0bc39d6cf5df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276977c79e99b824ca2591ad626fd0b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff757e17c962b50fee3fffb5ea005a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be67e0e85f1345fe3da789285e1281b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70cb710af0b7457e0455ea0208c1dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61a8cf40ce5856672419cc165eb9e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af2e44d7cd019953652459d1d178a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ab4d2e1be8091de6cccc14b68ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24051077d79ce490ccf7a6084b841b7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a13f93ffb50bac44195f64272d7cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857546f864eb459deb3053f82bdcaad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec07eb009017c805605c0a43ee669673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f431e9a9770fe49800ce5622cc4ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e8c5d0d309f50aa1bcb08b6269e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109df17002b312b0f82f7e700c228c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e08707967464420bbd719a941a445777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354701e6f9c24fcc3e2b833eec5dab3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde98dcf6a1bb143325bbe143012ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3462e753b33c9acae9555c6860b1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeffa68d8ba932ad56ee1af823f67e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5666e21f56fc16ebf41dfdd29ebb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7ed5428208faa98f32cf64cc190283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f8455bfdc32a7e26b2cfe0bab40784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088767b41987a5f18209cca7bb5fdf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f9f8349308c5d6d09366596e04ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a86e391e19e5dca9818da1178273d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c394e8a33a2dfc9cfe185a817336688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e34ee6fa1d0fb94af931ba60953b1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c243038244e916686a2acc9392cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a68e51fbbcb34ba59d19679bafad091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03135996a109a8fb95e24b2d68b070092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d29790b2b1664f43a5942afc503a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954c9405aab38320333165afe30e5fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b0ce4e22a83f3fdd4b1f222b9a2d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6835a31a8fa19033e166dabe5053e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ec63a77f333d46abaf25788c3125397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43433c7b7de65cab300456402d7f3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3166f0414d8eea8616ec9c285f1a6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46be484c5a20f1c44f169ae4885ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ed7494e1f7e63e9acde0b03e7906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7543fecfb9ac8941246af7e09f0a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d6cdfeade5102c28cc9d430bd568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e74baf78bab1578db0a7cb328f2f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499f405291d024214e39e9585e0d11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64293f8e1c8be06939707361dd5627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8824252612b9caccce1570724a725a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c55a90589b007bb35d9ed50a439a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c49f20f4968f10638df02a3a6900e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09b0bc6b6189afaf434cc0b560c5f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc030e9ab380a8ec404f2d32cad38c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d44eb00632cf173e8f812017a7ac1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e7d4cdb9cc2fd3d5f770841216c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee727bc09c6cf03ce99156cf860ef3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e65af38027e735f97562897aaeae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbee45f013da1277081d02bc975cd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156252f7e25429a08977dec215df884117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc319f29d0fc1441759cfa4122cab9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c20817ef1db97c12fe58fbcb79bb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350fb64db10e2a3940ae09555ef8758120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb46d17bc444e31143c17535c82c51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a578b747e3133464721365d3a6b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6258fb4b4a286a1b163b5d20e60d02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cb430ce6af1f1220dddb5afaf0a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7604154b0deaa371f013b5ab82c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa23aebaefe1f0037329abaa1bb6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654808184a6227e222a02417a43261a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80849605409d826b9834af6656f0b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e2fb7571cebc0de304838e556e02a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f3f32aadc07ee860fbb04952b6b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c0c0aea1ee7cac4cf29d6b754242131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b316cddc6fd5ddc6d65a16cd1723f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f9b4c7229f9199dea26775499c70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a91a6af19bdcc8a06bc1a6fd06af1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ec5da1bb1462b0cfe8e2e782c2ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a623c2f360be5f356f4ce85c5bce1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16aebe32b6b86a0737026eccfe726e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d98b3284fe2c3a8b1c88e72bd114aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590751c1631c0f851e3cbf67baf667cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ce258179043265ed1de04eeb6f57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e980ce6696cbab63c28f934ae482b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3310b14d067f26717d5824bb4694e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a3f7c36a26d6fcaa850695d878311143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8944b2358718954983901f9d9fcbfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985118252368a7b45d78573af00428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1b42207a2fd795fd38cb285b7150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a31377472ef71af9b608c01c41e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf05d8e4448f68ce5a2986b1aa28b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a6e9bebb1c892cefe1bd5aeeabbd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3482cb000f16354d29795405fff5bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91781cca1e462f073bea47019809df3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670020742bf694da8beaf29c3e6057152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d823ad2fb259d4b3429fa6ac56b87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d2b0ee6863b3abca2ff22bc3cd61b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b7124db8e6f1aa7f6b59e653aee6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c561276a037113f4e558e88578c869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509e10a12c50d65316f39f18ad04f71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021aeb564c730c0094fa1f3582a552c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb1d1e8a5cb94c5c38678fb8e294e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfc641f646b06968bba8ca0b84d0f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e15c62524d66c55d4978071a86b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba77a2b11f12f9366d42e718520c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6687e90845a34157e907d32159b2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1482ea6faab1f95f1f81dd52373ce9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd03706b6de4de61fddf055d6d6a25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c2cba80710c414d5489aa4506fff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc51fd13a03baa98e1447a11e144b19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdba2d17edaf8b0d508bcd0fe9225e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292759c7c70700faf09dc7e6864652db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53c215ee57a90d66737045b2c96f59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06851357d40f8340507dae6609579d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6adbeed4f91b925399cca3524a9ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ca9920fe392dcfff54e2722967e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96835fe170eb0bba3125927b6023b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b24032ccade4e89c716069d354e2dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285f12d8fd9a2c9931819ee10291ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306f98a3462402c3982a2280575d755177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1d1a9f792ed2960a1f2698f16c5a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1713797dddf0ec76b73b6e661c7df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be309298e27ddc52f967fa10f75d380180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97d0c5a35ac9bf7a3d8db4455b2f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d7a5c83dff165e328c759221cb14e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4732fa1a13d4feac73cce1eca11f633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77fa4bb60d07b68e89ed989f86d4044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a91e8c8f4e32e10c571ba96c3a695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db13c5e4459859c5d3508c1196b9946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405903393ed576e6761782e1bb06bf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f90b90d4689dbe87a905f1b805a4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace472efda46f8db3b2bdf010259060d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbd380c581f1f7f0217998ad0e89ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57b0c59e976c77bf4dbb43f77699e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d3028690708c26aca90fb60e310d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98cbbb851952207a6968bf0d4d2ada13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b067d1d7ea5cc5d63c32673f2c35a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab73e40eef65ab4517c50bfd4b39b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988ea3a86d537d666e3bd317190f31016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691850ce9dacc75709f81c214791949517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253244a795a5a494c43b7d0323bb7ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13960eb758558cda5011ad89c28519e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f9fd474f6925f1974e146d01832a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba838db4c49e0043f346653ac10bef5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0a0ebeec1e48246ebe00f04be7b4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26fcdcf695959c17394c7483636a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7031a52b9dab11a2a988b5288e91024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4920b469aff0f6c620049c8938bf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda5f0babd8cebf7a0e872679748cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c08704ce50f4570f092bb8572508627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa5ceca0c83a2ae5d5a3a114ec5ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efce10a10f176c936985f392448a8f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe39a38f1c4c44c3bfdcd40ea658c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e7dfd5c99a945c27f410d1c9b7c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def075766185269c37000faf5b16aea532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb44458d3dbb1bcfd60a0932874dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3b1c0c88522647a79df8e21cfce434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2413ed1a3dd8c6d74938bbbc8d50b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec32377b99233922498805d981008136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04aaea84ad2bf3fb3cba762d32f21037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9f2b08b7aaa8df159847c288270538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8777e66b6ee7f5128fef86461c26239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c9d7e1347cf6cf08fdc65157bb83340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02e93ebe760d088d6e9de9f114fc7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ddaec219cd48f49614876677a66442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233ca9d6718cc5a3ee88de5054478943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6d83c0a7cc2756f08fb509d9ae2b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9b1071b8d3a0cc801eebec27630c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70dbb9b655a5a5114da8eb39a392fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962ec8f0588a405b91e10efb9ede1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae450d4eca1b86d8a799f87a7a1e21a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b32695a51e593513b2421eda4fa2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf28cb0cf9819bfff9d864da89c0db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed0f529c583c03d9b65c7bb1ad983351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21cebc94499f0b072859532db23fba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032fd985a56fb2f4642c7b45bb0d24c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29aedd1085867fe78632ab60a203554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909cddf894b8441c280420e19366ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93193b85b5ef2821367fdc7ff2aa9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a55142e9d4a6d555a943b7a168cfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257418a01c90bd3f60fe1a11e35a2de058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01294a0b606930d0903a22e280cfb48e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7c8660838920ef188420f9a1880760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada5be7945f1a96fcefbb46cfcfa2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42597fd53e4355601cd81490d8808e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd561dc9858b078e2879179d08a27e2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c438fc0a7f73d5155a3570c9ef5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26520ce8bebf9e6eddf7d674371dab8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324438929953c2cc9c84a814447d8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759a2064eec60cfc0fdf9da381d5a6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70123fbff853449a17cf9af08f1dab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee07e3239cb169c357aba087eff5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c135f0557a12921d82710b0916de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580db6eabb99a07f26abdf87afffcd5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba43dae83932e5a954143cd21795d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906e63d221454850eaad98b0d41ce2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f09413958009dfe811ec416a137ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595a07844c33679205174ec71af4f4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b03daeb9907fab7571028e73da3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0c6a8732318471b687054b47bb8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0202de09a65b23dd442e15c5cf5c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fff7d6723b5401eb32a0b294c7f0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99756c7aa62edd008773ea5207aef180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb42d79c2f376d35fc41cecf01d74081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c287c15b24fff1d0c6e62b6dc52f61e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a37be033f7f47b6c64ff02d883638883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd35d7a336f1e90db306780ff192b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c3432a0d9762e2cdb025a7a2679485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03159f39b3c2489bdf928a21b5c2de986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dde442fb7425bc354361faf6f9ef787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a738f1ec3c0b56dc304690579c4f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a27ce20e1835f7bf636b2be8b707089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99784256c7fef6c8a150191680be1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e734dc3b1186645bf9d8ec9c78e1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e41c82ffd96748b8f0a63fe7275f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4af0f886ef5f07706b05640b3fe2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e4e4ba83bf0dbb6ec4a374ba7fc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa988209882466c08990b0ec9972e93195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4eaf8626e11c599891041f7196d1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a8bb0da5a6598f0f283bc164f003d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e72eeec30a66fc53c59e36180b1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb8863b939b012dde0580aa2b2573999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d54939a34fad638f84c4fdf5f23a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6e05ab62729b3a31411d20532abe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9fced53a061d8cf91cb6509adfef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab95083fde96b9b29082a6662e254b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb358c14737afbf818159f7ac99287f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4890db38e861b9c28a3d47c92d4354105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da89f42ad6d6ad4375847f5b70d5c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50188cf7672da417c0e23de39f9b63de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124ceb0ff66655c526ca29b7a0329f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61a7de08413263c7554bb79cc671e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a588fb1d7da639942a751215d6a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef243d43f89f15e8bf342487583ca5e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00332e0e10943f24a517086060330112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da6384875b7f1a7ce0e25915c0e0cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4df2e878fce8c673ce6e3f6629c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6b00507a7aff0d42a32184ee4491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f00d55ff810d2ac6b3bd1db3bc6636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2f0f32287ad2ebf218595ce5632be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e8c3dbd7f11bdbf31807feca4e69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14b3a27aa083308bd1677ea7273688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a917ee1a4b5ff1fb21043d9496344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34046b1faae5ce04cf1228d147ac09d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f7beb2759a31d8c035871eac52a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89cfd89e82c40c1ebebbf2739161e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bcfb743250f3962df6647d7a6e322124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b2a26d091621f878c4c5f2b93f27b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bd930935f7f6e08e8c9c8462e8577126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833bf9fd120fc60cee69df1e03bd7ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaca74b6a0107434f725e43ca32cc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe224e7a5636c27b7d145708e7a1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6d1525fe0cdffb7190cc92de156b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79180cd698ca785a2c5a0b1290610b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53dbb90258307e38d4562ed07f2e5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ebdd5c6d80fd111beddae61d7d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698f571af9efd59c929b2d2e48a1b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce1e247796c2806aabab316380b55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ddbb92592239b0abdbf6e7f1448e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6e499aa510221b6374d4a5706895137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105770683ac561ae273b20cba3f327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f06f6ad0e5fce07a58b5e719537f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf64b5749e9f3cc69f4acd4e0dc0b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c344a37ffdbb04da1ba02fbba27a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbcb86ef3ee182a6f9a18cdc569b6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d55bec485fd08d111a89a1b5896aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14573f4252d46f82e60e4679783968f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ccef3884de38387bc948f3246c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a894a43859e5ab383d5942b63fa130146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb26ce9ed308edd9220b32a56c2d413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695e2aa6f70f474973024c500bcb9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2041567af3ddfca8afc2cf3eb1487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb663f3cbab293bd2504bf952964713e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e937e19cb3c6c3eac7f687bd0bb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34277fe253fe6931662feb9981c7f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7db97f7264413eeacd3ebd00ea6ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f949284c0616ce01130fee9f0d9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7ab6218e49055ffc30e640f01c79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb928b0aa2d95e116cd83c70e2fe26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38041d555345cdd1675220b9955aac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a79cd6555845821bda7a7df05c86b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f10e88a70590881479a03f4d18152159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab483dd27494369a202266103c8694b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb568ed2a797014886e60b181c6b1ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd8a019190bc70e514eedf34c18d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc7aad9857907573e703f0451bf01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33577175a88006b93a9f1057ee3d9dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764308c59cf58be5fc494550f4552d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb41301d76b799ab6c49173864b101166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143c2a36cf2abf3797fe9986da97a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c2d69561670a0426f54f23ffa28b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f27393d073e137e05399569c57fe19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded5800157ecbb3c5b786f0219fe25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f363ad13ba1a29c9dfa77a55301fde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bfb09748bfcf51928f42ce51ff8b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f40ae9f8ce78bd54b78a1b9392c5ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c448f4163f1749dae90f8c39b777ba6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>