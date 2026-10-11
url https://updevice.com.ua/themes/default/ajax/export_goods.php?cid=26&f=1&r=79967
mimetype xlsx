--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8cd756514814b48bb0e12eb2021b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00978a28c756a7015aa3b50afeb0e0cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d2e6701596a5ad9102acf7ae0be53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf5f4929eeb5479a2000a9c1206d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64480a4d212764f8d434fcc277cd715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e49036721e5223a531a34ffcd1876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c94a5a3466ac44ffd6f853734c127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca14b0b1ddeeffdffa1de9f48bf7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff23f1befbfdf6969dd4717900681c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438827e98670daf403f27153f8ade9fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443319d2fb895fc77cebc8a73d02ca7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31434f0789495abc28066e0813df1c1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e70b7dda3e2b9025d244e63b91affd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed865b87c256b65972abc9253e370d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b99116ceb0837899196a2330321f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922546bd4a517d419f1ebe594750489416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96353bf96e297c570dab95d1b24f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343715268193d8e1a25ddeb0c7f856a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c619b9e8ca51c7fac8c9b18071b374319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5437e2f55ef8297c4114942c0a684e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bca7fc369d1fced04b4e5f0f7d77621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3eab52f34ed3d2f34da06a907281822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f015194484e16a902c800107771d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35efbc5c7bafe0304f559f0af6a70b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fbb5144e4e011503ac7053267d9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1106e143eba7e7410da788e7f520fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44e73412395fb58617c15f155c2af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b555a9e6df620611d7966500da277728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c863dc24cb70e1e43e614de3c36d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ebba5ca29a60acd74f7a45da4ff2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f787a73beabd614190e7e7246f0ee331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fab071e1238500cb6d62ba78922ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73044fc2712a6076e65a606aebe20c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f1d0211dcba12feb95022054903634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5977853cacfa2c9f40ddd073c5eea135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e0bb7c34db5f19e63183c98bbf25d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de88cf224963febbf85327916875b0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bca934734f173410228202989fc8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7cdc7a2ba0f9122675d91df01dd8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a830bdae5a9cffecc28e290b7cb1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df261596166b35e0ac55884d1ef343741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff4e573b02aecf7d101a34c3a1a6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79848ea7b693ebfc9b31a200c4be3c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d82d870c1fe5bc5e31de95a39e4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacbbbee0e6e76fdc53cff2505ba29e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f7bffcb74f988842ca561a68340f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f080d2d65168f8d2e5eba24079a64b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db18fb0dad15bd3e7d0a7711f4f8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9aaee3109c2836d002662f5fe4e7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4cd60c9052cfe738a08fe4cf8140d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046579783d29eb8c289e03a426e24e7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179a63ae267f5a54a29c347ecb9a1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18233b2c4ec1f6bbfa0e74e84604bba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605fdde6a9df82f19a5b9b31973c47f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b1d1ae8632cf41163da11ad6390c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210167f8c475a79786405a460cc7dac956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c5bbdcc1003a75fdf07566209f7c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a8d82b8dca2637e103a556a178f8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a5b8c10cbdf65d2de9d58f9eccf7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265341f56ef594893a28cab971337960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c4d4e616008317b84e8a2b373052961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2fce589d7cb133f682343d77246462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c4e7e65be04753e410067593708363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc48f2cd8a2e9433aca59b9c84632a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f6ed11b825fa234816a3173ddb0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1debdc4eaa55319b4007441cd8ec966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b98e3c5efbc0520d4dd633cc784e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2be1d7ab5cafaff841def927dfc2c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209191cfd7d52222596646a888b1006d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02433b6881b7353fa59e45d6f8791370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb3d1ec439addc2729382da6f3853e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26db01a601ca9d387b483315b4adda972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c579ee2cb6e8d3c31c3de154cf083273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24471d6b9fa2ae7db1855ca5db96204074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d361e930bce62e9207d4e9fe0f777de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e1ce22c931335964c3dbf4bf5580576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68510753026bed60d5dd8caca3a79a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d287a6f106267e892b1e7f8feedf33978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd2c743c7e6c52cb32acbd9481be579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26c7e4526c04bc95ad0fa597dfaee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973c2b96bc48015b2a81ca40766d8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a7b1530f59633a6e8b0c9ef31af482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb6b6dcdac270459fa46fe67c93bc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f30f8290b07a3f18163e5667588ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf9e8014c75b5351d30142635cf9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5838e095702b8b43a44526b770e3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f321a4fdba5e7929619b9368150c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4d525a0812349f06d4f3952b123e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1ade20519707ceac23b264c48930689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cb1474eee482ff6596a66b5946a5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dbc63e1339fddb876399b6a0d71cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532abdc91a689df776485962a6f2d2b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9738447836321e95b0fbacefd0b1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a52796845e00dfdfe924f5553630294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b9794baf2a0ad5cf187f429b29af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225bd0f818ef0e07f042cfa98994ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d707888d00965e610eb100e63f1ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76434613afd2aa6985d67da468901b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba5e0b7f2e48dc0d6b437f7ff5fc0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84badd6b6500ed925ebc7cb31784f93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963749cfed5bbc9b09671c45d818395101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f572eac970d2fac545c4d15cd8c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225ba18e58cae62e4f41558522e878103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc5ab15d7b9b4c96b97e32eca5dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1e0e3bcc3ad796753bf55bd7f835105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b55b1f2cf31ecebcc2a0dfebf94c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828c2e3b7296592493d229ff01fe09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ec49cd9657cf9e75d642df5b89b45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7a05b8ab868261c684f4b8d4062db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fdde92ef8e8365af261d423aa098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370dfbda050468560caeb4a78c73075111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60a5516285c0bc5000a3e4dd9c88f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e323069fbe97d81a8ef66732377af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0602cba386cc1dd71b5a90be860821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab16effa651373261504714aa13ad53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b36abe7e71daf5f43640b7a4e9af0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21539d59c793f92bf4d940c1de2d27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9167e0f0a48dc15622296c04dbfbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fbf55199cfe496eda619520e0f09f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dbedccae18959349ffa70ee4cf1ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4e6fef1c442a145bd8b17c3c19ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4dc776678c36f681bccfbe260e5b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf8ee49dc14f7a3b6d57339a205cce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116a666003cca73f7b8f96bb34e88c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9225e4654ef5b3740048bfa608ce5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ffb424f0234356b3d4244349b2763126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177abb86babb2c7023dfd621812b287127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f7b2c851e23618dbc4fcd09fe486128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860d7429b3d376ec26e51b8aa5e7ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff48aed545411086fbbcc916d0d9f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23fba08a27faff3149821f2c570db7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b99b3ea469f28404be6d91f6313ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ed5e358bfe9ba484b8c04cc93c7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053b8d24d757e7914575a4ef6d9c946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109e9bea1955e990f24e9dae438b9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbd412a4626a337eac99ac84334d33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4cc27d63540594c6aa6b14164eb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3dc06d584dea45965b4fd98587ce7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6ea2b391d436957395a074b80842f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f413286dce448d0dbdd5980ff3d97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e625b27aaebcf5f05d118f0550f6d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa29963da77220b6e1cc7da0e9e327142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e88421e67f45eecbd85e181a28610b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447fe0a07b10b06b0d02e97db8bf611144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35ad49507eaf18c916814060bcb0d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d526e83f9be9e9f0449bbe343dc43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a23b255847486471b73d4202327f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a08de22ea4e6e8f7e16f187a103a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be288abbd0b11e8f2191c227c5862f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2fc3b90fa8eb09ff4caa263f5613150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd7dab8c1d1649eac00fe035684e03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd25bf603e13f9a6963dbf54a3978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc55f9e00d309bca189298c848efc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01873bdaff669f703f0fa6e5fbdfb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb3aaab68a021c35c33485b55b0f1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5536abaaa79a2f1a091981b9b9b939156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a63f1fd54cb878433e0b0f44d8155157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c47140682e1ddef181e4688df98ff6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb59dbb6605f2a82a4d8ff23889ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a479e5dd9b2df74d4f9d8bc5610e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d15a9b40f045ddb1faf628f35bf10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0816e869a3129a0f96dc77923ab3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f596631de76aac5e685e84044dc5954163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02249d3bb099bfef1b718ed826be44e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38708816663cc577d1a8d4f74bd477165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de986e086551b5d4bed472b928781ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91a894364cbef8516c44ade9f778d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab16b2a86f331aa783c7903c69fe8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc0a90925e8b0d5172716f1081cb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d17e309ee80c36762f327bba13788170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5470227e5761fb13970d85c4b77b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a65e84bcac55a4be7ef1ad606cefd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeba64d617a764edcd601593b87bd09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4095ba4de3fc266264e45c2b1019d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4284128957ea5896beb9c6a7f0526c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264f124ae121a9dfe0adcc7ec6f934176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985488b81fffa92f622fb0a05dd652177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5aaad8bd5a7c8d0c8f6d11e51f432178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e38e861c07922d9169111d64cf68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13c1998d654fe85612b43c146e6406180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d3355b245aa374822223e9fb8a981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6bcda6423adf7868a63e53a2975542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856dbfe6948e0201348205df4f46f793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa2a3ddc018500291ad59a53c09ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f001fcfbff54e57bd12032268eed05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481eefe57b3209300371e02262abce16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d12f19086410e75293901eadad8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee336f19f04962c297a1cd9f6b311568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140bf26db90b7e429913ffa1867b8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69837593f4c481867653ca88ebfb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd172a95f4b2e048d2a80237f06870411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93a1be79d21aa4045ebc120c6ed86112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18414ef8dc290150e4f8b55ee01cb84813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570969f265413fa27b81b5df5e47302714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249ceebcdbaf081ccb2bb55fa6634115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c6d33776813f26fefafb0faa134416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb29f09d3f3ace371ea618bcb68eee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0cdec79d22a5b7c0edaf89e52d9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0211bd66b75508b789554272e6813b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86760ab392bb7863c14eaf6565d81920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c954a8c1c0bb25dcbe5eebed7754c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415a401b4f829751a1eb3e2813869522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8069f406ad2b67d499448adf9eb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd373630c57c14e476754e99b180c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8478fcf344eeeeb4ef43a3844dcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b62cf2b05715a6e48176aa163c0def26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359ac138ab7a5300397e431443b4ba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d440e6f54881fa74502948a0ea3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bb51a52577ff1d7d8a4305e5d6a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a95f310e662ebc99b70f5104344bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a0ac246be7d0489d727f0ab8f0d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327afd33811a13c0d542d21bec3d077d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db18c53819ecb35d100e8253f139633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7093f8fd47eb3322890b1a6a87f0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc3d899d35ff8ff15f904509249f0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e235cda923e32a1f68fcbe8ef24555036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd539e3ce19198b09d0ecab61a1f5b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6f2cb42298eb43f0eca5831b410038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ea6d385a35b59a9d8e8f2297a8f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1fa2272718f0ba5a6bcb5e441edd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b736b62ad5e0ca7cc1b5cde26627841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828808b66c956f4a8e1c1ed5d2b40e0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f34a615a643d6d0203473d2559c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2b2cc0e9564da18e90a225baf9b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828031407b98803a701976421bc3b16445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dadfa770b733fbb0c58ca61f5b62c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e6d1647cbabfd35632230c594d8a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a4b90e264c011a30730e374e9b3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b9c75cbe1dba06477ee84848cf1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b85bc0dce5b7aa4686c242b3fe3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dbce47dbcbe0f89dedc860eb949051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb88e113a62a0729b7b767b01ca6c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6461f28b6e42afa1db132f7e945de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08eb29aeed06284ae4996e0ae7e48d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef394001ced89cf32d5fda20b4cdbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6836b18166a9249b822fe53c0aa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd996cd533ca686b01fc79cd05adeeaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b847206ecebea39249f6e4d1355e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcce7b35dead21d24ccb3ac7cc98aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f14c8f214f11a61a4668b3df902a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313df0f3d0ab1d395cdcfda9f92d21161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d238b964ae98d15842269fa00b13c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b855a639135c2154004d037796ec463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499f7c3b4026b58c5d9f2657da839a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab46ec8fa60516f3ed476ae5fdb098165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70a473141042b05cba1303754749066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf9a18e67456771ad3751aa387b8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02eb82f4ecddf97b5804cd21725ceb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2259c811fa4a08a4fa944d14cb9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda879916eb26f005be5d41b5e9e5ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794996cda3875a56efd2a6e18b77d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b111798c1ac3caea1d9b29ef4a2d6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc79dd748986ac006d09b6721ce4ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feabde93a4b443da69712c8f77dbb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f54f4c467b6ac53010c3446424d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93c33ecdec908dd8a13983b778ac2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66d91808d6cff80193974c9c75ae0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f699b4fe38ab63a7079356b990e29e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f036618ce47655ff99c923137108f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba8dd462001a9ed688b0392892d1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa4e325578abbd8874f8128fc8b1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021255d57ded89d98487bab21f1ae2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e877b7895b82eee09fc8308e561d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243d785fb916885f614546b912856984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cf9f1f790df65c5e78f984867bd4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b09b7fafeac8d0e61561626b6b8ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03666ba8a24344fc868693136d66ea687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1440481ec6751bf5f92b14eec8a45088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d84eb0ec3c966bbf095783fdec1d5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed10fb24f7765b84ef6f0324979586790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cce2b798868480600772ecc50f700791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742007aec68b98baef8ffca57ca58fc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab12190c1e2cf5fcf1eac6fc7650293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da63e7b358126dd7b3987f4731ccd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89f080c512e03fa09cd9c6661668d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b745bf0289837bb8e22cd13e4d22896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60fecc8514cd5b5504ed844f0b0b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278836a471311c87612f8886ef6f63cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120df384067ed6a24e92fa5b823407d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4517c41d405b60964d448baabc4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea277fd108dd86bb39733bc7c9ed9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693c496041ed44f1418412ea6e9fb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fab80a17fa9f6c5e739be9b122915d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614208a80ddfb60c0d85c57d14dcfdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344f784c3abecb5b77b3728404b9ade105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aac7bbcf9ec24fd467f992f79e951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe0c871f70eb554b940363204ff53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857053f75192dd45d57b9e55a9f7876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a7b4d0aa181374c75c842c900262109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef51efd682ba5db8f1ce1e982baf1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c7edb67f65824d3346f979629101a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3219c5ef3a54144d526931fe50b08b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed0031832018e71e26d9978ccf7a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8d159080fe097758c5e9c3e5e094114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3655da19f37ae0dd59fb4316ac3ee92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc3180c082cfc4c8a18bc5356c63f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67260fe7114383c52c3ffa50f0bc48a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e046fd94408a55c56c93b4099014f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc9c25c423b5632f6b3df51a481f9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586a185b4cd50d0f2e08be7b224d023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce8428347fbfb6947c5593f650670121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90b2b38be18bb00cb32ddf7151170122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce32b63e76b2483ceba6a86c7192536123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e116acaaabf3d4a860ccc65272fd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc60302ac78bc5a437485d1d4843b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857cd51f5704327976c6a9a6e2f8ba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614a17a8126ab87d7e6799aa3d9385127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d5c254c2cf0a187b98da7360ae81f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed3c8665f994783370189ac2affa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21d026fbcda458a68576e7e0efb34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39889704994da0785cd8caf064f1cb07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ac3bfbbbeaab7540d20902f65cbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a3489271cd84eced7f7477f7abc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ba1dc524cd2b72a8d86b9d046fa9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf43b94042114926658bb34683c751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28979f5a729557b8a15afdb1755834f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d92636f40ffcafb16571556134ddf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f9c0dfdbd4bd56d3d998ac480f916138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0436cbfa3086595dd99ecd105a621a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334dfd019dd3d8e0ca32fc44a9e95e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fad9b65bef89984845b1a700287f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b8b9a323e840d557634affe06f32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1cefaf1bc0cddeea14f89317f2e91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532af1d8cfcd58715ae60d49b63ba76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c067bc665d24e36458ee9b0167cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3efd2e8fe264ffafed19f5fbf5e77c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f92464dfd8e2b57eecc97b9d5217147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef3635fb0244d4fa38553559153f22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a17a02aeaf31585860abd4c86848a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2d743eb0827d3f0751424afd1602150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe38eedd0d4554b24ead5ed71357ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8fdd34fddc4aa48b0ef807d7a4516152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718df9b740f408e635f05cebdf73d83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc1de7c9ef88e5445f2d6465eed33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468f1ceb9b34ce2dbd6fc0ac91859f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a775e158cb276a6afbd1c9c0b7c041156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2763f94e6b33339d9b755ca430c18c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b76d3e7bb1e78b25bf283ead7f29ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571113a49c3c03f0a60bda511f282163159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd7b8e273d72466d73233d3497caa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c21669f7f510b9a7276f62dffb380161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b6e15857b61751ccecbfd4c2581b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229162dec86aee03db1e3bfdb63475c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7a8711e4f1a462f70938e8a2659d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8a627cc7b54d6e10f0686698d3f7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547028e2e17d503a36424db22c64e30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506c4d8b31879c75b0f6562b03da55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf25b11141c65c0a79460fec5c3125168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317c7f0ae7a7196d178b5f4a8b4c20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a428cacce3672055cda10fe2b5db6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44781465cadc3ffcc1d75695fd93c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db22788770e828a8f65c3ba52898d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4a48e6ea7c1d370ff59b45be62298173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ceab90e5c5350b01ac33b312a624174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>