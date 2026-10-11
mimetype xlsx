--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63156ee741fbb9fa1b881917d2ef3ad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f69cf8c97c394b3c402599e41e7c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d479a8ed84cfba83c507e9d70b80d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c989086a9c05eb0b617a6525deadafc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423aabcdccf8efb3d738e54587769d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd774c5a7b9d6c9825872f2185e42f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66841ac4757cf7387c8d8974629e0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9d9a6d2523b1562b45b4d37b52d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d27dc74f6d02c31eacab217addce69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e5385bf81af62da8aa1236ad3c8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a6c3b752aaba766d0434a7d5db9dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497920e2333fb4efab36df59c8ba0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdef49c265933d2ae6439ac3ba3e3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff419977a5f8ca7a0c5b53291ef2c6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285177d28f96aa146a13fd39da0d9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a617b1989c0c25486210d594fc8b08b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9680f44a66b94c11c5ad18cd358d58117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956cc20798b4e03e2a6f24757b4d93718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7099dc49b4896afcd18d1e742517a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7a01fca7bcd1265bd04ab05081fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0571bb51e54894a74c5308c353b5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ae516d81920cab96dca81391ac6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf033f6b331d03c0db5f2a62cc485f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf1ebc0c2db679e9ca62694cd3960424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa44584cc1a8ec2208b23af752f39b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47823209bb88e1c555f0501fb08053f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d37fc729c9817f6f738fde5fb47b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676beae275af1272b5e08b2543e38b4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0819d03f1ac47a2f5979b4452ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5bf440ddf4cb27c85d4c99e7b159c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d5275d2252097339b5c6db8438dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bbc76dc1c06658267c571c373e46d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cd404fd2d6e5fca827fbcdbb631633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b912ca7aabb857522198720fdd7f1f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510817c0e0687aec3b7de093af43bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d02c104bcb0151e62e2bd05cd0d8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092b4617a2e196af08d15b788f2f1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b24bbbdafe5fa81e219f32814ee5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff5b387bbd906400f23f449e9cb6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064504dba49915d15f791ffc5b488240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb78e7b3b0b8ad9950041bc0df9657341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd91cdcb666419a9c70c44814d226742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caea065ff723d75700b0c9b01403dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f466f3270dcb1270aafaac83e629f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143e75612781baf5562b661cf840d5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449b8d31369fc602b850f591fd78b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea3c809500aa9aeec53661ed35d95847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883015d887acf5efe5f2bb3c66c4c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8026d5c3fd718237c7c9bab3237ef049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970140d3b56b5b91ad50696ba2d7d81850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985ee7f45d5705c7954df875539afe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880258bc016807d5f6d12d487d2892252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd78e030246b0a8c830b52387b7a9fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba8319d39b97f2432a3f7444f058c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280140d31024c3a7c66f41f921d5ba755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a37e86d000faac26fee37f433047a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a3a42b11ffd3d55f28b3714422ca057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37d8331e883f3ec17a518ccfab4e0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d956b6ef69686bc34b3dca25018aeb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146011be0249c490fc7c6fe6199f1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200c973d03c1f0d69fc4bd6f012ce8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556136cacc8485304dd117c9624c1d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136148403e1c6190194d9b37170babf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957a3f1ae9b185de85632da95027f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596811d0a86f4765b2d3d782eca8a42465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa71338622ed63c2014473dadac2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa64761de51c4907a718803962d1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbbbbe4e4f5770c06bbc3c8510a9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90da1007b385085434ee0d20c69f7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5fc22f4d32a37ea1a3b4318f9008b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff83f18b68ba39a2382e9f857c33371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c43bf80c060452fffd71f92951a0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d91046b31bb72cd2363c4b212fc0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434bdf0c46ca7d1ba4acb4f916fae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2bef8714f7e8555448d9bd7769e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07c03812b0b6826e1b6752e7f14ac876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde6eb9b1e50d64e3fe4884b117a2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f34ecfb34500438c9de8ab1c7bc3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d26cd723cc9a65895f18022427dcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576ed6c30c1a5d5c624d3eb2fc7a41e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0319d12fc5c993b61c75822857f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19237f3a16025a457a42e1dcf04c78c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46675cb7f98ee1e7c3cfc51def41ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9fa04237e6fb55e31e772edb22be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f0e3964eb3604058a8c47339629a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27720ce36690c47a27e5073fa4b853886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209e50f0501e7831c1aef0d8296b8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609044c0291d1404de561ff7c05c566488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a4dba712f1e4c5d04df4fe6a045689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08496187fdec179d0dcc078b20eb5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc33511892610e20ff268640f37532091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f11291ac3a09238bfdbd1627f10492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58099579ac712b930b3d30e4dc5e6de093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda4f79ca0832abfedfa6906d5e140094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa328cc0296dab836385f3a64121c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e1396832fb740ceec249d4d71c27f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f8198b039b6eac71ac3aa6f8327597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921c86d2b816aff5ea4271bf90f2b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599df2a787192203ff018c127905cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd2896fad536e193cad863aab4137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5f1176ded6dde884567f39b99cd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf910179f71f98c0770732b4a6cb60f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf236c7317834adc447fb0274d6e77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75262b8e8dd78f4d494a9c2cbfc1a7cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fa75b2233027212119d3e7e83762d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53673f1926b67a970e36bcf9cafdde2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6900d6261fec68b59102ca12513fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b831ca420358a637dd8fc975350f31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9062149a50930f5da6038a8b8861c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20dfe629cad380e3457adab6c15338110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc440f5a6fe9a2670c31b381009ef21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206abb57ac906c3cfc58598bd1757219112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8387ee1f6c25a27c69e2efd204f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb4a672c6aeafbd8049c68c23d3ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877921de689647a597b1a1c44c9825115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010cb08cc7049105685f847ffa8b9ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5693ab2b5a054c1ea69c5ce139a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d123bd1bee23184df31f6e479bc5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462487b7473843f0802278c89740371a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc4a3f4400057ab65449c9aacaa15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474160fea3a13ccbbc15c2733e451b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c21aeb2f67ed0d8ee3aaa4160514b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448bf66896141c6c737c8f94809682123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bd51cbbca4b369be3fa34f0ed3a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bc1dce26cf7a99f02f800bfae183c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fccae52c4445fb5cdf24bfe23f999126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c7ce7abea1d2f0a1e04a3fa5ebb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f38ba5081b87241ac5478ca62d586128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab9f5eede39342127822a17f92179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dc2787fe10d4a0a453548a5b75c05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ab7dedfe5b10127fd4e88d75a273131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570f292de3e7e26853112344b676e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823b641b78e78c01d709c4c33d66cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dc70f75f8e0ee4c8bf825ff23aca0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b510a5dfa137580227cd0facc8a78f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08a9250034506a1d904d3e4ddddb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b96fc39fb0185221b2349a71d9cb21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c7673085eee1310bbb5ffa8866fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1301c82e2ef86f8955446dbbbbd6d3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037eca89d25c0798c181c2b4cc0c57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9789cd2d9393c5a8e67af6c494de4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a0aa09b7d4fbb39f28c0e74c2e90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c8b2b5abab0025fc6d9cc9f09359143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac3dc526dccad99364eea767e0215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564eefe35b9defb3937bff108d7816c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c3ad20a01509910fc40f793576e15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04109ef73101db0d3341e1a902ea8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7a66a025aa79d3fb2f80f070be8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cab7720b64419de5618c97e49c011149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6457855aeee589a61667a2217a567150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b43dd6d37fd5d117bb267344806ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1f1c1fc42d2aeba3360f84d2b247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a79c5f754eb1509b7f8bb59c0cc64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace376b18c1b38c617b7897287a5206a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11e5269cda0417ae0a0d954054942155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d6f3fdb4f606a46a5ce631e5c3eda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc20a84159198347284ee4b061d701157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b9bc21ec61b2daa5ea853d4f88a58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7add6c624f5129a80185a2b4fe8120159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8f36dfbc8899eb4ffb93b1813004160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945bcc147bdfd8ac125619be2320e67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedcdd039d5faed1498952ac0724c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90132ce3f74b00cb49d51b66a1433196163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85d8893e92dd55fae2fc7eba2bd5ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c4a6661aaa7640f3fa5fc8809bfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53bb724707f1fc9b9ba224c1bb1a90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7c7416e21ae56a00611169e76d5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485045b0c2db73307bfef1684196fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb0c70bc1976c9e5384c2ef7264bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bd007bd72cc188f0d7abd9147068170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f45eac199762d7e83c288e2aca32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08958acd1b2df0a81db291763c717172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708f4f806b15dd1017811595393508173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5759029acf11d7b3ae83f4a718b54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d612a1605df4fb04587b6e8b2c168a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fba1396621fcf98f30fde3ae6fea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd1f1b30d5716b81ad6d5f738cfec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab230ab2bfc7937bad1e20cc26950178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03dc8ec6574ee0442370f63816960b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43023d4617573aa6810b72ef924a00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027957f8ab0a3c5630a1db00e072e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df086ce86959fef7e61e2c209e78c736182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16393736a380d0a71a4646fb8959cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a791696f6f5175482ab93ef22b08ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab72674c29142aee8bcce3254e1f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e29ac0b79c63be6912f956538f95a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d98b040ac0fe1d096d8984851bde105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52621991e38381e4b6519b068adbb7aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3632c007026c49600b2c8423c19db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df99e341b986110d14e6abe64514f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c1a3deecbd30c35c0ec8f884750e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f445ed78eae411cb703141a5850cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738719acc5472a939faeb0a6b4d10bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3701321c9a5d36cc44d5f214181f7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab04b07a90b77d90cc7bf1feeb7f02013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af5a1b9a1499e87062c308ec8390614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32781662653e12e31cd27bc3c69ee015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4258c6b032fe9a9b2fd17bd8884b7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebeaa8ccd0f06986f7928da462b8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff47a946e7fbb67326c161170343318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1cb4dc292eb7075b072df42fc4bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4812c5df0111a372632a7dc7b62920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078870cb413279754d5e0d2c4a136b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde752739aecf329e77f17ee601eff222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29789b729e97d2f2bb9f99731f67d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8842bf8c180e7d4567bb755b968d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f314fa82db98f37e4fb19508c790f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d70707fb364544970f512040c0dee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230727564355f2628c452d0a9e9097b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57430fda5500d78a6069f80382dd97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aee7db52d739f2f561c065c15c95929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba240feb72f93ca5be6136b3de2e455030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f95493fa7a6df00db318b001c4bc7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb65e629f2ee766e32ace86ea376c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b3566cc8741279bae77ed25a987333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6f57e2a35a8a5ec89936897a199e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847be50dddee344597b2c418e5dcbd0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd43bbec51aba12ce8ca32eb34b98d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ed23eba56e95def2f9d372f8c97e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bfe4155faa51a1cf80f655326e67938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24580076b1d32702c80722c3e9b16139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c5ee2e94a86b60b193a7b2a6efd7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199082030a07bc47108a2517a8232e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b9017997c315c7b9e3cacc4febbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d4ae6b5599dec38a556c502bce8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd6d7233a68182badeb0a3f02583da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165a72ce77ffd03791611092b71ffa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e632f55a9fc52f1d7dcdc1e01f7a5f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f808f1a82e9c12594e6703244aacc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8ecc66cef80c9a15b3f89898307fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d431c6d603e8e60d93912c7b000949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a97cb4a449dd6ed8268ab720d2f79950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb2442fd3e9240a74df75254c73b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7844cd1708706c1ae6fefbf44d1c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234da728f5e3cc79ffc2524f4e0de8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca25a1f745f7b1f6c4c176c93c517a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7df4a0cfea2a2fd932e90710a57c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4231ba4e13e08b2e4ba0e8f0155556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc078d19807cf8a05eda0fcadd5b5a2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269444185cda984518458b44b2381258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee87378cc992f21288030bb4ee7ca459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157569317f978d59c864182d1b8b87f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305191b25e171a6ec715331cae694ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e7f0b0b25141eb42a8552c9fad6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae516f2afc1f855f1944aa11124672763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97869d44e4d6663c649d20d8585cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc4b0e44bde2d29888eb4009e06d6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f3c608c6fa963fcdc679813efd7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c9efd899704dc162faa5678d462f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e382299dfbc89c2e37eecf3dbbf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4de29dd5d760679bb7dd34163b1b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf97faee5e71608a5d39493fa833970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d587c0cd4285fb263c716585dda54271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe766623b4f2fb53cb8068ad1631c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c6cea5e2f216f44a4aeb77ea8e0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2d721e4361af44f9c6d73e54ea1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ed3accfefd585a5005d75758260175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e41941d5ea42e88ff6f7577bb45e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6d99b943149c15b9cb24503bde9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab96c32c2a9861d1573766780a2ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d375be0263b2222b0a90647fcf39879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d4af3105d6902cd0683648b514e2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe2f66a7c4fd470867018f61ca98b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94b0a9787fff1ccb560a03b46e79582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85d686458c89f6007c81df8b25a4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bf131e23b9f10f533a0e2bcf78bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe0121c547a9b1eeaac93a3ca6bc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb6257414720f2f29214de4c23ebb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b133476b6501d76a9b7ce59e4abc6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9fb051819af77ee6904c3d0f990c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4eabb9b3ee27d1c0068608133d41289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38050a00defdc1614537406c556e7ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aef9a35f61b247671fe7d618b804491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd2b582a19def323cb8524f6ca6bbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b713d455bbbf5a1a3b49acc18bfb03293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d14edc5d459efd4a2a184a90cdaff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d68b84525d6c36eabd33f82bd5c7dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5035af8cb8b444eb59265cc2122e9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4506689423676758aceb3b4e769b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e35c9df23ea086ab92bf940173c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147badb472de55cd56353e877ad9eae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086fba72604285a8149a1487114b8e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59218e1bd68838166f355a0b4a80e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aaa3111fe53b1f8f9da53c28d2781102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd9590eca42d90055cbd2a53112c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40912575615b02c96df5110aa2eef336104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3515b13ffdfd4a8ed9191281eb7d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0de423d4325bd22957af9531ad6183106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6dab33d756f713b0b941632f47af4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248069d2fc25e0095764a05a3783374108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c24e0ef6404e901d07c02b979ff54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc36023c6fea68d6f344224c798d97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3039d5a6521affb73a3b55749956e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ba7b211fca07ebabef663e53bc85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c20ff0004f159a1238208349574c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778dee8b27deca040b76297e0ae06ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55e322f85a41e9232e9a51da0da0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5214cd77f8da6d153d96a69e1616b99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090d251e9e99f20e53251c0ee82887117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b098cf51818a4c41f82b1efc08e12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c884c1fc5c1ff7101796ff1d8845119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972b99e7d3b724cd42557b132d2092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa2ddd516dada9968d5747e5c4fb25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c23fe0ad87f324c57fa8f7a733b7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354cc02e6ee4d3447bd0f43095daf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fb731721dacb9f068d517dc416b4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a9144e985af5741ec7115a1c1c3f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf0e9af1eab9a50b72671ae22777fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ae8e2332883edf2b8d36d93cd117127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74906cb125273cc056a7b3aeedf553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109bac98ad8de4349eaec664184c96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b9b1f6d4aeada872d5496c7fb7320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b69cb5ac3f8d4805b92c599ec1f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a308954fc2bac3ccffe03a2aa374666132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f39f54fcbf72a5c9095ddee38c1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae878ea6986d7718e17f4ab899926bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf1b3a120806997bb331399a80eaf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ea862f112826c715f41eab267cc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf485509359f6b0cca902e68b1d6ce4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b1f86153ceb533fb441820fbc0c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477789aa4db0c27829134be8172dd28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ec64ccea223a10abae9c271fa6ff2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db3858ad972d253d1642f9cf991e06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea22e5b67f53325f87145c38c26ec9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f75475f35cd06206d9ab1eb30d16f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90cec3a89922e9265b1b35782dc9a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01543dc5940b96db585aefdb61615a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee3dcbc34e12b45b124c60bb2bd0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31a1890c97870d299237b60456f31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691236cfeead0fceab9353e1dd2949c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f88f323ce26bf7868340cba9ad08ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cd982df9286f6c925cf0e2c718663150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c56abd6f1586e5e5238a50dc6df8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d43c0648889296f7eb2cece2d363152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113fadaccca5c7f5f490e2617a45f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650b990c0b0f88b96afe3b5faaa13c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895c22aa65decc4ef98c25fa2be76a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f75623f8b191598db4e2e0523994af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba596b686d67bff61b71473b45ac20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83e8547e2c5b308fdb5033481b2655158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995c74f161e7de101aaa4225f463b09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ace257488d7f0217f91f60decba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520698f0dafb9e611c9adf6f6b4fc80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6ad55f5be681c49be8a4979e47a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da698b8a9cf30fbae334244d66aff39c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ecfb5cd5d200630e189db378a5b0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372831a07759e2244d0a7ff62fe1b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697526c56eba786ac64d38f359f485166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e9546f9b6d99630dd6d91e97e340167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f72d6ae2157bd18931e5ebab15f74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b44bac86eda12036429eb63255da0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e2b11023ded006d2bf9005fb86d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f09dbea8bc9d930244c68131580f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418072ef714654dda726726f2910b08f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce2a6708b07b38c1c243449e1a6633173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09cae6baeb0657e24478b56c253778174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>