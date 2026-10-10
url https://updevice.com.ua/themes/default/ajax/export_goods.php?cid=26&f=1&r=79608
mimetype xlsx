--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ce254f22ed7d55602161b1d0c2291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea57eca0b93a360c95b44167fc7372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4872bd46b23c80bf16de86de4063a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427a48cdb4a2ae829c25442463babf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c146e5117a4c2b971a498a4cb3e3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ed56dcf27649f3a215beb8e1a85d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aa6d5f2f7fd8f55c7a88ba86f8c6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b29e0553e288c8bda6f199c33b7918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc3d5efac33c258d57696dac3d2709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056af5a14dabb8fe488868cbd9d53cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623426067d3fd5750bdf37508fc17b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed09ac4f7b9ecb63c1bed6f110de6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d2723a6b28820f495c8ace148379813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf12e7e15df75a1c4f07acbd79b0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b19f0a3b201ce612a21cf991347015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c0474850fe723835fa2698b71dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526355563c955ee6351564743e3206417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae317a6a288768a3a67d52279a31bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932fefa92ee4215e6e2388aaa68d1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f9f29359027a13fb46464d844e6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac3dc42e57d533abb4ac5d518ad1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9006e7b3f9b3e6e3ead0969d1c0e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779157868fe3194e12c7a2d24b13ed923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de61eef68fff4c855db1f2aae0497924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a45e117fc49006f38d800d3616ca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0cef4189990ab180de8b48aa7b9b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8b45c17c6ec4f352ff4a9fe6f771227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f9f49b68ecd64fae2d599929680d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b3aaa19cbb60acb605b56a1ba50029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d35dafcc703d29c93a55f340d20a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d54c4972b86587db56f20feb23bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4716065df8bcf9d1b4f017ab4cb24132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f43acad7a9d85b4e99384a82c3faa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07047136786902013421d50acaf7ec234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84560ce2f67e9dc5362b90702ca84a6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b321404ff293b45708fbb2c7cb78ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064521f569b753f8474617915e768337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf00d13ec5f890c7f664148cbbb2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a6752191bdf09b4b15d570eab85739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b62b1cb1fc566d59ed494fdfad71c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d21bd8c7669f5b0c6efcde1bc4135d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c75ce8c10daa7da44a038de40894842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9cd3f5bfac81f48457a6a59e6b68e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45213b847e00299c04de57bf34618c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878a047ed23a8fd36315fb63dfe71d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedbd7b89bfff6cd5302facbc2248d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9ea81ae994ddad263e1913ea1bab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085601bd3f58ff76e2d4889f590ffe2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e7a0652aa932f8e2159659beee6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab7ffc2aa2dbf28b18cdcfbd19ab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bfda045fb0348dd73261d3062e7ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465daf2085a3da63628a5ab81933cb2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4da3bda4523ebf0720d2e4798bd78953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590213706b09bb780b601e39a054e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e79501291de647c27e50faa2e33ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9448bb56d95a964100754b7e91940056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7482779bbcca40482ddec02d1dda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e2803a21b261d438d1cdb87aabba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00173b60d234ca43b055bcd8f0bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d060b316c2a19be99161520adf99360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b380e63eddebfcbccfc3d882136a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf2129c646081ecdc491c5f3c5873f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d5c926618530a913cf79b3201a1ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076ca43991a5975134e41c1b30537564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879bb17b6c21da2058a7f38e952ce6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540d35927b8dc5847523907fa2d0b4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fce11e42f92d3c92b9b03f58fae5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbb45e2c91f4f9ec9fc18153585fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5566f350dc976f9109cf0a246bf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0064efc05ef62d59fc92a92f6360470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf0af78201573f04f5861461ea9e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554d4e64140238da3a226972ef1a7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c0f0de02193545dddf6f7431bb7b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebabf665666456b872e41dbcba293e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8128bd166d7eb76b35d25b8d460bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa57729bbeb0a04bf8c7e1ec5f1db3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a810b99330472b7639e59fbe605878e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadba2de35d7803f10e2ce9e70c48478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79da1eaa0478a6c444bf623ea8723779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f839048a44fce3d3e3144270892632f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf881b930e13decd493b0cef4a1e3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341598a6f534a0e0e329984f5647ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865259d04c66cf03d48c5eb41d4306183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea33dfa968ca3184857c490749a484084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac345387c0a46bb45d87281b5e861485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cd0ce9637611477a4a214347780a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589203c02a20946c7e8bb9eab5e4aa0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc6746923054c12fc0213deec6cef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f828452c4ce277e537b4693d5fe589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc709494a308939148bec0c102d48d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8505c5ff9799bae4d07bf6745f7ac7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621bdc6fba573401e2140929bb35b5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b6a8fc5440310aa6c88a3bbd17c7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f316504941c0099feefedca2bed94494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a01979ac85c859eba82bd145af6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8933b5bb4766fb8fbbd6cc5637a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb66ac9e1a68b60249c05185e4f81997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a1b33f11f388cfa11e2a534aad3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577dc187a1b5c964f657fcbab9ee9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c2b9f0b14f2a489cea5167b0b472100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f24a6ff692797bc718ccd18af73e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c52742aff9a0c344312e752bd35af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e53d866c77b8cb959379474258d93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173738bb81d0a8666dd1d1bfc179933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d55d5c50e4e7b16c90f2cea1d443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5518e873bed37d44a7b8cd9aa02de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d3d8c37d5da5301d2bb070cbeffd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5758f7b693bda81a304dba8bea34b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc2b51221c717594646cf46e475ddd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f6a1b8d80bddd26931bff1d8700d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4ce27f7b06743308e9f6e61e868c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172701601838b7e99246d2a8ee241829112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1005d40dca3c1f4ecf55219239477c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d23fad764d0ec23d340703f625b96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb44d6e22dad9f037470705192033a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809353cac479f12c23a970ad86dd50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41c89c8d6479012cfac44d2ec27ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406d2743541c62c108696363901cb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1dd9224d8cb697cffb6bc3b7952b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbbe23657069904750c0d512381827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede8be46865d9e898a5b359870c9c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae214c95b8fcf698f919c60cd178ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec16faf24a73c11ff8bb5522d481ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2eb5f4243bbfe434ba13d22a2e122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5428e72a4c0a1c287fa46938a948959125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d4349b4cdb3e0fbad10d9219e9392126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d9cbf4a3b483b60df2693cb0dedc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdeedb45a0cf726fa65a8785b4f17a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838459e6db7077963222c85ae8e2ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d906e1f9e4d051762c8f3f2aa511e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71545256f88b0488439ed47140b940131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea4ee8541e571504d0d20dfaabfb64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a6ecdb4e7836fb3b4f05cefff8c05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d8a99e887fffaa97f36e10787dab3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1bbad239fa20153cc025c154f765135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b134c123f5d24692fdc318d878f473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f8febfcbdff9702fff55b5daad6db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa716c6b7fc22524820c805d5ba12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0f35dfe109532beb8b96bc828370139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236c9aa2ed51128ab9579232444856140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9a773b7921f8bfb33aa7d9f03421141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc753314514fc86fe443ed7b6549340142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ce4174632195af445c9009fb82e86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca72fa9221c7d36877a2416dbb4bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35554506a694a3f1527f08b854250145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef45f0f8fe24fe831e46a6418190488146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbfcff644fc04d9ff3429334759740147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335035824fc90e8e47dce19555b3cf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d8e5d0229bd8bda847350681500b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927a764f1e0dc3aac785ace9eea49b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a433ea00ab1ad5f90004dcb749e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca3336aee28aa513f26b7d9bba8bc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d29c157d421a6888de96fe642472153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4118be51850973a21412c467a1c80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ebea8a35225ea72c82052b8050190155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856ebf689ddc652a6fcb20a402b4b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2415a9a1cebac3d4268f3297f31934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706bf28a6688b610878238759aadca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73a8a2e20886f590c0a95c894e460159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2fa80d4e26247dcbad1f0eaa0f80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9abe6a584a4c526f7d8ae5d9899f84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68ece16c2e24c2defec5cc2b99209162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb9d8e31473d2d0e1c2151690fa69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d760062e9f66a970847103b996dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c979809830ef5843b247550906c080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a792d397c02f9fd1fdc8c9d15027a41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c6fa2a28c50db992169f73fbd5ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a989fe5566023462f67e3ba64e7eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038859d837fcd0c6a3bbe5997a8fe74c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4dc7f586abc0921ab993820ce05f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef5989b9f25dbc77ad1244e9c6b7f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756db899791a378b89d0368c4469c41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef3d1fd4a378c0e5516d947033ea6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ea2308192ea4c1736355b0701d04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379b30c889911ba009e69cd4ca06a0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059171866cc29c46dd0a79ddecaf1bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae4467bdaa597712198b40f7c876e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa2325d9067dcb178efac0f52211c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191ca59eda636850a620ba1516ac6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb1b339f398fc6f4550f236417b2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781336ce8e144b1379cd5241984f2896181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de1e6031c1e2f3c29659a70064c0af182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950b91688b77f71887d32d5665e62121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d172b3d2cc47864c7b90920dbcc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352b5a5bf2132af19f0561cd82899c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e273ee4db5bfb08fcbdb7566d587004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ad75764f018f2d50ef52f857212585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30345653ccf3fb6cb35e67fde0e717136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6cedd0be6b557ea1e0c6cff2a863b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee1a02edee19a121fe5aac4363d398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9903fd9845645e6de2530208943129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43a19d369e7685037254aceb4a55310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60a376d31e9729ccbb488b325e430e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15a2766eb36a6dae14b9528e6385812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f49c65617d2fa6bff79c2c551cae913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4afb3cbc8427dd34fb44b56c25498814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff03b08455def5ad02468dc641183515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d3f4c09a9b8576b8d7e610551f3e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf568901b49a6e27e39f7bbb5763d9cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81974f82248263269cb0a96ad78d632218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a78ba7863527ca2eb8c8404a86401719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a1ab2d1a908cbf260283fff21ce020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aaa9e640889f30a577dec2a068f3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c309d83ebf5f62784279cb622f93a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8175e3f5f5ffdf5e0eed68ea1ba476623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bb34853cd229b2cdb1b2b8886e5c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e05b980b1670a685b24189401d483a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775ff2d4dceb6723c5717661af3b97b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94002f55c3e87e40bba4406355f553427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd950ae177f1a14600ca8dee289e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97529595dbf59521f28d3779a42514829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7339e24059a141802f174028e5f4c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c70026572fe7e6534a88eb884543031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a747f897cc6b848f46ae0057599f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85048a21310b644aab52cb7e24e3c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac2d7a670c20673e4164353e5c37034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a72c1a2fccd4d06e705cc16e36ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca851baa1ec4161f482f20011e0804e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921067177fc3637c7f30cf906d99a0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b85dd2ef2ea714815867b7cd0485f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b33ef36606dac9e25f845076ac54c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7ddfe352b3c85e9dd7db735c2dac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d78c4d650cbc79e421095d5f9ccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6dd0c57662ceb909298417065468842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce919060963ec056a5c4a0e8ed9a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7708ecdc6c77d80373347e0be80da344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6d398be2a18159ff41753e624185145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa15d84b425a4d4452eef873308a1f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419fdfb1dc46ad82c3c9380013ca8a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b92fea6386286041ea0f8dab35cc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc8ee14b16a4e83b29ebca3560a75349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d861797b81aa019a96a1f81fde3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a53a632093b1ba3781541644afed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb4b649585da77f38c6fa95ad884c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc9ebc78001c4bb502f7fd41ad28b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef67d061abce1e80175dcee980d5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec93931d000febc50f894c76656ecb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec25d6a81def1cdbab0f725e6b885956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d74d531f3a084f38af5ff3be738c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0ed4455a435ed950e1a462061d7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe45b92614797d0a0cf3bd7f10e5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e5e6f0f736c40c8d93f73edfa43260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55a3e3866efcf84123b199ac1a29ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e61ddca52862756f7e9712fc1e2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2c1183a5bc710c1cc18d8a3e1a8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636cea31f7015ba271b3facd847d7af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2855adc87f3a5d0dcd9777f4a0860165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a5e62928b78b927c92ea10677783166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265a98b88a79e0e30bff24365b96fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15cb4e3ed971381bb9dc780db947ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed35df0658ed78a504c59f205c83cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8929c764030df52f8dc2ec9e129b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0414ce5aaff2b3ab3ee188b8ed68871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba5923db305d2e1780e12ebdf25e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d62534438ad80953ab8ee56e4941c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d23f2fc3842f6548865bc3d06c45774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427be45c5666ec448538111a51b24575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b22ae10026ef1f914e7d9e71abadd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43bdd3781b0f07dc37db01ab0eb20877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9c5f195f751b6c8095e80869bf12a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75032cb12ade0ff73e0b66ddf07c1f7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da21d4cd67ddcf59ec4e9254486a4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72de1efcec995325cc4a5bd25dc44581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631421ed87d736bac7071b840f0e474e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6dcc0145ee6762adea385cf7ee1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f0ca6f8a25b45144151efb63e439484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d13e7847c67c365750ac89b71a3a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c94bbb15aefa4e726912b7b18aa286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ed4118e4c08d4494e9b392bad4fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f056099089c7a07342c062eca05088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7155db8f7876c5725fcd4de7738fac989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe0f82f84fcd58e8332170e278e4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa4630b5fe510a53d5d302274fca791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531bc66428702864947529987c04fc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd1648b5c8ae593440276eebec2d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e3ea12f7c4e56f1bfd709c78887d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23e33ea1fbc03aad4c6b3813e4d3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f858289f16fce7d18deeb59fc0171d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea70c42ee992c4d032fd55bc1526097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58984e161a7441556e6349dee8cd2a1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c005aa935702f801ff0becdb35dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402d31f9e118b9c1dbb4b77626283af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5965cda7fcaa700665b9d0fd6eaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2621f1e323b712f2a181c0791af8132102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064dad0c64d859465969f5a0d078487103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a7a62f029b979747b69ec3a2df11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726cb0ccfca86b45a7714d93bec6f4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85023fc75b51b9d6fc59753a2c50687c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7e9c77fbaf7576f5e886ab8ee612b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f3574b288443760d37dccb278637108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4fab64d5b53179c14b9990bb42b3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b0285ce7129ca29a5223f870c7e3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2bb814b3185162f00f050f59f889111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840fe518f34eec5088ab890cf7e139a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915429f9d8dd66aacfdba39b0a70407113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea360c3f6cd28bba7920a06920492d51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be80c4e94e5ee7f37184305a079f04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6d7e3f34d2f755a074a6b249fce7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a27a6629ab3860adcc9d29615d01c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d9a6f3a32fe4b33cf9bdfcbf2511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4517588400e6ea20913a3686f098326119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb95932fd4f34f88fbe0f23d1cf4df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eb99537e8418e34d437ec722b19a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426fd1bc130a62d323761d4394e1d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21094f16d765b62ad80a8e0d8f133c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fed04a4af0ddf0aebe3d4f5e86e666124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100a43b5471b6a9534dccb8dec359f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab1c9481c0be954a6b6fe50766956126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7640e5123d01d82ee4af39830d13781127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926114808fb08e1e37517d05aee754ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a67320f18b051279215cf8e3907151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9bb7f19ad3c19998fca1fc97f6804130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a52aed23ab96304a57901c57e13a65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0bad70ee731f6b0f0a1337b012873132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2242c2ccb23a77d2d6b7ce4fcf0fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91738944d11ccb824f8e1e3c9b33ef0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504035c77f7f123e8433a8c97d4a555c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117997f63bc5348cdfc6be3f362665d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa3fa60f617a4cba4a574f5c16baf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3ea5fc54a9628bfa5971959d2e510138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb6b80211992c7151a632ebeac6558139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d1e2a3b9ce1227113cd9e05d93094140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c5fa21fc3463f4d91d19e4cf29ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb06c14f9b69786cd52c49aba0d614142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c58069955b7c49bccb7f5bd9d1d46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f15cb0342ee7b797954b9566ab0b8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0b54511f87b91ca59df3f8c5f6858145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5a27fa822c26e7e0e61de4c99801146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b1c94e7ddb7dc1d2244534b3d13ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0064ec44385eae133faab5ae22d7a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722f281dcc9c2a17c24cde2d1d574b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7dbcfa27d95efec4940d1e8631eee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aad2cdd6d5d116d870085557697930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5265c85d204802c818823172399b5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5a6df9f50f75ae3f7ec1694e34424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd913b96f54ef979aa54492b3ed217154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a62f9422bafec53d1cdd9a04b967d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0460432635a0eb7147f76351b1373a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483605204d7bcb7b732034a9d8ae2f22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff937947248445316f357b554df7bf2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e9b140bb3a16c50660de2a2777de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4758c59e29b71967fe04c62678f8f02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac96f72578577d624822a4142a9d8f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68d3c777319cea527a164dc8e7573162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad58440c2a6bcf8ad3e61710006105163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68f2dd2dd30c4cecbdbe6c76077795164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767290f134d1bdf7ead9a4b31f1a60b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215faf3a2acfecc80f2c034bbad82a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474c9a7e3c303fed5d3c557353452a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a53c757b0e1c76f3d67f47bd91379168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f9d8e22b032959692ec4b4f7c395169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ddfe548f3b2755ef7560b521e4841170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aaee16c059b2775c15c4972544a2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3bcf9df1cb565c3084d24aa0df593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5855207720a23c1e1d8c3873877209f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c680575aa8d0883b71e1e93f3e9c23174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>