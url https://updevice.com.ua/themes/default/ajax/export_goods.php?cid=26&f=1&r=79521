--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3fa16328459ee7b909e57e8e8ab151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5245bb5f1a632a02dbfc5d70d38d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b509b96fb71c4e69361960547b793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f37e936a80bb28615465aaa3a2aff04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c4c9b435f8b5834b9f6ce1aa4b5fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f114cbc642c3daf1813ad07c24f596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819fcb760bd3d54f5d491c3d0b6a91b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb43739826be22168e26a9d66b552e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd834b3cc21943593d83e7d0923431f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b472e234ba92407f9ae9c1705c51d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d409f4d76c05bfa3cf0ce39c0b6c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb7facf48c716919bff99e2edadd5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72c7691623f40ba88b5d7b8b1767d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8267db09265dc19cdb55b62c0ee9e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74227ada04dc7335561b81d10f9e03c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc802f5fb2fdc2ed4f7ecbe3d0ee24f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba07c602188fa098d0c4c4bc17330617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941cdfca13e5bb31a87eb7281fb26e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99fd43b715c058f36a8088b53b113f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b8f837724a76a2d16d651e3ab60c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5759721b88513b37097239a91e85d4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14fb363fe4d027e700f00593609eea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72b5100ab7ccc6bb2f3817b232a0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bafdfdecb5a6e8edd830431f3038224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f13d76af0925e050bf930b3735a59c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd0d5fb336a721fa925bfa7ec572c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e24ef3307415789bc3849a74d1e8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b48ad5ae6ce2b2d3d3606634ade4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a2cd9acc64486d16e78c64507e4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e37090fad3805f6232a554e4c63d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e29c8f9c3459e19665feee65a8d87331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9dca7bb243d06f4bd84da7132737c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526b0d9366e25738d9811a767dfc8db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc0c5b4f5337bb2ebf01cccb65aff434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc2b03d3fd56125032f3e7cd6d22fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0161780e37a6d11ff60cdd5c7c2f7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd616c2b7d7063c96ddda273b65b430037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062060f1addd5dd2b767fc99a5bb10e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c7f695e0af2a631fca13c1661d3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d9b1976fe6ddf064db1795aa24eb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26cec3590c3225142d410109021ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4157d84e8bf473cc4524c30e35d877542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4466a667e4da036122f03fcd1bf6bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ba7edca1df6340c3eb0f0832a0e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9f01b2e845f8304936eecab75b2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaadf17b1fa5812f45ccce0b79e3bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4577b9a06ace602ad9903e1aa37b6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c78dba9963164bc13b22d7070b52c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f6f2d6412131a182060675c9585f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d477b53a880fcf847fd530680ceec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c133b5ab6348d670047ae35cba16e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fff367a7f88be616f888cca2ecaca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769527a00eef78e9d9f6a41bf5f800b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd98a92357b3c347b7b29eb5e5bcf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185c90748ebad08429c7a009aa08d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920c0dbda3fdf74bba45728021f24556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f13cd106be29dbbf8dbacaffaa25357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91992cc9d4608648c72768db4b99186a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4131507bf7fa18ed76a5243468171e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed3ba1bc6e6409200f45dba5cecacf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f9bbb291d72cade0dd6553173c3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163971aa2edf2b909914d4a89068b6a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5346fd5755858015427722416774c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a0f240bf1e95f95eff3a7ea5527664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f8f306121d98c807dfdce03119d2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d076efccd6ab3592ad87ce1f922e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71c4cf369a634a1ac9b1a81d0938ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f6469da206c2401867063c17f8fe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ed479c72d02539ca84135c39b92f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23e4dcd3fb92942b61a2635a7339a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63871a71ce9612234bf279fc4d0ed45371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952807bb5d8a3c4510649799dd0e964b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0c9ffaa8e266d7f9e02d362683e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b8d7f345ff1fab686af29e141384374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285753eb48fcc69282c9d3d254eb41b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad126df56593062621fc2a3452e9c6ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a736cfec5b4cb6eb86c58a60f168477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba84878ed2794ab32a103773d42e92578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073b7380a3de067662210fc8688cdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9fa9dbdc138d41cf850646a1c3cd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec653da07f6363f43a1c7828fe1109ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e5b28b5558a3a9e5fb3c40a19b34882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a383d27182a4682c8f97003bf793f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d766d4fdbba07912c475477a4f5b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60cb3c097d7e830c9b5bcd999272ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15819abd87cf9ab227ba4d6a41570586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df37ba5920bd8070be32d619a5964f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4116c46c08d96524b6600646a48a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddeca819e727b02e47cb72b7dfc1f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f94b37879843d83eaf2f7ff9c3c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a040cf00781a1b58150a4857c09191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3134f66be8fb5da44e03434321e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443a600206bbe7c62823288c55df9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a037af0f62a7002bc80b6149c7cc39594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40f8337cccdce50abe1eeb76f693ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bb59cf2779d2dbb1a4f857af40d1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778171514c153de964162aef0ccd50c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee90cba7e75f88568084c694a1ab8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfa5c6490fde03f016206ecc9f95499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b92173532ca12ab8d4dc98099153100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecca074244fe377d009f6d1fb94528101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff77bfe4f9706dcd21634c93509b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad00344b6b8a827a8da5e67850a15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03e42e4210b161edbe3091a417ead104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9caea05ed39b7fb6ae7856303623b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac81da3f95376c8c6906ffb5731373106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b2dcac147f37f5090aa28a95e648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3f647c3ea46c47480057beb1ba83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea18611a9ad970d4c3f450322bfe8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0be8808613f5e92c940318c94763a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368f9bcf7c47a267ff468f7f1154d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77253186cd83f3aede46544cf03a840c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f246b619a6f16575a2a32656d26a2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a581200b1d98afc1f1a3ab76ec8e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0895043afd94e4c1979d98a262a50a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530f0753245df008c8fbf97b83e911116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7c4c5647f4ae44169b5da3c75bee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1058abd4edb503c556afc2331eed8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112559003f4268660c1f93d1816cca15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9277831c0dda162509b2cba5179544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba03ae76ef81286000cb91fe204dd9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de74818c614ddaa05b2313f731ca6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d76bfac4c1504ca50c8fd9346e912123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae02f1b5c65e57f63d353e82361c6d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09084d3718b0f5bff0c776151b716e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e165e8153d6523c8f7fb4b7ada5698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6047f23d95bad61de0f4616e5ccb89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de8745c46ae5ea3f10ceb53cd91280128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf40f2e92032c8eed2f4737928d7fbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c890466e42431ed82d7237463ab5c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede2f8fb886d89ec659279fafa5f143131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c534da175b9de9d98afed0eddaae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114dd86a5e13a73bc83b094f912eda7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9504126f735adb779b47df618e50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636282becde8706ab3037d31720d030135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d367b1f8457747969add2bb00b391136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe770decd1fb148782c175a12550c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80db9e66af15f27f3d44b8fb2a3af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682d12518f164bc614fef24a7bdb626139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016227f87def91216560768dda5c355140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8aea66f6301f90688f65eed54c358141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79adb9e77ead66df739c53376ce1772142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b16f6e6d3fa3066153b41d4611eab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e32a7f09a7d19d6789c768ea65933144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b5ac250e12ab0b96892c3a30a203145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c0d93494ff03941166000a9017311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd87580b04fe337207f658bf54e5bd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb519ad822b93c946ee42e9f2af1184148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e49beccd6d51ee68e23d55d033ca4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76872d60d63cdc5917fdb2df82eaa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2917bde17368e513e0a2baea6b3b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e5ba4041dd3558bd250b69f4793a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e428465d9907718eb6e554322dc52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab65587d1807dd276b9e38ab5af282154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0f2ef204c7fe87d828f4a2cbc9de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3920755259ae012bcef52047bba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d41a18ebc3e556c953c2a53a26b9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad83bb56afb619130a46f86c12713e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436eab1070e76dcd083c4ac8cbcb737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e18be87168f25f8fd421c716d969a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209f4ae30d4e5e8d055dbb7a2cbfed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c1803b1471c17e0e83524a7071b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a0b3cd703490872e88345205cfe3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf3da13e7612a185dee64670ab1cf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b25961d075d71425bbb23d95217f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebdf2cf10193ad4f30ef5166926797166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374529db7d2a0db08a96f32c21ca0050167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571896673737d7665330c8732f79199168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3138cbf7d708ce3e0989ed1f5e39fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f506ba4a09a50c72696eccc446204f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b504e696495c7c42beb8735876cd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889921791bff891186cf4e7b392f7c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee10f6963297d1f421136125135965c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95447b7b14894aef532b2357f8fd29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03880cae78f370e02d02f0f4db1d3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f704d7e99736326d0f60f1be9ebdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af953b968eacf259e4dc3f2b033cc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb178e3371b48a4bccb175bb7f46f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4c838ca0a25d154d69564b92335c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165fc40e0ba1897f4fc80c64d2a576a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d24ccc3771987dcb48220987ea471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1b6b4646b5e8ca719a2bd7d7bf592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927ccb8e2c41dcd867db11b464d9f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355cdf318295de7577ab378fb0e6274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09460cf4c36551a29c2fdd59989890e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a3a5917a41cdf21b4c47908b27666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619ea0209c1a89232a8362f3c3bc3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeeddf8bb6d457d696b0869e3432e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bcefe63f74178f90ee1ef9441525d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc27aead22f49de76d1326d7cda7aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76b2569872be0506a777ef91c1d3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d3b88255565a507048122fdcfcdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95da9728a3e7df248ab0f110241ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb6bababa7d5c98b4696e9cd7f4f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207745523f164e30a81a7340f9f77b2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af65e307525cbdc388f42b7185a25016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf2a55e09554cae8fb178242297ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ed770bbae90a1f23e0447af3576718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5294271813b5c3afbdaba06e5dd7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc7b47bbbcff1192b3a6f9dc3e8bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516da8025da1f00c075abda794ab87ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a62cffc02f29c572d56419a35881222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213eb2f726a6da8293ea37657fb7ba423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc8d65442ccee53567b1c33f8b168d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923873ec41e6602e8a0b0e921a5de24225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d94ea65e82ffb79e3bd2796d02d9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2273d38d67b272db30e4302c369927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146deda1d60a2ddb03cea12cf8de7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834916d7a4e633db8156a60218d75f5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64b0719c6050c76124fc1a404f20a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71668ce300cb75498da8c33e75bb05831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea96d74fef2eaf2201cb3a66e5a0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e241a4918b6a881f8026f1782de54df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d97de5387d3b63763e97d571fc47a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5e3c7c7c343cfb0d6e48a29cd2eee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea5f129b07972faaab2b448e479ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252c720d5105215ac2cd72ebcb835c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c381f83c9fdae78a4797ff503e27f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702c7ff2d1631d5554a75eb0105165339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658eaaa1685a31f94d6103d7c0a90340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b96491837d65e5bf21731f30c75841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdf3e39c2dbe47fccf2ee344cbe16842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd46689b0d51d5d7c67b47176f02e0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c0ddbd3ae10c175ec21e0a22005b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb37efa6aef2014d82390f35adc7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac264747da9c06c0192ae8ab4753446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e805185831cdd178446c2340d253947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cc90aa1ef698f1f3bb11c3943829848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51a3c4503cb4ba03e336a4b6a8560e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad2972a5aaae0187a201f76dac416850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124fae1bca741e204b8156140e88cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81942f593640cb3dd655a5aec061e3a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd60d563e46b195b2c8fe9a61204d0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10d50b7d0c1a95f945f1465fe788954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2906c2adaa67e2c118659360f92a1f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ce4260d4b34fee68be2a6b71713856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2d52e2d035045e80c4f12f97fcc1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc043f1159f8c81c2cff49f59ad3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba908a97eea49620749edebd2daab1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3710ec3172d5e6857442acbc04d72260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09725c09035225e56e4492bfe40cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77d0ea1bf5e2b3efcb503eef3a59662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb81e86f46521a1f83f35db2e32b0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb94fb60f5287ad6a40a7bbc4fea4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f1f5ba5a3ffb131ba9175e41098365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afde7857929be8c55e72ad8eabdb5a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c88f5712dec30e9127ddb3ecfd59aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed238bcd709bab61a9b1064478e5ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b620dadb21f6b0a82beb343aab5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc81c1c7999c4f5543b3aaa6ff770970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f16dc08e79c70deeb647ffb323dc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5336878fd5f45d560a851229218472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f5e028374664425c20382857275ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f27739c00ea14918c3d75f4125b10a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe39d895380300f86ff53a0c4e2b94275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f72c009bbaf06725703a1fe19ab3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44e722a1fc56a39309d1ec09b5eeba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eefe0d9c0a65424a14706c05424af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c9b26d803daa1e0ea1c3a6544188c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e28d2acf27b6443946ecf61aa90cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645f4e17e9a54318e77eca5cc7d2ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8778451e10f3e9ba823175562e439f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7bca36ddffffb8ff8bd0a8bc41fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944aa4b20ba517897ee1024bf66f6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c15dfe537f246f5fbab56434b69dc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430c53244222b056c94a7c51e36d17886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f13e525f8fe889e813b13be69551387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d133cff22bb7f10aca29bb12f9efb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95cfebcd69c2f34effdf0fbc92b68289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438417370737ab7d2be70aee5c2b28b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e2454b71ad254f7a80c38dd2a7e3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6649296d467e8a9bf920935300496092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914af1a579a39d3425b715e61f5ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb05ff1c6267e5a1d83673e52b135cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf2ed99e4149b3653f85b73feb86795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cda3e470b2bbe8b8221bd1da5868f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ed27c6f5007e231cc13563b5f72b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1105c3cd5b28b4b57c84d09d46cf0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ced7f9ea497ae4e62e63bb60afe6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dafd823dc3c55428f300c3372955e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414f1be47e82568117983a44ea33d9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565061df31e17d9609eb09f865df10dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0bd85d01c894762721d313be77564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63800e0480a2ae7493e262776c86540104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d19b96513895fc8824ae7ad29944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75351e6e66034c67684eadf5558fd6f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a59237cd3b230f9c92116bf5a6c8df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60197a8ed3655be6e3745abbe00d2608108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6671a6c3aa0c4f74de67e63a957bfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54544a424f761aceac1319f46ff4bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97644713bb9369800a34fe708b9eeda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4787cf42548e276067712ee0e8a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba350042658f581df76dd3c3f72d321113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d8f3eadb13aa686d6b7f162434dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b42f63185571c8df9c431fbedf9a6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c53fb00db80266a57dce190773c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5708fea94d839af4abcc8cd515a7276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e913ced7b3e55ecaf39c51275bf81bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b6ee239f35ffe5c58ed9463cf573119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b1a8b351c897a59280f8fc50852b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf5d4811d1c71e79286ad545ad6fcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8303bc888969e26e1a57aa8a33f1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6f6a19790fc447d379581b3634854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dadbd8e316841dfcd27958ede8fe5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19f186894c40fe71d0a89ebf6514c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca2ffa5feeb7f28411dcb12c6f746126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f413ef0c91a8c90aebc12c30e9924127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bb15830377dc8aab25f3e341d2762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6a30b3181d793c90fd2f6e51c4ce2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6016ebb64cbbf414fbcbb8138a56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c069828992362180c3998bffc88a89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02058541701fe8f3a599f01695bec9d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93752c008a5bd5198dc014fb475b4ac4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83d029b5ba1420e0efbe7bb026cd14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540b9bf9714af75bf038d5b0878cb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631c07a48f86b4e1af78bad92b4c78b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cef975ab6f6de432d9c36bc33e448137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c601f106d6ae6dee3baea6057ff7d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f58ed42795f48b3ea94b0ce91280b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c675806c936c7d725119e5231e9ef2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d3ec770b0978b436a07a977b6fa13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271099f6756eb044f7253dcc89fedc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f884fbeda85bff9e834e104f5108121143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6172e80819ed669c7dceba891d63f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fca274b661766216352ed905e6b21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957adbd98540be8988e710cfb28a3857146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ea440e5cb905cf3879c5c49475ced147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f8d6dc24300f31ccbe54b331e788d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb48b25ce8fa5fbc47eaa4147b06f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e105b11a4273bbf38044ef610dd06e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a44b55643b8d0eac74bfd92665da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0ca554f596454d4b0bb1267ce21d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf81c71da781861daf4a5184dcbee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca99c1bb603d6019d96a5af8da1068154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24600865939de6b79792b9b260b40b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc06d887fe1e33b6acea5d3cd2001f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81059e0b4e262cdd9145bb3470b6f644157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5670e326d56cfef0e2f193f38712158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f905e0a4d718ee7cd4dc8ab950976c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e9b768af51d37ea7027abaad37d1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ad843b2710475e1b37b8f75b4446161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4913ef0454f25f0cc129d4ab6d800162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9382c482547b6b42885a6ceb037e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f08d03b06d46085fc5f44478acf643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ebeef149f1764abc582d2d7a5ef05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca264684c2ffc247f583b9bd735dbbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52f4afd8fca0e286f170e3868cf82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1f4100d7c8732994b1849c78c344168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805753c8432ffa5908665b2a06cb6ee1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70ddf7c3f2a9a25a59fd32acfb4e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fc7065ca18f353261e2af75b8f120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4344c7dbd6d6381f6d9d646303fefec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899d385fb1b1ff2bc962ffa7609577173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534be551a273e45e2dab7596a3c963174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>