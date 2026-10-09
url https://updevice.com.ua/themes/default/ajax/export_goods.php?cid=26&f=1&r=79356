--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969e0dc796e078c554a6b6b711f3231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aa40e05102705a55d6466016205492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde73de99c4140a287c8452d46c21423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a773a78c68de821a0c33d228ebbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9429e320b0a63587e12c0333629a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c07f11aaea6be229fed66877bce916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae27bb8f8341cc574df0803cbc8cdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a55aeb157bdbac506d93630360bf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150ac94c999af4cb6ad0ae931073479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a13652be105853629141131d95f2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a991fad6c765b3999da2c52b4b70da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b2b25c364efcc1859f47e9596bb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29ea9e048699f5da9637f2c6ef5bec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e94298cd8867e5b6a20066f962e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a7733774f67d03cabe5dd689e10615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f303c85db83301f11767b4838c16f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61932929f94f8273f5c58098d0805d5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683e00b1778a07c67f23d08a4090f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3769af9b63279b45e5eac57cf5ef0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a001fb40596fd81d3792b95816f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56003e70ac0f47c2af2ca09d3619ab8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f55c291b8a34a3930e9dfd430739322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806193f794d2885842dd75ea12dc8c5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8800c4a819c848a7f31220aead8645924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5a4321982d34a5269b8599593ad625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feebcd08ab90046b29b145bb1db3ac426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc2510eaca0351bd186e73fcc8d1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb8c04f6a4da10d3d3d005a3a88a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a30d2eacdd56ff3b19d7ee48c968be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7dd9b16f018fc1894e06d9848c39530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6becf143169b7e89881a6ff8b7906f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810b6d024d084d61cc58cba3aea17532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5e00b00066604b14f54647be869133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246a33af1d0c69dca9c72bdade1e9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359188593466f3e1ff1ec2d785c0e56f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b151df48d88835c77cd0c43f9743b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9495eca6f86bfe065ed1e610c073737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107d1347c2ce821dd61ca1ea57326c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cc73c004a2c79662b1f6b05981c1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5814c7c33f615e4e46dbd5074c37f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e28ec07b0d896544ca3af7c992fee441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5d2c65630b93d3f8586d4ca77b09842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd79797c716ee99a3ed7f8845ceaf9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ec58f615b50c32cfc3e9668c80b2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cf1cf29fc88b95c7f716f98e9464a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8525337a19ccb6e8f79665fb435e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15306228b1729bf61494af7e78cbbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea26c843ef39bf0ceab9565003f4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32504a853a50aef534e03bd3ce28c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db30ef03846d47668d85dfeb9d3d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f434b08ec04743c731ed26458a085851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63ccad36676282666c3ae50c46361f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835534b327f1ac41a5145966b2bbef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edbb1c0fd7a8cf5c1c1531220305dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05615191ef41e8ae4d30eb61437c40655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f76b68570091235bc377c0a3b8316656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d85abb9941e909d4692ee82205c95a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fa0fb00306a6db30ce7142569666e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137379c317c3b4c4f898ecf9bea896159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec04ff97008651c1ada0358a861cd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a155cb6dbd2f8534a70af4a3cc81561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22f75239e10096b616ffa85c371dd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d13b13df234889e897a999ddbceb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f28f6fd897cde49e5a43778aa82f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68f17bc4de64b05d82d40ea6e358265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48062bc2b0370df7de38a0eb2ff4ab0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabac591008ee5b0c75cedd5ce30d5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da7a094d0377a59c1cadf798bd05268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec329c5a811099efc314acffdab3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc718b2298286b1df82125f63376b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb659d82cceee3541b38806d7a09571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6cf9fbea34951d6cdd8f78282f4d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819b45ac3b6f1673a2fd57e34d9ec6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaf86f9ae8552acf1cf4285abb8f7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52775969ada066b8471aba29f1bb3a4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54f451534cf7214fffe87175094fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefbac77fda8eb577cea31a143dd6f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf69353ceacda23a9e0fbc150cd8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02938690dd392dcefff93a52e438279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5608d5d8911a18db6af6142a63d04ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9f73dc844104a987b880c4c0e73881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27eb1b1a42f1e34832a45a9c1468782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868406a5db940777e6c25e687b1cfd8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275d5eeaf3c5dc6fac7805c21d989484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001946dd2066fbff19646e259e3b1e9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337a3e3ada052c19b4507b059ad69a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64682336ad715775902d9bb3ca3fe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747736e36bda893d2730a8d4bc9b88588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3917e0a4113f5ce4839bffe9687b23d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185e2ed186981b694c20cba2ac061a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8f3cada5bb60528a7501a3f552ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0599be5fd24ff21f621776fdcf9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbfd9df7687914ac4cdc4f98bbb30793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6015e7725816c2fe0a711d0fa17e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646adad84d3ad054529b649a6d9010595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5614cbb14ff8a13dfaf7d1122fdcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd87e4a27d3f1994444e3e5169bbe397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136fd25a4a0b9480e69473231508b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1743b445bf00d43342c385177c5eec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607bee8ef142de5fec8eece5f04beca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2dd11acfac24cc64698cd23d82fb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2f103b949e9fab0d6e79e5df671f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8dfc9d40b5e2c4de0176657e70f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1adc06e127d4edbee6348c8ae82c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ec52856bef45c1e1bd867d035a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f4150e2a93271e882b103cd9122ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f8cbce4b57547654715a51ca91e03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bb3f2034cf82183263e65f91cd6a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abce31d349394aff7b4e6d8ac61412109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13130e5ef2b19bb5d18dfed6ca5508110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e34a47bffef50463ee4100a5549c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1f56200dc89f55101a6b87ae63859112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0311e070f85721da72305b02f3365113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156395c2e2492d849ee01677dccbb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2559601542748f19326b869af28069115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98eb187fcc69f8031315d19de41786116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0933d3548a7d2d6d810d1e2f6a3c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efdbddbcdae61ca21c5c53a9073d25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf3874142bbca0113e8b19ac684b84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119953309010ee92e259f6890589388120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7281d6a3b3250a407cbc96fb7b342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c50d1169fd7ab0cdd3acb6af18f86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb41e0e452c553fccd1f8587ebcdac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732789d2f04c248e1e6ba6bad9a95b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6bfec3c068c8af5ea63e5ad6cb74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7da42ae0bbb9cc704d4863f06f52c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8a4929d38a4e8ad1bd7abc79b54e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24b092cfbc39df4faacf95859a4e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd00c976c6cc3034fdf6488e9f485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598d335b478c119532733ecfac88e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463ff559087c41cb62ff482fcffe73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac038b6bd43a7324c538e809e37f82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2210ecb95ad57bfa72d3c2d24b79a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4febd00e3b0a0f30c7e46ef3bb4ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e19cdff51c62758cb6fdb512bf4d6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ff87280c7e8245e29907bcfe39036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd3aa014d476e0f2042e476ecaacb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecc5620ebaca0d5cb3324179227dc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774e499f57b5259875a0ea14e39fa54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf6f597489f0310850f0e09aa3b82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e278510de75d23eefbe33c46c7548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30257b25249be741b7e2fec165ce1cd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d60103b312cee872e4fbba3bfa7494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593311fe36655120465be31d8ca8b81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ff3b569a4239e409ccc3a0578a0f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc251e8d940f80e94718e895dcab054146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7199eaf2f743538e34b9c8ead8bbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446b5da01a7f60dde6582ec25dd9e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e856e5c1315fb1907169d481d6d124149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52ff44edcb221a2a539e47708d00f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496368c6b246b0aabefa3bc9969a1d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1900afa7264b903484826f4addccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fbcc3277b9871958fef0d742b58b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a726084d75a4989c4303efd925aef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a203d430f57c5300547f33f816aacd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986f4ad281a3c21accab08b5a30c68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862899229349b7de8b0d6760cc1cbc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3919f214aaf3ee92cc2220c8f61fddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7858d094fde8b29755be540c76576a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89a33bf1642fb35e2c82b7b5d5e33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c460a0910e2ea9ee1e600cc29a77e16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb848a809e13abf719219c2f7ec9af91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75daa5a7fb78badea5087593ca7d376163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378cbdc28e231874515fede93e8c0e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af42581dc6e6d4ddb50d446edb0287165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af0a0626bd630c88369cb644e58248166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081118aa6547e7c3584fd7db0617c107167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7507cbd4bfe6b2bb1f8434f0d3903f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46353cc97a8910ff9504439ecd693169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168fe357af47575e3dc6f019c12c80e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993715743b860c657b0bfc80c523db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8566a16e6d040125ae8551ddc25dee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a5c18686df26b2d02ee2048996c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56bb311f63d12187920c7ba16bf52a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20df0d2086c093c2fc432823ab8b7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6250eb01b608ef2688730e238b6275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e62ba963cb6605966a92933e810ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ccbc66a8d72231111d76f0db42cd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6cba2652a69fa33a363224034ecbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a97014d6b8c3ae6aa663aa1fc176180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375bc3a5a68b06091eb6d37df3780a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446c2850675f12544680666a1856c732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457300b2134c5ad85b5bae1ab5741f2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7009bcc9cf1e781de9f8ebc56998c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb31157d14ef930a9d8c6c2f841a9345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb4ba6a00f6d9a13425e494c074ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca701f8205023b4f7d229bc414452087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c116d367913c3b2c28342ed3e9868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4ecc1598e3399ea99d8de18ec43cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84901b12832788e49b04546c2f20e9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0279fcfa5092eadaf3b7b8c8f69cbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd066f063cceb50df3500bda2e8d449112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42be3d1be6f7d07c9a85237f261d7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811d5ac1df59323897c5e1468b42ddf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f002255e00ceabe80b5406e0d6b2a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36626290018e2cd8db6b4c22a875701716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20444a6873c48e598d0a446b51b402617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688b131277d1a44262f83cfe27b3e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf8690115652e4b7c8ec57952852819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf316c16364caefc7386d5d08e56dce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d4ab83c2a2ebec2142f48e0cbf9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be280294bd186fc41b5611ac32d9cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a445355d42662452f4cbe5e2642b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0bbf5b33fa90d12d5795c7b4912324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6ca35907b42a344a20c07242387b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb74df308daa9f9482a643fe5fe7d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942065de4a1be919b723daab58705a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ccc5118896a8e85b14e27ecc996528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd00ef5d88a0721bdf45c882fd913d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806977ad38c48f757fbaf88e9383893e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab976bb9c4e07e02ea1a91262a53eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72681d270e34851f81d9c0a07bc3a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef3a35604ebec17dc6ddc870cba1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644413ce3854b01ee2ac3a9b99c483e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d852ca6baef07dd71185c71e725a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262b5942d889b9d0a22840020ff9af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7328b8bffd95a2b545d4e6f7981d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b369e51b6035711c8d075312908e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6a2dfc03dc5e806e0b4478dff1e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964318257f0b68e75b377e781230adfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0612692122765b9ff5377e282a5279241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316b363e80aca278d03d3d5bd6dd8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db33466efa8149b2ca99e9eb71322d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbae322207144d7cfd28e402c7c32f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e02eddcaccff7593b4c64c75aa9f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da41da5eabbe7275c9fb1c8c17981346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbca909fd0017c7f3ac6cd4f78fd5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db19000f0f0f0776290b942f18c5c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c54f3364945c6084b476bf0e366fd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3e29f7101d55bb59c7cc39a4ff0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c491c02d0bf81fb5e49bacd3aa51b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f614a8f7523db6136e868cffc2974c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de1da569a209273147be56f0f7fe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f114810a0d84a36ee97c54aec3f21054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59ce99ad737c8ca2766cf95506623655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09edc87d3e5160879bfdb3ee2a5e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00860bb8e2b520d36431f62db66d2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d95db4a9aeaeea5b0f8cba87e34458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96317a2943e925525ec60ab6b35c82b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dac28f4149343b88388a4a51b501660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4bb649a5615c13c33842ade6309761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54697cacba1e6eb8eada9247e91e2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cdec5a6ea5a351b9e419b9a5b560363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206d9bf474504d652dbcb376f39d4f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503199d50c5bf0a2c3daf553ec976d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325d4aa07a53246579b30b40cc4d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb30db573a5d620302f4df84f2078b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b47fec310dca0386dc72bc7bf780668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d818c393999e55a6fe46357bac90d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bdb0760153967f479fcd73699201a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48a00c01744d9ab03e025c29cf136971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f76fb0a3ef9e1030be7ba2204be3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b582a7f3bce443706df004862d90fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa19de21aff02d3858bdee846e8ab174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3e0f1145a5d3a44b0ad0f81fa25a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec43602067eaede2fe28fb74f958aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047498f0697d02d4b2201a07c617385577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078c053aa3e23f35a96ad2170232faf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5fa8351b4c2b7a7bcdd1abcb012b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30097e52f4e6df8fe248218ab8552fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875cd0eed28ea7e951941c8a1cda7cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb46b405e31c1b4cbbd739e306a5c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eab2431dbfadd094506241cb2127183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac20f442ee1bdacfa94f95253dca5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906195356b497075386c49e769dc53aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005bc9cddc00b02e4e9599b5d57238b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b844273168362dff11292d19659fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a19dc9087acf7bd32b407398f78588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849a97fc7719a331770099386b33b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fbf58b6bb96e37f46ac31a5e2fccc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d5766d967dab6aa2a4178acdf95a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8323862d78993cee58550b3101a4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744cece758b1826b9bb15f9057e2f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff858793a2f7e26e802597a74e9456ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a347d7e7305c1a0637fcdad5c1e4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e01120394bffd56fea3288da9942c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e142874002b8fcb1e965c3209e8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0835a5fdfd9e0d8d059138d3819f8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42628f863377934023476a7d2b5b5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdffad9fc1ed7237fd791f33998bad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fcb12b106331fdbc5ef55671a0f0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7175b4d019ad7a5e1714f2bb8cd73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb4bf9b942d8811e68ab2208b69f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292a41558d3566972bab202810c588e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8fdb16ea1a52c5c24535046a74fff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878d0f5e099b6ca78d012ed37cbb346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2f8a901132b40ca4fc0ac07da72b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf3b7e4adfbdaaa53b0a58bf18859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d63274f6140566cc69d587d3c177109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb5612fed0fd7c621b15686a26556e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef6791c51a68119200adc480a011e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524549627b117d5432c8f050a9e7b870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3e108c4596a12ae1a9db9bcbb419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441228daa7fc4a83e3333f96add086d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786caa7dd4cd71076c076170871fc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390e6f481c9391cd8ec5748b2420a70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c40bfbe8025546512b67e835d0cf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc12a7bb49230db08f47a743aa7dd13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a1851bda86f66fa8ac9aca141baa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0cc5921c9d0fa6dfe252b4bb2eccb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0899bd114bbebb9f4de49bc244e058121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a63e3860f4f0ea9fdf774a4095ab13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30a65b194f0610696b60a39fc7d7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2b26efe052ee1d3eee274eb1cc82f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf984b089a81069e3050bba1e349bff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca6f9364fa4a2e91bfc261635db3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fac0f77df75c8fac1c1d3d0773b56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536673a54803f44e45bf9fecb4ff09f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de114ef242bf4a3dc95d1f91ff81480129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c16dea23ae87a3af6475bf6b1e3a09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142cd459a3f5ff2cc7753883656879b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e2f82f2738a106e9954647288d56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e377075e4befbe7a71d9ead13e1d60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdbbd3aafb95b4bd8c340b4a70b3cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0b9a33fa59b4958c2a846d8f9cef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d042994ed76e283f52b2766ede75fa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47210228020e3f51c44d5b98c8a1ad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a1baeb2b9c3c75344d4f39a48db13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d8f59b4d44b56462f9caae67ef42f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd2757ae8dc8c4349b91ccc73f443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615529c0ea4db9fa11fe10e88c7b3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74151118d008732a30332266a04a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5355df6af35972739321c9f214c082143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbdc0cc8754d0391a3ead225f27e06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3af4803196d15d3ce0bcdc0c8dde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba28a42202e0100d15b025f9aa4d2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b843e847b57dafac064ea373b23737147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ab7d583bfcdbf65c52f47c3adafdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1fa0a930899914284a4914fe455a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a693516f02ec9685c2df60ef95b5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cfaf687d99254843e1a13be1cabce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f456fb84b9153ce1f4a1b48ec5f5085152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f271dd4a98538955c157f8060de819153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde7f5e397ac3edbffa4374b4e91eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76902d3f6973eb310d310ac39b8575ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b181eb93a85b66db3556fb7cb2845de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a3d4a063e01d58f1be29529ede69e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea89c62903d653745a349dcab20bc20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878912879746e9c76925c65bfc1cc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb68e404d3336d919ac92bdbba0cfe4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab49d0087c614e49ab8e594aae587dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17190a44f82e8ab4c14a80f1f3e8b84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d46011bfc639f73fcb468ab89dacc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4553cb5290728601a3fd02627a4823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a2103034f8a67da34c4986779526165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f900f0357246dab2479a93a4512e1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb645eefb6009907b0a4552ebdd58c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de5d18b6c8605dfcc0a249bf16a6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1293d7d18f85d9b6e57c2fc083bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a16fae68bc819e90f716176af3a565170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab4ca37900fafeb63d3be086b1b2e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c61f58858a6dc3fac487255501ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446540f92f5847d2f967202a98ee1c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de65c3cc72004bd5bd3a466f9136ef174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>