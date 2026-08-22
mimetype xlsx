--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541ede2c5b310422109bcec638fecf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4069fc2fb8f9bd8ee344b32931f98bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884540eb914330159808b495a811093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f175b24cd918c3cd7c9b5ed8a3d514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0201b04d2d29cf0c550bbaf6fc1950d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ba3a7bb3f662239b08e0c356e69876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed97a46e86d69a333c0e14f3f6180c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a113b875c08344e6643e373ff5a168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737540c44e79c418bba79c8b2d68caf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbd0e543afda024aa9b91ff51c80b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788de22269618460055bc5896d8a4e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c26c5e73944ec8783849a6c5732d1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ed55dfd16e5aca8ae0cbd8167ea913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db7e652a33dadff24c43c6726a60214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d418637d8c7547ef30da24c1eae30115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3252ceb60334c8e49a944747b590b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ebc511ffe520313c7730aac01d5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa8918d18e42e667cf6f2264a3fbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46503dfc24e6eab564a4b527252f7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc85f2a7d627a430d4511b1284060820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043d2d256d8790dbfeff6977d15cfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b15ffc9ef528747a9946f19eca1c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb555eddfb759277ec75bd5359d07c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128900b3961026f7c31cf58dda869e4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530350005e37cad5b82ba3e7f93cfa5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aaa343e745d682d7ff38319d5655f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc52baa4ace2930a48409faeead66127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363956946083a4ea84cb99f29e52c7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3b58e09a097477a50e501f96c3b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51111394ded20a0a09b519db06260c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ac1829b4af534dcd1230f731a955f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a9167561c7b0beeb3b1d70b3e4a4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b3a793adcdbf8f93ed67a9e7c5ca133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45011cfed4207fdbe8607429dd8229d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54592a814563374af14e5bcbac0f3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff42e1401cecf97ca7b082a83ab7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058846e27be0b29422a413c36fef8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da830c7bd110dcb5f19f1af0f42a2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9657e58ef3c43264c8d80e09be6d1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4440c935850d9e6d0dea16b683de2b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb87b8ee24e3282b176c3c0f1c442641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e514a22b79374ce4a2363aa8f250bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b5265518533008a0849966a7c957d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855e750df599d6b202ca1bf2e94ed2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108f8c03203e2942bd0aaf56631eb3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3d3e95e9424445c8a74e3a2e77cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cce93e3ae2bbd75d3078ffee8cda447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a34aa55c52b4d902037ae6435e861048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd41b2dae832d1834221137e160f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35f890847a53c9de63f947e81441e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3044999e4a807abaaa638c9c4f96251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fe9aef1e2cce673d3d33a96a9373b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee83d343fa5e35cddf0d071cd452dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa71e87ff9b3a120c079b699611fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375ff700618d3583883cd23eb0851755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf404e070f0da816c39279629bd74f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa5199be2d90acd29c06049a6028757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e116d523ce023444ec0ef59891ca29458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c99e138da1c09e3c4b613d19a190e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ecf4fd91064408c8fcc70f343295760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1174a94e0d668c12747da97cc3bb71761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe672097a5b29412540016f710e91f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3c2c2c1691346414286ffcd6bb4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ebfe2efe1e964b6656be7d52bba864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4306ecd20f4b183be9cb090bfb408b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6327b479b34dd02646b2dcb19180c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b2ac18ccd945203af3ec06b9d50367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334dd03863269d75fe7f625d76779f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567be0d4ccec5ca87534f1cd3b682d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f6a0b27c26e8b5bbcbb1ddbeff7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce106c68f2d3a8cdd1dd63dac4e669271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c225f383545e57480f118d79c730eea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af78023b22f04243c8bb254e6f9ae173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d14d1c05469109c4e8541bac840a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b185d35e59e739e3137427945ceb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0b7e14e57745594e924da31796a8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47412a10236bb253ce433354c1fb6f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a84da101676e18e5c3575769cf44d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f827568d0e2af42cf65f64f0b76a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e8041ec064c24f14c912a441a838a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a4b47d4442f271493a7345f028ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502318d93624b3ac36dd34d28a4924a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ccb6d5e3bc80b90dec9d1bae6177a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efaebdedfdfe0b60112a57656f743184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb4811e67ff468fcf24955cedb7d7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea518fae44245d9018ece15dae71d7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623994518ebdeb3187fde9aa308236f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23536de5776132b2b5bc536f38cd9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d42201a2bbb4f31891c9ec8fd498f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7cc4a89df8c24ace87da06188151490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b8cea4a1842d77716f792518af9c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a5b0465dbee5fae8f12a2c565efc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204a159f7de1fb2617e2c9d19334ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f2e0d4f2b161f37c86989f6394a6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f927d159f4065f8c8b3018b012a3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4962b8e0d8e01b6c36b899bcb25ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cd965134339fb8c8982cb921a168897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9808a8735d57e2560d27602ddc0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6dea1cbe03baab71441f828ac23d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b773e16211d8609ff4e0965d6ced9d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3be805421d7128923349401572ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a2fb61e7eaca5db0ec06de879a215102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a4ad28bbf2209fac8ed1392beb96b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f29530e2322d921928a3ab3803a889104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40637a2f84afc2fa5650c2aac784da9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5510a988118ba285a37b8beafe42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ad640d5848eaf6a0e5e9f73975be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b12b028e558daeed38d077ce0cba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41f8dd009dc9e47afcd316b2528e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aea783a05b70e5e56e5e93f4c3943110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2919f6ca5e40874e014a53761151b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f203c7bb6f3e151a9e3098ab0b70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8f453700bc917960843ed084ee542113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67be62b082827e627a58e10004fcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec1c0e9e671a0d7eaf3d5613dc13a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c17311eac08a1e41ec86e7af861d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982068253d91efc675af86e72df5ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f35ff234f70ed4ce8ac2692e1e083118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7895014fd1447cafed1ec81a1a6ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c5e07132127ad49e0d83353f206e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a9c98702747e97b132de3c8188abd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc7d6d64b2ba1ae4737b9eba686cea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3b0cb74e08d8cc33b832c668bcce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dcb16f2485b06f8c775a2230152b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f1dfa9eacf8c8832543cab506821125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae130ada557e7a01ce6a79593850aab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f6678e2b5738bc91cb3702571d78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867266302e6eff8a3625a9151c8372b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733a5a0de3b416c62b2761df14fde6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769846de7c4c09933162ed99f12e82b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d1c14186a4ff6ee4b5b2a811fcfad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d5f87c52744647cc6702fd1896c77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa1cb8ba4ab09004848171e2d0dfce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad661313593197922f7bcab6ed7a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdeee3936cecf786bd2623bc2721e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afec8388ae51eba0bef29ca3e28e46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45e4a2a46971bbe0117811be7a5e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3352dab0a39e232a9ef99e39473066b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5da3dd01b738a914d50472472605139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe366bb1fecda248113a126348e2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e3ba3c9138bd57d7485c0b2a47b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536bacb29134ddfd8b9365417ac2600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b07df9bae59769358f37095803452143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d630ccf8d1284d25a69873851765dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861a01710276528e77fd76b1e51278145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcffa31c448e82ecc988cb64016a129146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41a9578e78e3fda36d053aef0ade1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf085d97529f613596f771c400457268148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d86b3751fd71617b28c6326ef8263149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ca3458578e40ab23aa2d99db8064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fd611715f6d02a3114b43f157c99b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b645a42ee0cb7ffebef225e26854152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaa4e521770162bb5b35c8b26245b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf8d209b05605bfcb674141b8190a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36907e89f5763b0e70a73206c0e9c81b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38a3453aeafe77af6849e16ce663b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d43e7afe86dc6d5932c74cfa38d53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472884f8c970663e02ecef391bb1167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908e49103eb13d8ffa3244ad3a6dce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018577cc152c2ba9c734475e07a9fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1babeb44f5042aebf5c78559b31337161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74038683de689b08c0cb70cd142ed84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea83ab389c651b584a50d01b273bd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fb91028c6cd2dfa3e7f942ed270c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244337a61cdb13d0cf81c48a7c3223165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece678689bcd33a2be8827ac265db4d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571474a2712987c5cafae2a156e1c57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d61b2f0af3ce709e7aac2438f632a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3315c374ba3257b363257a45a141c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f20f0fe2ac36b6c63bacd9bd18c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59996a139d988f7d64022f3e72f391f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5fbae311e247231a10d68e7a2fc10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04111f4581e0e328a22dcb9bce7b6ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743fdbab3971a970e4c48ee36272414174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda113345bc0bc9d6111b0f0642a61e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c14c559d9c395d3da1290d5b1403a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735df9d83cb0fdecc7f65dbd1084b83e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5396bd1d9a6d94c83bd087f194b76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af896fc9bd11da1da9dd9801fd2c4e3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410efa2a33f9b5c8f488375ae92790c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef821b877a851bafa82700259d01b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd65c45d95b846d860211ed8d60c782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3d8005dc482d10b420f26211bd3813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963015400e9a6f8049805a177346daa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ffb2283149f7c45fdd48d51bba345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0cc320751d6c2efa91bb6f165cc586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc023fbb1364c2170af39bc05b3fbcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd50182fcf1f058acf07f24ebf912d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5a4d8e93789b742719cdcb43639219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeadcf4dca6608db9e63a15365201410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e96b47a7405e59df224fda6d869211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfe1202b592225d136b514fc18d67e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2ad2e083f7f8def5f2e46bede3eeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66babd617712efa1906662d5ffd8e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438c2a9d4e1e17cfa2a5a33d691b1ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f57e69e9d9571122514e8504ebb6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe032ccfd20cdadea7588395d9fcfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360bf7f573670c311b73ae9eb82316a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d01a72b5c8205dce2cc5a26dadcda819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a4808c873e79d10bf0ed1060aaecc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17443dac881dc469b1015e1120615e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e1cfa6cc502fb05221d24bf8eb9bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b6db86793a3fb20dcf0e5cd984a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6b5327b8a6660b9661e9f93a7a56124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602f8e973ad71fd4ae4d293caea58f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf28fb7cbded82462e51cf7157acc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c32cbc54288e472f9ea1c989267c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de47fe56c4d6e3834bb10139aedfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beed4422433cba006338593b4d93d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc368e5f33798ed8ecc1b347548c5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa3cbdbd28f40d335a0ec6679547531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f566b834f62753deee8db5a2b3f6d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a43ba8df6c41a48c5e30c47f658133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d5381d133862c3b28e6ae63e4bf9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15380c0c875bff69b32a3477b0249535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380fe301d21104a8bf160e38621c31636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea261e2fab65a7fb73d7eea6a18fb3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6f0836d8f6ea69b4989936178cb4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a576ba20472dbab3ad42213d04e1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed337de5ecb2ea350ce52a3627308e0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8fc1a23c860446e6e4a40e8a069de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa79d5daf143fb07f052c6ab3cd949b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b4e3e4fd5412561695e8d46b731443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6dcba772061e7a6f656d410679fed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5e05c1cb9ef169fe5029c4738255645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f51bb8fea2eb7cfcc20681f9f58f8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfba975166dc794ce30320607dc5e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bdab20b6b2eed91f4082f63fb90b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e362a96232829b1a41e4563bbf18449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda4aa3a19596608e4f8ec790b2ad7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f4f7c35ac5b89a4ce75b95d19fdbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587d422a9ebdd72b975d114eddc63052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78a8218ce00811be56305383b20b2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecfe8f0907142bc4a6b4cc688d35d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d8aa9f8d5f1cb0280a32ccf45d0be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28c65a3c55ecb609e7db436657a0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ca1c5b5aad65c32eb830de3976f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c690cb3d257f9aafd29052309df2ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfbcb7dc4c71731b1ac12735d9e9c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c731aa6b9c0d8a92edd8ed2c9ffe1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9752d78aa65512886c4c2b8d3ba1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef48d58984979b3f9aec9b4a8f1c47962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3cd074b03671e44d75d0b5ea2ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e564b6d61677a3db003fc89274f29464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996976d6962d84163b91d12a83135c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca82bb53b4208d05941be3d4513ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a4e657fe510412299b3003123915867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2411ff40736bbbd1952de1fbe2e64168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856211bbf32ff7794c9cdaa81015b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6402807316346899071e39ccc506de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051730229749365ddb39707877f4e59671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd8a14045b1c52e9845d2bb97d0ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a320e4babbaba6153bf1ed65f6eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53cf170f800b20840b37ce952fa46774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55778292fc153d3b083b0c6d3898a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5131c81552415bc34ab6be3cce3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771c81918fa144d6970b4d9bbda8ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8c99490425339fdcb097d41e8d0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8630a2d4110b834ec037f9520d8b31579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629db2bb32029c62c84355fa50e9aaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39248eb6b8295f413c098f576a5f6daa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea911f123c56991d8a36a1a2f6c678d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e2493368d286270f57afbc05c3a2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ea004b0cb7fb7ab5a91f7225f96984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126933fe66d95a3db45f6a959eac6e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87401fc7625798b533fe4111e8154486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a535e5e98076a7c2793d7f7ab78cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d940b1de241bf73f8a8344a0cb245d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142456d0771bf314cbc4faa0ac071b6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62adb367ffed926ae8adca95cf350bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ced2ddd65509f2ca19ce468767118691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076485f00180e55043d29ae4564c0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16de65ccef0824832843cec19b5f6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47845d97d6e52e41faeb573865d4c6c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a5c6c85857d8643f22b3fc09545d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d80ae4737b20eab0a2eddd1b331a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1dd28a31a34ab07f6d31033c5ff297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df28d6a2b72a75ddfc886312eafc6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402ef5aefb9669eb504d25c3df2a7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362c37be1d42e4955f9d18857519e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634738ad3420eabf353fc4b7ffa24510101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189b46d7bb92ace53e8843e79edba2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420efafabd194744eb069b894581733103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa5a6f0dcaa88314b385b21a5e79b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e75d63c5117abef0fe4aef1bbc7ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51edb5504dec2e9781c531686a903c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b032fba6240ae93028e3ab12343a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc123b905d97040aeee6df5c93f392b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec695a3c4c29aeb1758bccccc57b0bac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f282adaf1176d2a541ae31c19cd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd482494fdd6c64d7dfb3acf3314f8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2037f9bedde873adef6995f614744112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3294ed01028da2b3a8077e0e22d95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3935fcb73c94152d8b6bb69d7042b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dde14fd560a7d9a2a6d1604d7b0b33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507369359b38e024c79612aedbb6c90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e094a7ffa22252a231980b2f45b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0aea74174995e78bdedfac0fd094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5575daef4da1b662396abc2e47ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7009b68169a8de3dd97891bcebbd9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f7c51c085fe9019c24931eda51b18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b35c4cf5d7b08e393bb19f54f0f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172a0fe88843d546cbfc39ec55e491e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aadc4afffa2cfaef4a37cdf33ba29a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a914584179bedd0a2e91c16a2ad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba625f3fba681accce290eb5dd51723126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f1975e178fc5f65a2d352156a822127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77342c24384a4377a0438c52076054c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c64c82e0192bea93b9e61990e18c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62973a33cb32ae2c473e3b38469e90cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52eb4487b15339cc227e516e07b64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b7a2dd37968f6cf996167b7436ba7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13189d44275cef9e65eed7667dc40840133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74baf105143046b966e10cd2c61abc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba01966f5362adc29a64ea9e95d87e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed70dfbd328a0e5302744d642ef9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff73432c90034c34334d006cb3f905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8cbfe5aa69097450da42f8124d08b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d0e7cb4385984bc33e20288ce8f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b57f52df29046ba8a86d9223a1298d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b509fe5626ce9c1ae23bf7c5a7940141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355210f7f858406fe7a0f9d1c632e5ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fd703531986377e23e24a0f38601143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670804bf62b203d8d2ec595f8d50535f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc2918aac3c3aa938c5466f4733bc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70198b4ca822ca83e712b08c11b97340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b25a1c895bd9786bfb003a7d63f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad65559fe65a3a18fecc8b1f63d986148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d72b87ea28256265b22f5e7225f89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7bb89f99f3389b538a97c3fc764dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ee133fa8becd0e6432742375439c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982318b494391776a665c714d33509b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e587118ec04d32dac2446ec18e7b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1a9379807df70e33c8471cd771fde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d218d41a7716f822a8983f957a79f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6499f8447561d9f636c24cb52c678156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49cecd676356f5710839f6b6cda56c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3374dc9f2a10efe495b382fa88623158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a1b638c814b87dcf7a52236268346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8858c731b0a981b5a2c794f8174ddcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc9a6e53a8356b742504aaaaf4ddc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f3c844d00bebce569d84395599f54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a2631e062871449beb53046643c0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d5ec92babc21b8c79bbad2588fe2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e1f8c769b9a1357dee072eedf279f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca057b9f6b50f5fb31905febfd63d5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60cc565a459ec62b89e2b4a9dda827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037451579cd637f87a9f55d70ff857cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb99dee5744cea80f3ffb474d162d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c7a6671f54ff3d56aa5908a86242170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320921c9c0590bf91a5d265882b7c256171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712f5075014264319819cfd7d01928172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9401d42a15546148ab205f428d7509b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fcc044e6e24d73dec4f7302c8649d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97baff2acaecc8c3288da977893fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc4b35339114aead6e5a44931747a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc448919a9b34754a487a7c25de07c94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561017aa0beecd8c41fad6917f15139178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c8d77272294746c63c1656c2dc492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf0e00829eddd1576d3a9a7acf71e180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>