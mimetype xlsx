--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241b82d54111420cff72bfc2833f4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b3227b5ee6916998827695170bf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f85a355b072d3466ecc0430b3e1113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d276a91219d245dddcc3209dac084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d660260d1b43a12d9a10a65759114fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ccbe412228a91273addbf88221496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ed6fcfc3fff18463d1162444753c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485cbac1745d5672c2447c4e71961bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fc611e49c3ee4cf8389333c01c3ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52dc76285d73fb25111215dd79652d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f6ffd1039a2b6e1e2fd6ab61146b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173d3be6f366e765a17a89c0d89538812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d991c7dd5b3ff8d70762aa3e1b8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12269bda370d6f8fd440b88b74438614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ea11f28df34c4ae111308e27d94115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b77a4eb23af73cdba1e2df91b122a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9f2f345ae1bd22cf4f208905135117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0308f8ceaf2504af31fc76ee62e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6daa2bcb04fd87d583031c52d8af0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662101db7c4d528f8db04057bd748a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ba9adb72b8bfdb781708e1c66e6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca9a1024559b5c23da01e52b5354122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ed4a80a5815fa4118b1e2397cd6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87724e369cd33de1946d74bfe827524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc4426b89990f9593c6be1ae9d2be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d542a366cbf626c509ebd76675d8a3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a34b0bff0dd5dc7aeb27c86c82b3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910d9bbde8419a76d3121620028ec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b82671b58a77f621f09af99d26d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a43e8743604a610bb96f427533e4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a52d43677f352520394506ad992a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9801a017eb52d9e0ea6b71f167bf53c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776096d8bfcefbb19a5adf559b5582933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388db4bea465bc05de84fd43dc913e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b5ead1148c66214e37e83c876c28135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa41856cbcfddb8d9226ba54c655d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb07fb8a8e76bf0a706d991b797f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92193b3e7e911b5c6ed82d87740d2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cec353d21a3e3fe50e683bb6455c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b281641b2acb1e4ca564b7b05b9a8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfef38ddb373a304785b686969210c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e85ff414400c57473a7a136f60dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402da078b53f5ec533aebd04a2dd712f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f325f1b4cb09240c046f0e86d88c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8489a89bdbe890d8850124dae2bcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f1fd9ff715fd387aeb4d81c9d06146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89e89b6505c4e3ea6f18a27fb0be1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a295bae1f390e12921f53a2581c9fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861a80fca6f356d94dab556d2ceda6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642c6f93ae86c27a10a40fd2abfee350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d583057b00d374a47a439658d9d81151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d949d78abf91d4453428f848f04a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56749f8544c6e62ddce4e48a2be3f9ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8466a781cb1a92299b5de2f7b417e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125362d8ed660f10410c11731f6bb5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21061fa6b9ea25660e4cf77124e05ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079628e57b6685955c80f5323f12c50057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c8531db6ef33bc152eebaa334e9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d5c8eee866bacae48303f950ec4bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb348b657f6ee3ee0f963a4b5bdd0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615b817578acac7feb79c7733f36a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccac121fae3154ca4b4dd1807ea8c4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b9edf162669ca618db44cebaab7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad87830b7cbfcba58b7de6b3f972fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61eaf22a6c2a785dfa84582a1a6b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45878d0ddbcc9db452eee212d2790f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b107eb2ab437b0efff709f00f61b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df069b67c4bf635f0811388859387b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091a29092d6edfbb5b5051bdc0426d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37deb33ec7a1bc166e2762d20c43b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221dba7ddc3a8df7aa25746da26a9e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80275e8fe8067e51a3df358e994c6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5877637149589aab01fa80f80e12973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e354a3480096ae10cbbd64b85a1ecfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad707c0415b9507fb9c8ea04050b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c8fc46bdb08c5c36a90f831635dd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68058159bd344e00a3c48fc6e475c64877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c053e4bf19472d841ded37e9e8c8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b7def5ab8a85cb4c59633d4766b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df56a2feb941e36105fd933b6a9e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7248e2c7701bbf3e97ec6b8467a6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9deb02de38abaa545c487d24a2fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0689923111e547aa50af97b4a84dc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8d1775e164ae18ce2cc35355a94284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801616720c581a853f3693d82d37677f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826be4f9263cdae17a3dbc90320d2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580564e813a4995c288126b852bcbaed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4c74cc34d9d162d68f2ac9e0d37388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f74c7953a94447e090da92ec865a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46965b8f81f8c57cb30dac205700890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfc72be81ad42777cc795a9097465a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d02c265749649cff5dfeda8dab99492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35ed1353b81360bc7192ba73275f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05854020473248c6c97317650038a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c3a0bfa0e3ea8ea323b9df4d3fc0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5a36c50147634bf3e70b614df4fd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650242f7cb554032fa219563ad10ca2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7aa161e4c17a6e01af1f1531c54f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf2ae20a97cbe5d516c566ce9f1f5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c3551b7323427b6ab4303ed2b7922100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a31fe4214a0cc458b0deb2c6df082101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60d7d43fafa5451c312bebd85c211102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282c7c2316a28c79558d1a4b647f56f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d75c03951f7da2592c9271a907b66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc62434b2cc872c41db47606ec90075105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6549d28bc19e494601556d789e3c99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba280050940f2ac991290e62f9e7bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ee494630b5c28b039a63b3c3580f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369736b4e3ab36bbd6c5d7cdf9c96eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899fe58c82fca2ac4d8ed2a82725257110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953c4fa61131847064db62b3f0799f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc634065a83439aa863a88d2cb0a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbeb446f7296ac145b6a436a747faa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff18b3de3e345d88cf0b7166742c05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e825900622a77ed0e68e0c465a2e56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a4fdfecb81d93e04e48e2d056f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a6465e527791e73deef4fa7f03402117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556909ac20337ee196639d6d1822df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f770bd2b54b389cf735a9c59a39c65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a84b72706b34d59614a4f46e703a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e164d55833bc8a8cde6ee197fc6ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8c8d16c63df536c949de219da340f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5564d23a48235103b291bad1723e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f5c0509f0d81b905eb301ee7c083b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab56a08434c07eb8666d8dc18e7b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a43ea71e45ced19eaf963ff06044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4808a7e64886309881956ef850ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4513d38c198021bb953fe901a36dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08489222f015b10ad4b11edf77ac78aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda263cf75b43958df41bd980e4eb432130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1bd53d11ce47ba6b67f8e1a7e8dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f8d3a8cdfde19fc019da89a5313d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f598833fb857c5600a8756b1f828e65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a386507778163125cf232df5934bf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd6cfc328e918433af6b40bce9ad4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b8e3496c4d1488589c3d3388f05b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f64ef9154df0612b2015e864791b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc997173aea14fb54351d0f941ea1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990112a62372fcba0aebb8e23be395b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c1bf6db022dc25a0ccb15e074560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c0ffdb7054ad433fe6554d908a7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be8acd005b672adc7dff7a8fbd33f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293895efb31162c7ffce401c2fc9f77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b7fa3ca733bde9d424bee7413fdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98675d65d21da4b01d7e123f6392254b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b5b48b6fb4ec01ed324f54c62b5d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44144b8cc84a97c62a3d3ed0ca84164e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815f9a790b453cb5b36f47497559e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e9b141c806ba448aef65fe1ae985149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4b4399bbbe080bca5d6a7b962e15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa1b8833ba3edb2f230ce0af84b418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4114d554d0695a8a9dc2f56da633e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c8be2e5810b1b3cd8271a9add50b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e7730ac71844195c5cb123ee7f398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611b5b4e8d50540a223290ad0d3bcf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fefa938ad215f62592b78936a903156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e905f38d02b4fc33d15ab67c15ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cbf3886b22f7c06d9a25f1654bb04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a8069caae01e3fb0657c51ce6afb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4507c81cd5dd632741ce690ca03ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d880d2ce9a28a4640f4787c47a26954161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf57885e4fd680763e9c86d818c233a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e7352964931b6ea1b63230561ce2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df3bd13c3f5d5c9c4814c12301749f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee203d93cb4100238f1ae93217cb4e67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb21a6c7d792c3e8c711c1069ab7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1ff4387bc5d7ea4d07d5bbc20a40f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e6d87852ee198090a134cd5af0763168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d98acc0089d19bce368a634a88ed5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff24dc3fee3af7e052cde031be01b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29fc6914cd069179b481f96f503e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbd8a0b6107091f7b43d4a76c3db8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740c0c47a1f0c6507814df7f0cc8ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7173c331227dc0da18e94c2d0747b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b76b0aa711317afaa5d0b451b47a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c7df0bf84a123a888b5a47f2a356176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea218416485e7f5f7fef512575af688177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3ae0ec88e4c37bc4d63a5943b7bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec54d8b508d21f1aca4eea11f511db7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedae7dc2ab984c0afbe2eedf8852e2c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63ce1c0cd532caf1235a98620f1211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d67aaf5bd10a343f1932d08be15cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a97fca94c6947eabdcb8ff786f61b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c05bc84a0546fae8df4acb339ab27f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1517a17c3b35e20cdb727d226467f515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9b6a9e48a003a6ddce758fbe4c476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275398f27aa6454d02555a5c8cac0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e49ccb88df56953da1f47d8f340b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d05b20dae8a8c4a3c2a93a4cd276ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa891044a4d9c62eac0eba31f24fc2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07da8bdee551087f0d6a83af708b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f97be772f83b6b7484c7829811c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d16aaf15c337b63bc79008e7f7496913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75dd88446f5cb86d27c055e18830514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053a6092f0286aeb0e07c5f3e0452a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136152ac74f994736c88539a792c59316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3d8f9f4625f4b2674765b8a3511917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a087a4003ab2c22c393d302eff1e4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b72a49164e4c251b30ca0f5a3ebc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777c67737f7f21cd0a5475ebaabbe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342b90b8434fc823d7fbeba37fae3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab442603959ea20d8cfb51efc7964d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058dd85e9abac70e4523f3cf6ab36a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68a78257f770aaa5c649061a18e3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b7c7f7f6d868efa619c9a909468c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6ae0f9fb1f8128d0875fd1b60e8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb11588ef08a63b15353248f54fdda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdadc982d5803c5d06daef767ea41f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e238a9ed8de5f257b1f0064d998ec429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e5d20fe725a35d6d323ef058dee1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223b96b8a0b54b617f742dfccf6df631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c86bd15b9110f8630d2ee044412932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8e59f54021327f8e159c5dd7242533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca560f101f7758a7113298df30a8f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e420013dbdbc16fdd09a1b495ffcb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab0fb9c597ee0da90e241dd6c7573936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0037c3c3f50671f9a6f0e8ab4173337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b055f56b1bf24b5452bede028498638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e9524d60dadcc80771f7594c5197039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833504ed73845a3847499238ec4ac6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89b71c61ffa393a16cad85cf8023c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074c7c6a91ed2a17cbcc81c04e4b3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5da1c2c0036732e22515081bef7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088767378b5551e63599d73de04fa0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab8e41e76b98d4a5379652ab2ecb3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435713366850946ae4eb4de96c61780846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c494812c9da2d7a3d9608d20ca74547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb596210e0763b79023351cd31a73248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccde35814c17a00f06c30beb160a7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c52c06596c691e08b7392f8123f79a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c3425e520773fb9f3efdd704a68d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bffc632a75ef223ff1492b3451570852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3dbc7f9073b739c2368bf199d3f8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951305bc9fd2e3d2627b64f3a4128a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f175666f972a6983395d9c69594d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eed9c426bd074e22053df4d29cf3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630a06d21fcd9ecff44a2472e0174c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7ec2c772b52f6bfe7ed2c42059a2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a732ac0517bd25efb063d27a5dc2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed3bbc383c7a083439147b9e0cdb2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec1f4a90182a9f4e787c4df906da7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d5fd33d9874738864ee76fd71d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be721e8e9a7f8a43e2082aebee4bf42863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08eda88beea942565357f0befb565464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5874f4a39a5b35f0f023b77540e480f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb012876f6ac3fa44a717f52677d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a8e291bb5c11f4d941dd26d6e26267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a6265dc3613a88afcdd3d1baeb8da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3601de9505eb57fb506e3ada61bf2f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b91e41da6459648bcdee1b96bbe72170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fbb0945b762215124540338d397ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a819d577432a4d5e63cac03152a2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7de5b9d9f9c61fcbc9ea14474e2f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb6e61b2afc808a7786b9af23c37d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e1993f7f86be6a0584c8eacefaae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9414bc114fe150f8352e2d43c8b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62bf9fbfe7a61a3fce0681ef336f3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d6813658026710240f2cf55fa0af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156acd568f7d7f733947738d623eabe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b524e06d884d13ec1717b7669189680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb265d407f18fd1a9b1aa38e6856b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb4eaf6f7a4a7d90b5d5dae97b96b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee381d763ebb666bb65a5bdcf32226883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de346c93f364e492c899517fcd688a9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a499a5c46aa514d809bb9f8115f7f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7329f1cb60f7bbe6a813e5d36f8fef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30dcc40ac1c9cabf791f267af8c3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbae4d0e8ba1b4cb47bf4149d656da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c7eb9c3c681fa0a52f1d31d9c5f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a033e934480452545daca1b1b6c30390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371cbaf8a684e939e7062727ce9936d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989d97a70ea7f205de60206a07d9c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237033c13552e6250eca938f8c56e0a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9fc9115a0b7322082571fbc02fe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316a4755413cf29e93301127944d4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74930da31a3c7407f82620a25afef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9697bbaeef0a6ce865b38bed6dcd2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaec77e424c9b939195b4f51bbb07e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85512f226bb9110f287dd43bf1e28299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11384e8f3b8c9b4e2324989a757e396100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9501d4f6534ffcc0490e4a02617498101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788e5f03e2b122fecbe84c8b5436cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb50cbaf89ba2ff8f0b8a69abbe200103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04510891eaa4223f846a9d8987bb81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc906d6742aea292c2aeda6de7584ad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e8af1e4bcfeaa42966e55ed58f92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84082f3e28c2a7227674f844cd7b1470107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c1c154058926484ed1788207dd42f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd435005e63f374f5a906f6a9aca83c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9bfd9a8968d96e1867a682e708d0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0f4a4541c1330ac6754c2ea15944c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973fb3fb16cbbda11655bb9fdeae8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d78f7a1fea3466ae8da44f422923113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476318b2ea72c792c17302ed9bddc12b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33b9cd6b4f4714a70897a8a9accdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819aca0c8e4ebd51ab17a97f970fbdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ab6a000736dc619f31bd28f5e13eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cbc488d4ea65a69d7a26d49c4755e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54f9ae3766a92b53b0de5af15137e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca97a867844375f212b1344d9c861120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112b626482e71484124730bda907d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12739d3623359de122f22f56d30887d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10af12f21e972eb7bc46f29b069612123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b038632219741995b6f45906af7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da91297b3f3d75f72fdeed9b3ddfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4caf8133e85b39b2cf1beb64455c72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2593eb529029699d40ad160cd6b759e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cbc89f722ddeccedf5d6d150a2aaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17041e054a1629f1eb7f74efea1b49e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322c8cea924f4dbcbafb2d7bebc28b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0552f071358c8c77eb0b9409ad32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7590a491444a4ae51662ad1efa731c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3181ddef168752b26653b7489beb90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefe530c2b2b16f035063abf056950c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c3b17fced02bc1b79569bb348d6a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d267d3519d4fab12816b48c6757fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186e07a87f7b20ff78798a3c162dd7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4f5706a205edfcc95edf6642aefb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9c902a8b466ee147902d49e760e48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c897d05947e1f44680cd6c7418a9e25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cc782bd49e50219d1255de59c9528141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb7b5c10f00cde9fe10ba15d97076b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ceff4cdc87338e0cef3df0fc4accb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f201a1ff84feb4e8d32a514b171b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ef6db401010dacb80820a41669ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464e34ee84df86b7415131fcb8e761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4674de1b848d22c5d72b43811aa72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31766058a746aa54218b79a8b1be0b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3a6e9257aabda1bf5166c97123f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e3364ad002af678c9d71c8177b3aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6d5d053b5a09e560ea0286533878151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d7aeff2bad53b767e46fe1e6e557152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab923292aaef15ec02332153e8cf378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bfd180dc16ef445c178346d4074ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f1dba8ca78c1a2c09528b6d293667155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45f4d84cbdb8cb48f97afa1dc2050156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3a383d0069f243280917b41ce232157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c58e2b58e727ad9fbb02c0d1af562158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebdf49f7dc59ae4f756c222292feba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f61a595773fea9e988794ee3d727160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb66841f79a912fe6e231073b4067f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d275f6c5e650f4826992770d11bc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e0394716b957fcc0272f37e80344f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2aa4ced9a254ae982b057b19dfa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88211431ecae1e4b0d20780d1560b20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2871279c078dcdfe9b33ab890cfbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b1f579a4865bb2c32ceee7aa251b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8aec2218df1afa15c660ef24c8f7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a8534831ed233302005537e98417169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15422b5a89afec4079859f19484d730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b8deff85877085d006a4b3acb4de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf51c988a905944c71851c3bc8449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa3c881690322182179194c98f0d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e33864fd4e50b4a4db032f6541a8f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>