--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b3c1eb9e8df799fec13b164214ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e737ba7b223fd05c006b53a6c6ce2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3abbcd535a3707bd5137ea4673ef8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320517d839de2e51febdb218387b887d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac41eede5512110a102057dc45366f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566a543cf5a9985a6cd1b10f1d7c806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f96e229411e7ff8174271b7ce2ae17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d68cacef172e7776b5b0fa4e334c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e482c549a466273ce3e1cea646a22f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f60d9b50887c4d743cc9d49fbfb7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bf5476c17dfab4d75e3eb87ea752711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce0962ff2ff23c3d083e7b7a8b36812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380454702385ddd091a456f0d29b1f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648272fd9ad25eab740a4ea7fb6ae85b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba3fd9557704f662580221f0a7b50e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7c96579cedb94c7d7ff476a0e560016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7238d885742947249b4d091b598917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3f8abf452ea23cfc92b22221292118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61bb519a82acc4d98e4cada900e6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f3bc700295900376c81c45f3e75bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a1e506f4896cbd1c3c9f274757b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef8d1aa23c5a38ebf5da11d69b683422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d0671d96ea613918f6bb15a6592b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8c51c5e0b7c7c283be504c2c172a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d87b70d8ec05887abaf3f5f3f408e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8de6bfd81d89769a04c1b4020842026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3a488e114df3ca2ad9e359eea223a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990cc2411ff371b4770b18a5c394c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1dbdd7978e5e0d2d67e7c288e45ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd7328c866833317593626db531f8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd7a6ea5b3d080bd259aa84c781c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84491524be239ea05db4d8bd1159c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca39c90874f1a75d124daa60ecf790c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba288bbe27fca36d10ffc3bfe641eaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c022ef943e914d06b6d6d376e559035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137850da377ee22e874ccb51693f96e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80539ed795e2fbc483c84e6e97b84037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a15eace809dd0579b974af9171b0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7698ec93a4e00fc140cb41fb0586a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c9bb54f6edfc4811901c9a2f3f10940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd9378fdb725ad4281a51d81b19c1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3c2cddf809e24dafa59c107009d9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb5306c6aadde871bb7f2da8d735443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2730bf75ece7f0a5d466e8d45ebdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd82e247731e53b897597a2f8c568545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864050617c65a49df3cac04864d78bd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c56745a8a6c86197450d4ef0e89147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc7f4d6e09df173e26aef3996c7b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da2f9743220a184f301605d5ae8f3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df651e63b4bc695c884e0e4e63938be750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8302465993681a928f4d15bbe91d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d789250eb1f8a51a6019b97b533a0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044b331deaf669a98d71c9d17e975ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de5cb7a734e9fa8821735fba8879454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a749528e296977c9bc955c135c8fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf451bfec0b45fb749c3538082c496ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de743e4583327b4f715f7eb2a8b42e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9dc8b90fb54936c7f5956b302b03858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c8af7b6fe413341935d5702e998e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d35bf215525f84018814e96795dec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05cb56ee951e1f34da1e3d5ea2e2e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b0b6c9adbe6af6292556ea9131ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed80a8fa99ee0b4f4767bb1533e46363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500fa5003873f4654250749be2e87964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621697e289a5c00b69a7fddd70fd45b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b7e01a8d3a08a64a2f893552e233d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6c4933545410121018f2d651c2ce267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ba43d138e64f6fd7250c2a0cc393868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ff12013825e2269545f33e90517169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc2dadcdebf7ad97011c10191991870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b01a951741201b4c99aea825be2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404274bb226ca3cd6cf68606ef58f32e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677656b309953efd20862c90f09255e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bdf54ad7054b39c79e91c647c94b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1910a6c53d2ad0c6677c494774b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae247d5aec3fd8e2c553960ff3fcabc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9df305ef60e00e10f340bdd25bcaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79a7e91f2b6847a79ae2f7c90558578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccfbc7dd85b8f9909023267eff3e9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd22affcdd5a3681f8b4a4b3aba0c0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db841af2bdb29db4923be03b7b91d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65296bceecd9a1ab5e29401e6f961c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e1b8d02c269ea70ac8c445b965ded83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450224736605db4d63b85401b4b3ee3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1424adfa25fa5ffacb948f689e7b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c057d25696ea11c3f78469f0cc6fe1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f544677b2b181f4b64df17e20dd4d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d0994879e20ffe3da3417564456a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4dd4d730ec25877adc64432b526389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f050d09ec6e0f1b67ca1b63e35d60490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386ca16adddc55149ab515841c675191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4630ff5e4e389839ab89171ff34bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b045cb8c4e372e7642d32eb21757993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fbf8acfd5107f21c2816a6801cbbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0ed625057e2482f482a475a3777695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f26c56891777f95c46cfc3b68d4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae768a4d52301d8c162932b5156f816597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce487156b9856c897a8fa36271c41798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66873679c6f9fb4650062b9d17eee8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6306aca357523c9de621062e70ccc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368b03823a57af22c4b844aa1a571a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f11b283e1c8fcbb1e93e8feffbd00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81472480a5354da50e415b8680ff76bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1cf53307bee58b4ed81bded903a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a19cdd4e6b3f082db11b4965aceff3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd33b90c989b848e9efae93d710169a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d03fbb06e06fc86c3ffbd6647a6b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849995ae91931a7273830d2e388942108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f656373a8403fee5045dc9927b853e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ffff7f25f0cd8f83a4b86b1f6ecd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6097792fdace55eae0b4160541cfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d293196bf3bedb1a8d642fd9e292112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcafb6f68c041270bbe6eb07e17cce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb54bd1c4c3a5580cc27de0fc9fbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba320313a6855966ea276c5f350c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3857db49c6518c0f1597667323fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92589d082ad1b2d462eb875cebf5499c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0545fbe291458828d68027406a2f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd81435a4f323d628c14720e097e04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83087dcd550b33b9e2991d2cf678d3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cefd15eb2bddababa6eac32542aaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760621275f54d65f9a64b34fd754342a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e459323eff0aa7c0f805cec6d5128123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eeec10ca45fb34baf14ffe0be66fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d02057ecd2498765297f0d7c1af601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a6e2ee82a2a897503c84bda117ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f551befcbe5b37f67d9c10a8d64ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deadcaab2d056e9c669300fefc6b660128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fd0051ea11df5b6f8384327805953129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9606026d4d5f4c46f9a6ffe957473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2e53730fc9e23092f9c73290ae3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454da91bdf4f801f8e8a223de04b1b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bcfbbeb4dbc16f5f1fcad52cb7c68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3953b4e9dec2cc131b4d326c42df3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b5c0c282ea972e4a6e01c9588fc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c537afe280525b0600d3de5c6892136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b45e2e37da293f04662b4a66f4d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff69efa76f695879cd560247cb5736b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b2e53043554f7201db13177198a2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892fbcb40dc49752f7af8096c8da2bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e05f11a1a0c0787e4748091b01cee3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b69e824cc4e38b43442187d509187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef261af7cc964a53a19a6017fc449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d90b76dea40d792ef30cf1de3da65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8906cc313b3763935a238562a81b08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a1d2eea7f3918a880cda7234923a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd6a58e9bdbfe2bf9d80cda3cb0f5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41772f78c76aa95b54c4951913638b69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a45536009b2208b9a7fd0bdb60347149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f351e83f1361000597ed2fbb4efb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95439a4eb9e98b57aad4d32446afb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f488ba4cc6ac4be405769b858f4c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a093755bbf821ba2123234f7a5f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d87f3740904f9e724ea913b21ba6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb782c8ed37fe9b285fa39e66b6a84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903634b046f4d2a51f842bd56730faa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72316c4010e6271e6e1cf5c84378e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1c8a4d03902b2df0209c984481fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c4bd1f3831834ea7a03745b3895b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd574b00a5747ffdc2a261cffd695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96af145bb3f00e18d6eeb11c4b30e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e48cd0fdc2f43646038c16344db8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd876fe6ba7e08f4e7b090ff26dfcf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016148821363b479c1de57a1ed1d5d18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441bcad62a3e9389d8c0ff58928129a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8219cd63f5b4cc04147fc2783afbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290019fc263d1125715c0c6becf8b155167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed156ea77a6fc5888a4efda438c20f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec604d453cfa0f159d14f789696895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2222474d6a242bffc4b151d08bc22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eaf6238c5d1a829b81b0814265dd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938fa1764a7ae6c3d0bcaeafa36fed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b8f60a77cdbf8ac9d572f7cc9f176173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6876a3a1b21b72d7824cb2e4372db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079791af10c1e0f885d59e6fbec8714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bf020eccfddb2c2b69253c818e974176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4356da256248cbaabbc4d144e58bfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb50f6a246056c53e58a1d68a2c612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32a3ee46f7381b62e44fb48faafa0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619569ee13e192908b6f8f759a9c9d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebd51a48545db14fec8d36dbeaa43a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98704959e695146c96175c5ff7211c48182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4897eefc10cab1e51b612a81ba69d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d995ac58bf2aa174cf57329197d4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf7a9b8d20b1b5c17f82cbc7ea97b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb65639ad4ea01821d1287fffea8024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe9a47e4dc85c5ca146e90be738135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ad91cf315eaf6a2650943937c7dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10a6d0e34ddc9fb5d8bebef6fa64d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee8ec0d18bb2e1119c17221f662498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af411299a86a6edf3a85db613fcd5c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fc7cea2d8656df30944c9c316bd0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac18ac136d5c86e15591f7d3d5e6cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1198fc22bbfec4f2af5bff4dda3f5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d48f62cc238fcda64924a8daeabadb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe884ace7b4b49c836ec731eac1e2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db3d963dfc8743cb7bf5345c10de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613fad6da7b1f3931a13f0e1943fa5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4435b43d56aa9d64319d21212005c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c3a1f592a6d80c1dcfa0a46a456218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a75f980dca76017662db6443dfcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad128ef0c2faf96ab53fc61745afcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603146331bc7090a6b4e1c7d198efdf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002beb8ff3380c0ba31afe911c167222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8c9b163c47e3f77bc28221f59e4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792795fdc61495e7e40ffbf487ae9e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f8bee69c86cd176472d2581506f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c63a83c0f3ad7edcb063c68359b6a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fd1233b539a78670f307e8fa496f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cbf598876c1fd00b8713a280eda6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4125a8f46a0fb11a87c129a1ab972e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236b6a805e699ea956be3e8a2422a0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ab79601c64eb82e35dd16b97a37531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5612d1db2a2238e66974d699ac1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b1f15e8599fd878c198ec5554161833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8bd135a2050a86d8c10b211eadf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103b90ec3ea034043d2ee043bac74835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fece275c82d46cd985e618b05830736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d249443c91bc1d73907dc4bd18681db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993529b76496b29203f9808ffe1544a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a0c3417deb6cd63304e40560f1f8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa557736698f606d173832bfdbf8be940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2c316182bbdf2ce07069b5d5e99241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e9e99dfba8d85f30ea172ce6d2ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f68833122d631bdfaec9b94d45132043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00a2ccca5cad6284c3dd2bafe331344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a1c06447f2a3a9eb64750a6e71c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3c6aa41bd83da037b4d06528f67046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e887d93e86806b822214e79a3b51447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef87b22b8d9ca486d04279bc46d5e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b11c7812fc9a8362330bdb8ef4f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f63ad50ff20e6d33050fe2fabeae8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f0f57f07794a7853710aa899fa3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ab74318778e91c89998e3ccd3ddf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1999a202357dddee920ce0767a76dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a473f6e1a01b467a4ad2f8d69adc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6cbccfea4171da27dc014f801af6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af964a497cb8e3c4a3e0cd9aeb65da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67252e09d46e31ca91ab07e957e34857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f0fcf2f88af5f3401f023bd410cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275919121accd5ff3738124e661cda159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bcd1d69d76d13024860a63b5f954960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247e948e930f4d3fb134147513c016a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f7b5af62060b3225b25d4fd8e39e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea844e53adaddb5a319f5c88d9d51e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba953e855bbbf87643e947e7fb747b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c161ed3dc99e261745223fbbdc500c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c0e97eb5142fe452acc74d2785a4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1458fcb569d1880e0bde618a2063267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e310209bac74d7cf32a020cc6f877068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047d46513a342f4b96e192318824fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba9e8e4f8c4f23ad7ae64b4d26b8eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a6d6535d59a00d7f56e3e329543b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a01fcad1eaf99122455a96192e1d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b576fb6487c328c1854abc4201dac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba731b1b0a963fff02d2f8d828f37e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ded2043ee67d128ce3902c523a52675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89bc0ffe6d81cdf326df0cefdfdbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85311852cb14a4edcbc897c8f1309977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83550b347c932893445f1c8f398bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005298cb9ae36f6c31fd7912eb0619ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4391fca893967273618cc54e47b5f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac040a841fccd7c658d42c6b0fd623481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595d3f4f6bb094be68e13bd298f3a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11574f1e50bea6d70279c8bb5f31e4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798c3ae2e99d6605880865e48aafb7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91147d2cd228c68238ec0a94a70fa7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee565d33cd98e6c725c6772f3ac2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc6dbfe25ec07940a6fd81713aee287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039abc17cf442cfd01de6358f7084bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e27c6c3184ee85c41190705a1c1b4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b9ce45a918476e84aa701aa2c885190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928a561631a9e1af96c190b5c840ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ce7800a305d18be385dc3d3cc56c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e6eb2f5f2eaebd30304f0bd20ea8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9489d85fb6c69c584eaf59f30f62394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b0ec54618a38d8b9c98eb3c0c02f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ae498b09ec6cd5c4a9161deb0d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8817e948541cfc8d7481667166d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105f65fcfbf142c6c04fd584b7595998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889f195950f8476aab264f6ba387cc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1495220ffed90be532656255f99aa51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad31316eb5ee4e4efd531ffa2a566f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62960d51f5fafbffbb98d95f8323be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57735bb47d8ae226fd7e3360a5329992103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4018e11b5313eed8921a68857ec87c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b2c9e070defe73b9016d53895600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b20ac621ff44ee1342ea451db85a42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45bf5dd29fa98cca36202f93e95afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74a3d82ac31e6a6d4fbbe391fec4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747110cd7ca660f1c9d87f90c94c444c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d2a97ff86e8cc8672a7fe4da756b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1f86436d27648f40ad9847fa2bc5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17517abbdd6ca6a45e4e5c6d6855e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed70088253955b5662bac2a2ed38a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f2b2cd9c0792f42be45e908e16bb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33781c42735420c33b0cc24f4c1a9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7134974db28ed8b4f101c6f493371116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0d8d67d05b18874e805ce45b0ecc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39e7f4c45ab018e0fdc662d1fa0d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ec6955d3a5dbed2793f9cd4a98d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486422460a38cc1b2107c20286e63e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f9569bd85a41ffbca63e8cd28f44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fba98b6253aeb45c044baafcf9268122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52b10914e3fe88f51a6cfeb846123123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd0572ebc997a5907b2df37523281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c75044dcdc2d3c5bc87b1b53b880125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a378d7e7d63258aa23d401e8a2294126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640c0d19736e8a43eb2343bbf12e60d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9de982d9ad5e8f30545d18923e4dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732109048993952a77662526a0a09bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a09c959ab19a3b1bd40f89a61d00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9fc09878d308de6fe2d1470a521e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d3c97ad9d9c5a3c6ae69e72e1f93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e28a7452cee2b7e6d2e83f920ea13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b904b3024f7f1a061627cfd7b67e1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a49f815863dc5cae0b7caecf87010135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52178b0ef58445e43fffb64e643cc5ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed29f071df242ed68dbbd3ce4719ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8cca04bc11b5ea57c6f9d18260704138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e8f18adddec8241ef98993ebfa34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b8137bc0b95f19f23ad5636bfc826140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854752f0fae1704636b7156d629fc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996274101ab9c5b4233109ba278a5efe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeee488006bac314bc4de4aeb17aa97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba86643ed8b442c3af3c1826d08a0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8b81546011f45633ba6f65ea3ca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa1f6dba844b2bccbf39a8c61a6dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba41939a6ecf9f618fc9e8bb42763147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade374bbd4400d07f2e1d1524f2e6f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61183dc17ae2dbed2aa4964e1166d90d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e5e7d59f9488e533c6aefa26170d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4aeb2b70c5e312b81a089b501798c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba2817b00a7108b7a055bc969f9693152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b70b2353a229222022d1e80bd3fdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67b7ea5ef9637d3fbb391e1f89375154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932657862666a73477204f6cced625155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9926b46b57e53f8ee9d3a331423cb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d6d765f24daa893e63e8489d06f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76d70b9d9dcff45f4888299489d03d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00e9339170b8b0e6349ea622fd012e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35dff93fe5a60b3db9214dccd005d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f93da511eb1f1ef1008cf332a158161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849303c84b864eff2d12815cb392968162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a583926b1fd1a997fdc26d313d13671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd12cd786920f0200c229a09479f83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37aa5d1dbbef801383b4c27ef5536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6d720069783882873764b77773e73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67f6cd4fc25637a6d18ced08dd07e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09832c447dedaa842f5e57167e7c20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a5b57e65f982ab69b71ba61d2ac59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c58a10973b42036e03feae627179c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc04e964c9a1b33f39592093e156e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d393a4d2175667971a1c8fff06af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa4c168af7c892ba1dd4884eec77b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456699c6f61ee75f0d139a5ba7ae94a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>