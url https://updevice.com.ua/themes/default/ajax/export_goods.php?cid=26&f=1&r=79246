--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc048d488949fde657eae55726e9701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f89711c072d2a1140165da1a8738362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a98c0b6e44c1ccecfea49c89f5483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51877348488bb28d2e01193d7f76c7584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3cf606dc2ce781431d711dc8ff5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d9f2b17c4d847ba699ff8be25cfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721be07e4efcf0edac533a1c7cb81ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147864be54bb949dd37d4436998b1f728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a393b0ba9157a66e1f70434da0d309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317594a47bc5d3c28c865bbdf57cf4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcabc6e00aa0c45f6e29a9ec04c570d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36969026728ea4ac8844c18425653b1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66fa8d847bf9e4807ec7623310613e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102cf5fafc42c12fc8d4aa7fb3a1eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58f98bf731943443dbdd47b7a1d38e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452300dbe67020aaec3439ab93cf7f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db7c9d770b412eacba3721a482c9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b4df34a7c17e0c44cf034716f57118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab7832c633ef708daf3b1fe57bf4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f547d89acf8b1e33595b528851e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd80438a153e7450338fe4b87423121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d82150a4594721a16dc6c83679c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56def337e67f82019ec39d7c104b1b4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14776fdfa4469170d4f9c2ad4357024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1143c9cbd76c6d9d1304473d47154225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b726f0759316327dc311a1aa645d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cff9b7182a3778f8e80d2970d11b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371cd7d288a693ec92e559eba38daf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d06f970869b9d59b242aeac5d08e0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2f12a850a534b0704b45ae92f5a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016e6df237575886e5476e7571a98e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724b10afe56522a630a79e16348333132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61781c6160af3be39713f719af121a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763881afe02d7d6328c46cdbf3718634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d51504d3d6ca07c699c468d1571935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba89f24d74ee099e5731276aee501e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee410f5b9aef2a60863ba9a7c1395137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a4b75c9cf4391b4d707525614f7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e481b0f19fefa98cd5673d9eda07b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7648e23ede8ddc4bda25862dc26e8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe7a73a5c5adeab6ca4b82d9057fab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af766cf206a953c89c5e490a7cce2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61a08de0d6edf3784d086713aeb05143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d2c402dd88c1df41310539942f2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311b689b05a9c19c44029647f6dde545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f2366a9557d44671deca03de7521946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42453dad60fa51c6524f156198357047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8801b39ffd4a1b5fca5df9953bf4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a68572edb714facba5fb3f6f6991749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11239c9ba1426e7f8f2a55a226a68f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a23d00bd656a9df7cab2047c3344c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872efc4d0d0a8255d214455aa049419252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35267daec8ae26653e5e3440b522733c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc82ceaa6e97e57b39131c98c2af8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df0d8b7369d033d54e147e14ffa3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a2aab9aa45c9838edead463d7a69c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed97ed7ce08bcdffa43fc62433a2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c498e1ac61310778ea88e1983b61f3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646503acaea206848c3adb0e288b46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7524b49327e1282e9c6104d5d520d5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58a941d4ecedc512b0705288821e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e9c9b292ff5b3605e3730ad03a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a99073fd0b883b22598ca50e2840d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed6a716803f6c450b590031f9d210e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418e82b5ea518c23f9ce24dba2aa2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92509d94a364373566b7b059a70614966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a4753e68fadfbaa6aad20825c97ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587f7728d2ec6d71accb500bf031a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700a707abebc8cabd1940bea9fe7ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d250b6c5916df87f50088a64ccef9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168a1db59890e6e4fe84c905ed02f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1e22377d20af0ceaff7a61f0a53772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef107c5572bb858042a155b5aeef21473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9add7369e9ad6b6199bf40b1f20674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea93900601ead96c8037fef6e911275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787de2ba9e0f7e7b9eef2da8cd7b8e8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330f2550a6cde0ec80ae0a43b87971777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cc74dca46a8f4f19427f7706ba2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40b1cc191ec05bb10d51932fdcd50979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93af218dfae46b3620bff5f588e94c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab10d65b1a9ee1fa5799f27ff4495c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6581b4a37b098af266fefd45d9667c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0321fe12d299115beb67d22b841ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4733b65767a1dd7fc80affa7574a5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45979f8c255c641b5698892e704560685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999cdca6d941e5cfcab0c2e3d9a884f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f5587395bfbf80f0da5957d5efc4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa6745c6cf7336da34db420976f7bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea778236dc6832b98fc7c2d23b592b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d213c804aabb462c42396920879ea790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4fee56f426fa88b8422e42b08c86191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac889a5cf4f2354f724f0b12107323392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a309527f970f845c764fd645fc15a7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d026e6de5218712be514491f03ae9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7579a77d4144b1ed4d86f8c47969c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437849c67b87eeac5a4ea8c0cc2bbc6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc8cea00e0e73b3917a350e4b6fc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b253ffcc3790498da381670869d6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1153ec5f58d1330e528072e48b1c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e48668f1321094d05e65f4c78f47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a63f2e6147dfbb072bcedad713b0d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbadac6774c3360efa6b7626f7c9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b4317d66a003ff18a0c9082a5971b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cbeb2b0ababc3c6c240e0bbac4e8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d47bd1b56960eb4c3afc2f6271bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c06729101a026a4376e07eac11379106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09be88d24763731784cd71d48f095107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f2e6a8957194cc869e63cfecad8fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f2451a6d7519b14e58d74d2ef901109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e833624366b236baf647e8c9351259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d274a95d1a000507c0a4819dbb70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc2446dba82fdd60413cbcdd4d7f0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07023f7bb717ff495f26b4998b5c28c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c403990bdfe7dd1b4b1600d0403b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d53abea1f6617fe15977cdf4b0087115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645dd9686d2317668aedb7190dd82e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43857d2ef21fc45c8df5742559a24281117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2798e80a126393d6b70ce561ca1cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e4c2c6542db7aab48aaa6eb969eab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c879e19be318f378eee33c806a02b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f640f3dd357a2146ba21524ee754e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7d6dab740ff2f614867d32a920f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b808502880e8f22a3c29ba60f950a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2698e411a278d6cfddef094cc6bac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffe7f57e14bf6a7964970ef872c28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ad7ff9b8af74f7df2ec9835cf255126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e48eaebad25d32cfbbfb777e0cb32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c5ee5d109ab9eb28bfb6774e7edf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d94860e83e25498494f49825dfff42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ceb4e2e469c47858ad359b4687f35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b68e2fe785b04c3000c3df4f520d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed8fc68cb2fe68b7352791e96f867132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def154f1783eb8d6fe7b00b23968bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a535bac63e456b7cf5024a30418250e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb72facc89f257bac4cfb96cde354135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05244285b2248153d3c22f8c09f5f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d9ff0f0d89e2d05df1b85284e908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbe090af176ee88303927bc2d1ffb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac8570c09732c42966b11526c4dd27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382d7614be876394db7e67bb673166140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929806c4b9caae1116d61c1789f397141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e5591124fe5260a13d125ac17670142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f818b4f6e0b3f2865db18b5aa0b46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7dfeae92918859e5033ba15bfbc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54232f7e059478de7b618961fa79f606145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606fa1c180614e23c2f9026ebc1265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dad6e26d83c058da01fd087d50b8d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d079054ea30255d8e509e0609ee66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747e4e81115626427656f54592e56f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86e091b89fb7f18056c6ff48951fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a703fb937864b66f054dd6ad5d53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4a844ed20332fb49f8e9914cc0b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700edeb9a383df9b5846878bd48b8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea97fdc065d1c159de5212452b86a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560a534f1d2438137611efdb0aab45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e10d207e379443db795d604933c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ae866b6e6c69760c60763b1352e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022628d153b6999380ce654451f6e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd3c50134e2036a22ba08986379050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c746b7b836a3e8c3cdf4505bbd114b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a425cbddbc0646e12400c38cec7a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510d3754babc3303d1d0bf11ce10a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240637677ab9f261c2e77709f790da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1ee8773969344725c9736435f8a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdf523df527747456009cc17977789165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23deea7581e118d480c03a8e06a3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73e705c78d2989036e99c8a126f64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc923e884768eb9959316a560e9cb1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820c86a4c866af16511ca89dbfb03a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad5b899bf8a17f5acd5bfe744cc6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942f0b62510ce5ee5666d66626dcdf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2707419d2bd587408cdb8da0e45482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53d578fa2f7a295832308a9206ae5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391db0275ef5e01b3f35195166493d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521a36765a6babcc9cad5864982a81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae2e5168b394634fabc6792969d602176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0f9b120c1a407f96c3ea5655bb3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c740878cc1b312d3f89dc8d2b4c42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a8ab195519e97f49fd6407f09d9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946a83b17a6c0addcf0b5b042c8820180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3c4f4340d0ed564c2486e760259c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a92b75863bdbbeaaa46883e9254f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222e3734d7e4984701482b950d634383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56474c2f990f24560baf4fe524a04a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8860229b52c0cce2e34d9b584ace16d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ecb3fcf2145f7cc5e94486e2c31f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c27ab566634a8ce8e244406cc69277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e07d05c3e2c09d710f5828460d59d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6da0be88344d153016a261aadb709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcbae36ad2b56a96b63d8ef41b5c0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8808d6bbb2f218c7acd6d7202e3e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1df59597b322b982b3d59bde08886212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdece816d8f305a9c3f64722889ade913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e57b2d8d32673bad3714ea5bab681714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84e038850a652ba416bbc97093d2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e82859eb41d7d693aa76948bc44dd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a154c75a497d3f60dbf1c76f471e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa1ed8ed7582d5b072de4b494320b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c42bb5ca0a8b0065fd2f59e80f19819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5be97e5d2fb8c8c30ed0b2a8213ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef78cffe0f1f1a1c234a72a111d2dc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaffe3437d4a1a6d310655b9cc5196922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c267dcd3f8bd0e9a68c313e9b4297de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb7deac2246daceedc282461bf609624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db147503e052fd20cd359a4f47fac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10add210afcf00d15df52be58365ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a65abf35878de3c4d8c4d7fab2f3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fbeaac7b785220552b91ef5a1f29a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ad80f452016cb1bc6b8651498c9bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575280633ac412595c77677b5ad50c2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c4496b83dcc5ee08840c76c016b0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f817cad525f51d76a099630d39ded32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691cac3d9013521e393df0c39f1a2bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8332920f23cfff50d88125b28bd563d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f5554e3935cd53968671b0b6c77f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7054b48f8298823f41486e1a5cf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ded05d7273eb6124c16cbf140ce937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739044ced64fc4560008855e91dbee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d7bcdda994ebd8b935002c8866e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db9ff2d7ad4d0f40fbe23ebb54b9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da03e8eb8ac0ea527877319cb1553741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f546ac58b76183d65e3c1fa3bb33cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba5c1597e4ad890eb732fbfe4d04c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eab7e35557ffd4f3b600e86967c3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4646ca4a9aec10b4259c2724402ca5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62e5d1db59e36386cb65087ccd66aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779d2c6bfc441db53d4e2ab21ae1f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab8b6b63eb84e83444b9aee7aaefc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de303dc815ad802833b95a73cc8fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3baedf4797b4b04b9b663206a85a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71d4645275d15a1345f84ab4f833c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c8659aae21a17e8f6f1a8e290a0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdabcfdc7cf911504482f46e975c42153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731320416cce3b133723a94097f24d1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb5efe2ec022989806b00814a700755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab5ebc50758698facca321425d42f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45231c7e9759ec17cc76d9331c1b41fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce97b62942af4409df4a0d7ff386a3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ce587e2dc9cf6d2810ca2ced72db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333031fb04b4508ba276116e15bf25d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d59d5d8cf8381b9d741729123d2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5a638d0d604fc49d2423600084c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0aec749221d97ed55335ab10b166663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745874a7f4a102d7161e66e512065764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bf30d0b6fe7c58276505899153f4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01772da57867503c7b41f0ac38d7ebb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89806c5acb15a0379a65e0bb681f4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29830e2fb9867135e8325553510b4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd34b34aabbad2525077c67da813069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a133fc9c3b88b9d8314da93ec5f1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e8f68ada2dae25ad28911b2bc1f0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5a92aa617234b5e0ff965f4c420f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950b626d0b5e43f9f8c8a069e57f4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db4be656253ca496abb26d834e59274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304487d5b2330bfa73aa73d0c322166675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81e0af0168b7efe51c8cd37edfa12676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d11439de603e8171028364e32cb1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5494fb4f732730f243444be9ff0e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96177d06e0f8d31e717db533968ed44f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd1e41d78eb8c55f456224f8f2cac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c698629d177fb712dc8e46554f4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090cf3e4695a5cf59936c66ab5627c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb40776f83f7135b3f6972be8ec0bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b51d905eb8a10f82855f288c0777e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27074c69d92f507ba090046f72cef5f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b9444a54c474234ba0fcd802115986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724835bc467a0f599053e5a82ca31787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c70effc784b841356e46ee5ef82d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a1a28683962eafc715380df4b18e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37d2bc1d4a75418c452968c5572e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65858dbc68a88821428c039e55b7b3e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc95c89c86ecd7c969dc919d588bb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471954745e588a5d90d646324cdc32993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f6e610ac37c3b72a9e42eff2605e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e66a344e85f5a5f45ca781e039f3ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67c8cc140162d62a59f8a0a2d951396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bcc434016c26d7cbfc8e059f4bfda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6659472c93c08e4b0a0635eb4d9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39ba3afb688a667f4ed9a05f0e31699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be556c1e77a2f5cdf2f6746650f0cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b9f0d132a42afe32163bfea061cf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f76ac63ac638c8682ae144270bb26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5225769fb7d3d300edcf205f77902103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb714de1dbd9ca27a0b30d8a578915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283fa45110ef0cca0e9648ef5590c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505e65c7f4ebd646b4796059603dcf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e9a15136953120173d9100189fa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3992bf51265d46436dd80bbad7ace7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f5ba237b75120d717d465ced0c51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e0c77b107adcee0687a662504538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18793dde6e678777687f37b5b8eb1be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200ca267bbb8b7d0f92ae5390170a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fe523c5f65dfd593666ca1371d5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836f28cf3c4b91d79a3e4a743a51b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418be11c3017342abc9548fdd183fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d37d4516b60e672c30d5094eec29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5d8ed5fd8defbc82236cd7a38cd70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28bfa1cf770c3fea777e74eef38c79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389765af9be2e4d987eb4e027df0f20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42861e906ccdc7da2ab9919ffcac98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe2f9e5eed87e3e8bb5013f099e3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066306761b2955e4bec32f76c94dafa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8d29f34ee3d8f02c4a3cb9be074e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c267bcf1b76586d28f47d3ceb3c196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2a196e7a337544c0512a5739bdb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4784ed79bd24bd1450a8ef0ae416126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9954ff4de4fff82da7eebaf6f3874127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48697f621ec249dd3c2fc0ea87441620128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a3a292270219407d28a0685e56171129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37da61d79ad4603fcff300e6904f2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e0f16d85a2f5f84d2887c74e47561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14d6828e66cd2439f01d89462ec88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ecfbf847154be8211675264fe9cc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0b3f322459431d81bc161a3a579f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52df2d1654ee39fe0c44f6f9d447295135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875607a4396b55ac1931d75b64d548f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c494365900c9c1304c421f30ce19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8314af030785d78be359222230037138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bcd7a419e23d77042e39f7ff8c488139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a146ec2799b3900eedd1ab4e7f17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec565f6db9ad243ee04c54966b461141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c835da3bfbab235477315799e7ba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542b70214972ab09bdb524233ba56e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79b20bff61098ba521592bf45a975144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82464032f0cb4c9a38bdad877ec6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d64077afca0ac5555c0fc5694842df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184895d72c5f4efdc60b9412d1548935147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4fc13341357d59ee3032e4810e5a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf92484712504ffa3774cee5f99ff1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe0a84209daac94d20dbb5f6857a56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81a678b327b59736dcd67ff0950596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68cd780525ab2c0137dfe386560b29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205bcb588041ea107a232f854e2f14b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4980307f840dc792d5098d2bc6753154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19689edad58ff8aa2fbdb33e55adb9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a26b0bfad9a85522642fd4c5eeaf45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdc2fb8813a00f9fb590e0b94f9ad3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5cc198ea9479b1400e9a4f7018f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6aa83c9b9ed6674ee6aca1931a182159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbabe1ba9650f77e38bb1beeddd5f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3bc1d5c3874e08c433ced6b1009c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500bb36845f2d6454c92c75cebcd6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a51a8e904527d4ade0b40e93bb83a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a73ef0376103ac30c533e689c5dc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f9178203ec8c404dfcbfbe92225e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ce026f5aff14b3fedeebcbe4e2103166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b8612ae930c8af2a6632d9448a93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4d87e3ccc6d1cc477d5a57826510168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6ccbb990b6878af6edabd057f3b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123db87dc5d0ae8473e32da289f52bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0080334000a1ff9019a4861fbc6e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf65e6e164137291cc4a42cd19aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e4d1add9efa0bd1e609a316c544b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198469b100e6387249c78285a565c5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e42adce5ca52cb92915118620ac44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87872e8a4809c3207777a0c8cdcc242176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117acfc7c5445f663d3639d1b49caf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745009f9a67680f6326346108807f636178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e01e6d433922fa1ffb98a6a8b4d3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389bfdf03b6832dfee221e5dbaefee4180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>