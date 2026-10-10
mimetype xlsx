--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2414966d182d03b322895f8e52d7191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1c080482e906c28df9c896fec42962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baedd43104697296e70754a7b9bba33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56fd4aa51b1cce4e6c1c73a6456b8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90661f950fe1c2b54f20f00eccde595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504519353b39cacc1852b134c4beffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebf38f8f18bc725e26fa3aaee9f2817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad5786b02ef2fe26a49a1a11912318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b60237e52e4cde2f312aa027c77819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4394e60423c8551af1d118637bff49f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbdbfdd18acbc31c422c6a8bdbe6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9ab35819939f743a5341fa541716d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9db97d46c043df44d8a045b89b87913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd59fa5d05e324f693e247cd4417514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440fb2bd051370de16d93a572cfd65b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b65ec11677130b7e8eb4aea2c1fea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4abdcf702047796e8dc2b770a39017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c600e7755bb42fc8512ae7a9a4d3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecfe93cdac80fc92cae6514df0d01119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb203782c5519071decc58b9e9aca55420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b405ac6e16145e42d7790dfa70d4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7c752e46e61f94bce2ceb3d92d5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f6ce5b94542c62c83955acf8156623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd310ca6d59a1a7c335198535c888e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15962e0a25c9ec0d762ffdd55b5fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606f8a59e3345e0f478218b3d8196b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25e910897fe2a06bce5b6f103a5e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e38fb4f6a877975b0bfc86e4ac87028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd285a0b1be86fd95015465676434929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45166a534dfccd38fec1e56ea46ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ac53ad3864429ffc3f34861071dbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a2a793a25c8490450e696ba36d39732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da6c0bebd7a94b6196725b2c17b2b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce786e027ddc25e106478442a303d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24154c68c788000d5a2d8231816cf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ee108f88f85af3c5ab63f56d2a5af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb6333949e2acbf9fe5a2de6fa9e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845760df08f7a442a53dfeab5985185138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa166fde863913490eec07627c85ec239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c87c64044edc148f526a29acc4a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc8214c52cb02dd2b3738032518d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3711dd576295068f22d2e55a260ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc084f76099598f04fe1495f68fae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ecf23fbb62f2356f8cf5f7416c61644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd955b94f3a9a3d8063036ecb2cef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d94c409f32dc915a5e79c2a5147b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f256ec5ce508438da4961d160cb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400a463a69548a354c75d5c9121cfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e00cbb6fd3f26ecf8d2ac4a3e7420c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5b76bd97286cfbbe19734f4579ae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b510242acd3beb52c325d437077b79a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c509bc55e3ed9970838d7b1d1a7fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f1c5c12a7d8731befcfc50e399ef153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e803d3233bac94a96c35f4343b1b2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036428129faa7f12028c06093e6308755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e8331dbd915894963a5fe3db4265156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571598d0cc5c0d39d6f37f4fc8f10a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70a57452ba4229d0e60b5bc7f18dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4f936a818cc757d5a252d451c771659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bc89b1a54e55980f5b0e677d5fa0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3317f5898a3764dbcacde45fdc0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7b7ca779baa1d5a29e10054412ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0237bb2927a83b9c129c10b202cf1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f6b06e771670214ad817d3d331d4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb03525920afbbc6fc23c6caf937bc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f371b97b4f6eedcec441e349f27ea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00c37017f18b932c2f5f7bca9c2b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390541d0d81d445f2d59e90be73a175768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b815b492c815da3cbb1e75d3e50d1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc5aa77b95c37a4aacd0bdb03da5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8a02ec3c68f5a7066252e072368d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d6d0a9014c0a88c28e6bda7b2214c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142857ca1403f92787184ad8d5763cba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dea972021277c625fc47c9030c41274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9580dfae369748706a93c27dffa0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344349f6ede701bd1229a45e006c728676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca83e2257a691f8ac04255a686a8c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b221695bd5c5814e380e7c2d678b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688a3bea91febbfcafddb52a93f68af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182644b656768d57c7d46cb0daeb1e0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086fb7bb9136ebdcf37db3c558d7ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7db643a9e33dda15802a4b49c3c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343363561ca29282b1f31189837947a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4278bc8587344a2ff488070ca144c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860a60e3b252ed8bca458f116c415185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778226acec7d6b4dae3328971bf64b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf209fb60907f1dcf6a3fadbac507787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ddbc980d8fa52ed6c63c19a6aa4e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b2e83b791b04a9ebb3376d22b0b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a1853e43c7179d06db98f4a86a36690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b5f351c3047141218ff8cd59224891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93bc1681fc121801f56005f9cdaccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f99c014a12cbf6cbcf972a6ee6cf4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9618a10684a4f673d09a3abd492e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d90e79b7b088a785b2e4c3303cee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe0a2bcf179a512d481b44934671b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bca0cdbe113d7b8f7fb8f51526c5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c79477314625853b5fe889dcbaad198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9b0d4d1cbfc59fd24f05bda72623f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6b311dd16a962859b28a5bff31469100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d7f877a9777b4ba5a79e2101ab48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca910b41b3f67b8767fe87c807741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f164681ca3492358cc5a8356fb9e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4eea2e0f887d40670bce160f818e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eb0a351a0b48b3cf0c2845ba6bae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb61da071d9f753f6bf4f273a415465106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c46424c1859ca4135bb430d46b6a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2becee7040540b36f6413260fa68d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e94103d00ed16f9b8f54a386f3f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016591fd0072efcdc4abb9101a719c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bebd2d2751a5b396b910e8459b376b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c46a03f0a85ee21101a5bfc5ef38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350aab51b3f7b5cc95a36ccea03418a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823949ab83e2c168e750930c0bcb568114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633ba446f4b970b2dd70eaaf6c9509115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f3d40d169fa24ff706495cdde831e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c8de933205f42ae4bde0492ebc4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33983bedcdbc50d07dc8271557e936e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8be067b75cccd06b5f2a1b173de1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdb3f6d34a42fcbe9d105abcfb49cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf342018572e970b52d5e4e25fa0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5e84cc8c776a564aa288a1565153c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ef6cf85733182a5feb8a27847f87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1234573f4d40b560b9abcf8c5c74696124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e67d357ab5bb34fd41cf145e8d5a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a283be63533c9082823e4332f8858f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736bb03e35721e682d1765b92473e16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ece03a6ed30851ba1980cbc23259e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588aa02008ffe1c8ab4c45d3816cd54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109e3679b434388f2cd5d3e89d92eef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbcade34805e9bb44a22141714b7aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fe4e33e0872984eb149abfca7bc5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5687d8bb9fb50f6747e741d189b014133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c18ff136c90335b5f652661ac4fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c699e008428fa7a66d18ab1bfaae5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9b5f8f1c61ebf7e996110ab3825b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f13e0e82b9a260968f9169c243168137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c657cad16ebae5bc7d1e42e0c2c3a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c52a6239d650f0ccba064cad664bad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550813f5bbee69d24a5415ff48fd2f51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd2afb9151a556c4d770d562c445a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb767a56e2a5ac055b441b087e3d08c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ffd3bf92695c4d945b04e0586e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd0c237160b70300a9f001117d871d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443015f3cad5d53d6dd8540ddf499ce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48f8b99bed36c1b1671bf2d973f688146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa1afc80408d42a814196dddf433dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33affff79a29753e43698ed8988f25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c341d3000f6282d40d5fde709720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b85d9a37c465f7e29fbe1056632ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d3ecad2bddc83e7d19f2e7d9a42b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d67fcfeded320b44024e0a4003d73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1271069503bdeb8019c8a75657c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6210ff44e1b5f3f1eaf4d623eed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d34d355855868927f72317dfebe10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b223a03bef421f6753473dca04d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adbd316d2de6ad7b9812ee512ce86f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade7c3ca79910ec9f559cbf0f3b3a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a6c9520ce39246dabe88c364263c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97a399825cc576dcc99122378f9a2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4586b1aaa37d53c327b93cc4a9d184161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a2a647e1af6e9d78e1f7dcc78b11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ed8e0b3055aec56e5ea79f13197f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a79ad3be44ff5e9838406d949c56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd71229a84f6c5c4f7344f8b3a2a5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0d1f6424d6e9c0060a7e097c3645166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7499fec916d3495e3dcb44248d6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed4ccf67e712ff145a136ed88ca8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b10fbc8dbbfddcca065049c7bcd51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfa69004c77a1501711842179d13f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a71a4f923eb63d2dba377cf5581c15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617c3d039ca086fb2e8e5634d7a9db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3679bef1a5e2658ea69dd27246e2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bfdf78550881fa0c8d2094e4404ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d87029f995514b512935c36d1ea458175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46e11e210b2f8bae9bdd4ded53379a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de061ecbdb5e82b3bff519c9cc635af2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd1b92eb4633abb83ff10c2707dfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9cfacbc7fc37075cecba4c6b7257179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553dcb363b80f9a90493e8f694e4c44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a564ca8963a26873c537b7ee67bf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d20480c121b9b750184f443399c7b7182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4932ccdc11cdb74a6a9b3e125f68d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f653382b3af88dc2f992b18e8ba9562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e4e2b93589035c1516689073ecd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fffa80c26b707998c3f4fb5cb05a8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66ec7e61dde6e805dcea8bd7ee3d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a3f3dd5dc8635c499c7b9f64d5c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a603d28f8be37b1857b029aeff6247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc45866b11e035ac7240456cb80f5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a8f8eaeb05a196ffb505aa5510939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893df69724d1246c9ae31231273fbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c298fa5bc58e0759ea00c7caf26711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493330c00b9899029ebeda5cd109f8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5532b0ad600011ae4bbc32a77e35a7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e577dfe26b07cb0f6cf7ac7fbdc5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a9b91237d8f5267e487c2fdc0f9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a059079e5062d5ce1a7ca775a111316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610cb7c7db4bd91f38fa6666e73f8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21cd3d1546433c1ae67c1ef8d765018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb30fd45ad9ee4a52063aa06a3cfe819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0854b47d17852c9212d6ebce94c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1efe53f80b88d9c92351741c99f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73ef8f0ee887903fcee8cf8d12a0e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4c2aa02b7f5d08d2ce3e3402a710223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ff301605f6f5de40addbaa686e3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e9027338aead8b93948fde05b9ff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6065ea24348ee080589ca45197d55526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571ab5aba4c62bf6252d7565d87a4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ecf3f2c0b548a9dda5109d34844828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfef34b018a8b0e5b9ae7170d58ef329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8939f49cbf93389fe6c672631bfcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8fd9ab1553c3071d1b0c0d0383cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a978e955098fbae99863b0ce75e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701bf22b8b023cfc3ece99b5485a88d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5e9d979cfd8c860d7be38cd16afd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673c427fad9b61b1e1280f858f736035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f5e8a3ce4bda94cfa7ef206ad10736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92ed09a535615867f6a3a4f0d2fdd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098083faa869667893af8a04740cf74738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d476ecc9badcc698406587519ea5a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28633ff3b81a77468d8041f65af961640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19777d9d0331babe0fa93681eef607b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cbf2e83596bf21797285389b0c30442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e41e2bc247070b08ee395ef9c11643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cb84639102b87e7d78674b24e737444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94832be2d348e9446bd2a5a027a8676845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d225987944e29ba8ab577ae302e1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e429bd9aefcfb4586eefc73ad7830247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e401364aff833db26b8b4bc2f40ce648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887f30d9bf84e881e5e8a9222bb4ef849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61932ba84f03fe2767091df5902e2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc38796d4e25b9d7a7c62315f6006751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c398c8aefb1311c3368a55c86cb69f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5ab810aba95d9901a8e41f0d892753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507855eb6a84831f7853c8c9492c927854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969322e2c776fe2c45ebf99e0c2830c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a541f2be0a9ead0b0357bca0f51d6d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0849e817ee86a6c731b57ef3da9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ebb0183261155ab37b213d44bfef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10adfa289889e9d88c6844c874454b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6301a4870382c985b9df6be6bec4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7e5c3e810e15cba4430f272853c7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0b5a85caaf17e01d73ef3109e1cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4e2f3c07865e16a0052e0e08a482163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0d96709cbf804573082e80d65f6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5922863706e0c87ad007416f4f0bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a7c46b1538620c90f7ff6d30da5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14af01d2568b5b7ff4742401d6815a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f894ab8ce537ffd434fa04ed047668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0f8792c40614d0ed76da4fc874b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e879e22290b3811c2d6d2a76119a5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c219e33ed4b7d6a8809a06eac6c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab197df1a89cdacdeff0debfb95e0b2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769d26f38a24a70cb4fa9d11ae0f9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85363f1108b01eaa041e806b5779ee1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13cea8b6869bb59f2df2e19ed6905875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b41402549c3c0a2fac664a2173a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44b16e9b5b2bbcc10ffbadde83028a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef6d44f08ce21ce4a4dcf1d379c6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc09a78c92c0b0bbe7955c3a19f0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b393bcd079e88752ebf5a58ba39c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba501f1abb2be57af63723393036381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f7e5c02919090fc7af3c05bd295882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad33d4639dc8774ce94889a369ab283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608322bceb2fabb22c3ef88a65432384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36d7494d5add771dd690f96235bd9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cee9470753169399876cba2ece2a3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ea60d0015b9bb7b90bcbad046512d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17f8697167fe55de0610d7a38006888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd30417f13e3aa63d4b0402c7109989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f2569f4e76d3ee4be10d1edae7a2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef8ecd331a3d56c229740ddd9d25391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9165ff22e1e070bdb397dda28bc7fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7b6021f7edfe2d767273818f778b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af083faa31c58c2c1e5eef8f1ebacdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d26bd68bfe41f0d1a3febef1837e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193151e964021d3976cb7b929401bfe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878375617c0afdac64853a4d18c509497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b97870c133374be4ddd34d9894ce0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb332ec117972fc0863ae20a507b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a654b339ce55566ad3ad581e45dca8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f77185b7c64c48b3c32e60d64802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41593cfc99a2991e160f28bf5603e3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea5cd0f757d9920d2146144b59d2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d5478efa951b2ac1fff15ed0b63e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9958cd23b43d0f46dde3cac22f6b9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab6dae8e6142be0bc37bffe325f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e54424a8785c5c4bd1704093027f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ebf7ee8228f1f478788631f72a896108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdfd008780ed66886586b99c06f3d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3f1512f2a9ad50a7c50d25921fac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f70b501aeef4f3ce13558684de3cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f5b0362cbf11a2faf9994b02dd539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e30ca60aa30e0a11768ff92895e375113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414726b0d2a55d3bb3b4a02e9e18ef28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94516f7df509f701c4e27d58f833e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0f9a2c82deda09d28ec9380da423116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a15354579cb0784612e64d54e4cea5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc1861a84fd54504a46ade872dd25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd34fe9b9e4f7fadf78bf774c5c43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c7f7f9fa7f6dd853a371939fe25f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1b9658d253a0886fc599ec317eb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d838f84ad322f47ce1262f49fe02e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a668fd5fb615d98a06770957ce617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb980f9ce96fc7a918a34f7ba0e354124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bead80098e2551490d059ebd876de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4078676e5321db1ef0e08fbe2959126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc377a0f869e68c0c30f95663dec385127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f848469545187cb75942e7a71a61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54daca5fe9c0d65b1f1f268280f44df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fdbcc3ae6686a0bfb0e2213d20004130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1413d5eba68ccf53176b8cb6a721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6420aa8f540f785f2f941bcae9640132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a567d6707adefcbd9f23aa4896e791f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038694f65348da09fe44e2996059202134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d5997fdc56e32c69da86c5ed1927135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d6eb44ad439567a456c4d75df4c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162c16631e30a516646de440f9f862137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2129b4574def56c7d3f953c9779f75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db41f40f2b04f9c31335d4cab041e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8bd08b13ce973a652fcaa6b517be1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b7289e8e19f8660b76c7bfc0caf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cbbab03d96578142028ba9a2ded4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6448b99f42b830563bcf335e8308dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a5627816c2ccbb97d2a9bd002d2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b664ae612ff82fe62b80fbb504ac3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200b3fe82f9ec2e88ccd82679f5fe7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6dd9d7f06b75bee80fda9825991e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4125029c51bc034ba8f7853461de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607477e5141dff962750f6da14b99ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea24b9876e00dc8df8af34d7a0e797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a658c3b5f74e20c892797e32a5db6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0945aad22e5b38823fff85a16c4df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5915d55272027a93c174eaaf29bbdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de88cb38d76450ca59dc983d61006154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea70103d163b16a54a1063fbc47bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b528357d5d375074639bf9cd679187156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbab83a6b647a9c9f1834e500bae8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f85d024599992cde71ea8e5d416628158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4bf66edc53f6d15b64023693564b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439591f923a0d336e9d346e650f2eea8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba2de4fb3f36e1730a5cc16ed738ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8fa7aa12482acfbe9066cad6ee98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12573f7d9a984a7372b771ccec85c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db1f1053d74e0eb2d7d871230c8c2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3129015fea2b13131d742f9544296c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9ce2a3c08e6ef3265f39e020fd66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb3fa4e0fce4041771ab7bb7de777167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78470b1569923ffa83389c9bb5e0aab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313829a541f5425d0be54492cf2ee5bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7709d5890ab29a8e24997a1f0d5ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb05f28f6cd02c5c0e786b9d6dee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a597d3638b1b4928c306eba2bc0462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf05d4ae281df5919e281a6893817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5ea1fc8869085bea496a99796512174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>