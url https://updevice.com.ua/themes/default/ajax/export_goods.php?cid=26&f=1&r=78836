--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6964b18a50734e126afa24442c32f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee0e433eb6b4efaedbe4d92d7f99f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7a35aeaef29bb6ade5025d60c9ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86ec962f737558783ec3797c11c9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e273b12176a5529f27213db9750a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6931c4f51033bf74b3c51645618976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09718f3e4a19d2edbaafe2ab688f7697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654b3db94c35cb4286612fbf53f9ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c06b1edd9379e907fff6012d8d989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1a9ef9b39690271958a1512df0df510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325a29f48a36e5de68aa9ce07ffbfd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225e2bf6f98c0e5e218dca600f1871112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f35b087b1633c27c755415a3a77413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d042f6c7fbc822adde7526e3cbd4f5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22e10210399e21393fffe405e3c5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847a3dc23b2ab0b0ede0ef732d6303d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a052ec00f408681ca386e981d6d9a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5879775173e32abdcb590c880dd15a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7b06067d2896f84ded82987271bb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff6504192eb8eb68db072e52ec98020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc408f3a1620dcea2ae615786300c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f848fb7b1fc4cd8d5efc0b02d9b65f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f59deb67d12d2d4d4c98edb94f90d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9dfbbf1df526f50acf9114b620f4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c8c73efd3fef765eebc1daee606e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f14408b79e25092bd5df0c2ea0c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0cadf725f526451378dc3b32641127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaf2cb58ff3b87e180a119aa3fe59d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f3a7e9c09687dfe476dc0b6ba15c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4094591fa0e20de462bb50e29af3c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd948a7358c425b81696256be377ecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd31d0ca1a769846315eaa69ac48332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10de0a15ec5d2f87ab0953a69f5b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25339390edd71cade63d5457c216fd7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aa09641d767de443170a28df0c41635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf7929df15154ba1bdf82b1ad5f0bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aab34e55537a748031d26c953577ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ae23911337af4a895d5bbcf4cf94838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291f24b55c1777cc33abc8dafbc75e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950088153678d7b39a3ce1f9e9efed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241819536cdb91eefed806c5a5707c8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa8c444a8ca3282fb25ff6c577d2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318bd8d7050765e46374691800b6c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5460c0794eb9dd8d9768b7184007b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de41046e0cffabe5dee4ca3af478745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e33d910770597eed9293d9abbf7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853a5a1e51e671f6921d56a14edef147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8a92db97e77fa4d0ef7492eb2ada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41613c50282c15a0afd3092384317849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8a4233eecd274c3ce394717631ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebc2120dd449d8a3c6565c0de18bbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccfb8158aedd532b81c02cdcaa728d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3b33829e8a945931f068865742df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01cea965d2ca309404bde2b9019f5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397daf2780e050cddfa3627532612d1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c0d67f41d1a55f763d99c3ca05fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07d1efec8b39d140bff3d0580acaeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b61cce5c66092a5511394a24306f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a38d1021897e61b6cb7c37969acf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be3d26918b3dbd731fd938521545860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d6c3391d50c11a59483563189729761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc5ffb718cb1ca28c95f68a87378362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ae0f70f0b03343bd999e7bfd1bab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7580fffe5309e07b51de89211fa67564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1ac459f86577cfdc4603acaa053965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387998e55d010ea6a90a93502eb083866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b44b75aa55384c73275227e5f379667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae6209a2f315171948dfa37ce8a6d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bc44eb885f88aabb4305a17f1a38069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24314727aeb7f5df2426883aee60a8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97af8b27864652bdf735e5593fe4fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b21a170f255afcb9a321ed811f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e64161a9503ef8edfd3dd1fb2273773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a210a57e0c8e2740faf3eca31dd3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa32147948d6b30ae8f6506a4855475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67765070bab678723afc80b072842776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2571d89c8a6f2b5823730eac18a41077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa016611765324102936ad8d628e5c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed131dd0cec21b3dd9e79e32bfc901c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78e52d3ecca9e1cffa5c6b663db17080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827c1c44ee1701247ddb73ffbaa9b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988f1ac0f028e49965ec2e5c682a3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397db982ec22d660e1f47454aa5415c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03b7cd31e0b89fff3d7e22ccecdcc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b2537645b958deedb61d9d49bb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc7d4e6674a52ae76ecfb780ea4cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133301952bb7c53019e53d8d120e88687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b841b2f33b784e7471149f4d0232f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e14177a886b0143d060679ded21489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f1e1c9eff86d961835d1ea89e847090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011287586f0f85d5eadb06d6b4cb15c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac379527fb88909e10bac9b3694603592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b9d38a574399c24d9e26771e951393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f918825e41032fee95e4032ddfb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f86211cb0ffea99ac0d413568219295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b4b082bfeca8a1a740653376ed7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21591d832ff20f2bd668102616e4e4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f0621bef403dd87c9da546e397f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d9be1f9a2a01006e3abd0149551499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ade5e18ccb31de491a1ac5ceebb3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d366581e0b7adf521273864f657c28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76145f009e04801fc4c003adf7b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054c7a0ba8463c4cfb616b94b8571af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4f408eab0feb4f970df8f20d525d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc042460677151cac990c2c54f7657a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8a0473ccbd8304460ffff89da7e13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87956359175c5712277ac884cd138107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c879af1a50d6412e0fbd4e4500436108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdbda216bfa1b87f166661be1a1bb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c094a97c45d20c3ced82ad74e48bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d204b6a2988f4bac710418d75f4d5e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1b31aec8858e632cc283f7e55140f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec5b92854b5424fec8f57fe832692113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774880809d6d183826f00b17771505a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe88b523a41635dd4fb42a18fe4675e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63dc9082cff7609953883a13ad79fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a3e77635e58c962d637cf214fee4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af05f549fb499aaf2ec1b18c874d6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b450620183aa2c4f11e2de669bb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53272473deb24e9b00c938168e7cc97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46242af2e09c0fb82738da10e4fcc176121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5e12d18792494684517a83e51a2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ba129643528b7a35604e9a943820123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065eb3f4a0f8e8fa4815743d5d422d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413aa1620ec21d4ebccef9ddfe763c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581c2256225b0651a166de4e830325126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22faf4a8d4018fa67ed573f01756f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e332898a662fc8c9dc9b297b27176128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27882f74bf7237a67cad43b7b46003e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa18ca1c6d23efc1f90ca11b8bbb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20901f1961e0366c193b2cb25350ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343af3f55a5d5669704a2095e3e1942f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80964f12df44cbd74317f67957d3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918be84c46e0a0bfa8113e4cf5afdab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083dd2ee2c79b8fbd54d8a06b3dd94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19df588b1c95b1c66e64a39fd645a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c03f5e2d45719aaa0775da153667d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa896abfe79fb768fa3da9920bf4d21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ba4eaf5c9d5ce5015ba91933a27bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca4bbf3a7b77aa1c800c140c45f1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c85a093a0357ff602c25bd550dd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbae1273ef0f0d485e5b13ecfc9414142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba47578ad0899dee773c0034d038a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d3f1d38725d703d7f2ed233078a3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee86198d02b257d6d1cd2a1d8d0ab67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570ad2cf5e89e5b483e3a328ebe3ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba004e2f8f82d4f9a2897fa2a572d42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ca3a1a6c933dd6c641d815bd66ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e49d375fb0ddcce8d264f658ea80ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c332b33d58410c34e241cbc9589c309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8fa4aa12234584481cd4b918f37b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcb12640d7ab01408d7e9928dc2e8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f37fd42edd63edb62d1f1e12bb966f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3523d99d94ab3c0a97979ae90f3a5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43094bf02edd0250acd7008a5daa3128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47088ca9040e682aaa928e99a0fd78e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871192b1687a5e1f54c59e95e3d12918157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60bc4bf765bafde8df15505a9baa39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda42bbf5704177a2075c1179bf6b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e4192fe29a974bf2a1069e1960794160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99c90f98911c7e696d351e0ee28014161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba6c1e8003cc250b2a97a2198d6a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae1be081a0fa3ff498f7d0ebbb8592163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe30cc9ecb2128677c97066d1314e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca467f7dbaab25bb3fdd8c80e031cae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f5632f2755521395282ec0e6b70f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813307ca34b7190d673d90fb7c7eab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9279dddf5053c8b1028dd980778b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e088b793bca8d30e2dcfa4b0d71254c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b169ee7141ee83d6660ac4928608e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd6c705dc6a81f0648192cef36c149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95b0b520986c59f1e4ba3905fd2ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86764e12fe90535920d8c56d2b8210173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35343da0d1889a4bc3ed2f3d1f764a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6941f457f238c207aaf53f3e26fa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5db519a59f54cd67b98e4d4fd3e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52289bff6b985e579989d8edfece8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787ded7389e16579b2102895ec728f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92347b0d6c522589af1db9f11ace998e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a810118eea6d6e9a49dfdad504595c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a35c558a77ece78d9d07f33841e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed240ee93d68fd25061c1fe9c5348b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0f09c5a801d57738d339e8b35efca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd288f69f862c51cc1dce966aa39a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4525386cd23b461984bef5431e9f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1822f0c92f99b9f071ba00a02829af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7fcb12ed7a141c50da18e35fc2cca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da1ebccad50cd4e0f62e3ecab8a7ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec644f750bfad26797d857b877ebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30bd2fb6d0367d5859940fd606c0c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128118294e249e84b2f937f7d588f0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2944bcfc0977625bba5af3d9707c9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0621f9b2038dc1d1b8965060cfef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a06519b6efaea345ee0a993572e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533837357308473433e3fc9d88997c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b50cdead59a07c21f32e3650c99316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e3cb4cbc32b2e3357a557782640617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d252fdfa9247e0af4fdcc76a8f7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6233e962a15eb1f0318021260a000619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f6a3565c017215b7eb3cddc55b4e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecc78977d7954f2e459ab911d8324c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d265b8e7aa9f08b7552a6dd064803522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fcc9e6e119ddef92aea9628efde8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaffdc32bc5c5d71d52837d04ac614d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082608179d560e009f94264f4d7d1f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d830ee2b67e42035e77a640715172326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b5a52606dd11534098a7d247929a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62b48419043b66a9e464ee41aeb92028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b655e10d5e04f9875869f8ed10f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825fd5c5c80b0af1c8ec4e81f0e7a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e288625cbead6d73108b0524316d9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c197ba1fc65a8b6bc8d5e58baa53f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee157420b95244014e686e011ee31533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589e7a3f77ec3a22550bf499bf1a9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035090add4086a6245963bdfa687b7ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f4b4e1871b440812c2f5855abb7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88abdb304e7659455faab2677041f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2cfd0efed32e85f63c34ffaedf9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001cb478d2ccf61b41b69949f191af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670632dd99bf79854c49fc41b9fc1b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518ab525284a58b4dc4fb09bc5e29c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b196a10d614fe11ee9dde6871a894742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756fab94a0c517667ce36c73fe142a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c0b630b07f3e28f23f26ce7c634644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea7bed90c3bf80a861e327f188616645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afffd26e9547c3681c8e3b099a7bd1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26913c788adf4edab4bff8e61d3e9d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e2777ea73827bd9ddb4408a8f035e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d22d3a2089d90461cab6b9227e2f2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe48b1d8c730633f36f3596c1d181b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3ceaf755fee6dff64a50095d295f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d4662b5431b0d68cbabd5badabb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f6af49870416328ce0d07ab1c36f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f60c5d30bf6bead7f590f66b5ecf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c334f0b452ed65f460d034fe1c2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09326ff7222dce452e3ad9de3ea150b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69fd15ffbc488067f3a75d87cff5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67484c67cf09bfba45e1adb837fd6c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f0f37b414ac7dfdb7394019f9f06159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae0b19744e4313823c860caa1064460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb89f5f1458a3292cd8cec52e0be7a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f463b1942ecd6ed4b10270ed7e15162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd521305e2f8d242d2215ccabf7b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843f74e02450837fa714763e7ebdcd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919142dcd7b92d288ff2fe8fcdac37b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee30730b3f4522acc4b0b9673da4cb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e58d446d7393f35db82a3e982ac9eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a59eb07eaf49e4c4bfe442c8f62f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649784d1e026a8361ddd58fb94819ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15111b3bf954f96b0e25e6f04b09432670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78287edc91de5a899997a23e3c051271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22735e66e333d72e4d362cf9799be2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb0ebc30da81efe4a31e099bd19ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a96010e9f17d58bec7a7a56229f06174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14dc1f2e4aa911034b1e347e77bed275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93515a098e0fefd2ea06387f6a64df0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f08c2d1389dd484bf50c5880e9fdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b5e2b9f05c3c2829e3542fe41341578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a5f3c748b01ddd931d4ddbdb4be279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ba9e34862e68dd1adb38fa629d3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2651440e9a6447c7c0d24f336530e9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f09ecb52c80f19d9a043f40eac5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eedfe19767e69796f642756a39c5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabafdc0e2ae295541391d62dce7ec184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e35afab5cc3182dee5eff9feaf27d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e0da9d1ed112d9b49e26edd7e9a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e0fc8c0180e3ae068125d97d0a9e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5753b7ccfd863e5b760261a9eef1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2396e23870328631b12be01a8f515689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef693ab6e321ad9b9b5dfd8bb8186e4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4301c0a1a676eba883a1c4f8869d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61347eb705842c7947592df5c2455792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b42fdbb270e4cf08baf3cac2a7a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4044efb35c359febde97d0501b71d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706be5af7abfb05db8ac78b836e8d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec55385770cec0a66bef22144b2f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0073a1664bd85d5efa9944627f0f9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd9a1190841bc417a354e4a87aefe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc367078ebf8c7492e63becdfb47499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867438c52fd7072207ca5c3cfb90caa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb0ee4e1147966788466e7afdbb7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620db288360c7c7583f2cd8026f6cdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb93b9e58cfe5cb8761eb2e88387d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358c0106e99afd4a810fc1fc7cab3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f328a812d097c23d4c199b9356c495105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e3067154bafe3d79754c2ed02614106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f569d4acdd10f8e0c64265e101f760107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98af8138b15510bef4299594b4215108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61e228d59f9580751ef94617c6f39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793820b99fd2158cfcf53364433803110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5fb8cde78b157274ba70ff07cba37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185a449854abf1b70897a76de99d10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173720800ff19650879f3ffe18545c8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e341cb8fa7c21005c6031b3bb08d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d9e8e259b317b43b1fdeca3211c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e117f75b89aaa278af5471906ddda98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9ee8f900115ecadd85f03785437e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425525ee62358bc8e9104501409fc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ac0d0d346000fe4478cf61f6c9228119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80406697ea387d82a827f7dacc75aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b5a42e684a4291eb6978cb10e9f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f170ff325767599b3267373058780122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1e67358fc3b341a1edfc22eb40ea6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cb3aeeacb84f7d2a4e1a2d86e4a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57753d7340c994901a5924a3c5498125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e86abf4ca36f0d07e26cfb7cd6560126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2dcf4bf791c461aad6f98e286b1c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f51f2d43c8e028bf2c840d52b51b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72e909f934d7343f914bd10f1add36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5aaa7157aad7483fdaf40b864719130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21576076b55f593fa15ff2ac92342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd74a8f2065500f5e153e59644aadbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aa89eda9a09ead339bf6a9cfcee66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2273b3a8487f65fc7705c070e5f592134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e4ab1b40f43a4f4bcb90edf72bee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed09d4f150ceb0187c93003a0253a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1dce5865ab42824e0661d5e13dd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00ac3813354a69727e1929d090973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07856013f255b24e130f365f66c8851139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de4e1dadb1b333123e651c7377007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e001b1c7e25528e2ccc52c11e4e12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef533e578418cf0b6d72d81dc9102993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c89ae5aa9d7660f4dd39097a9764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a7e49676474c32c57093cb8637c2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86421143c233a69cb04a5163e8828f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a129053c0f3b5f71567eb856ca0d35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2e266f9916f276ad97dfb798e796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d338d303db463cadd99ed6456b166c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c52fb1420572b4af1a94dedce16a13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a521fbbe789402b18b22797ac7e5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5eda5d99d8fd5dfefe6038390a66b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1622c7708a5004cea5bb78c30843287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1209b10c10eeb317d6a93ecdded7c31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dcb95061f10f91d8ca954738bf645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae921c91e429ae5a62e6fa3767f6fd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ce64307802b8baa4f7fa191be231f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b32cb6eb68a8f4a257a775c8b2bff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833e4c6a8348afe21b870b542cd89d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e7d05c66b35ab1ecd919a5543a7d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f24a9f3f287ba8ebf4ab45b68f2f17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ddb3954ca2df0649252be5d16dd86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7487348e4bb70d313c1b6ddb791bd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c45bda83c9a6bdf424b433bdc9bd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f7b08cda2379fbfb6df5da6cfb087164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec24a7a5f6a61d023427a9408572b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ffc33c29540d1cc7cba6a3eed7608166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7377b958bb3ce72bc361f9447f6e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a26a4f5850a0a937b28fcc97eb54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684378fd6e4421e4e22e761490deb71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d85e19f2fab77b11c63920138aa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2902657333b3f52f2c2886942d3374171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412356be2020ce55e90773b8432c27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194f9ddceacb164f5376d7334a5c88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69057e0289d433e93b38afb5aa4124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748431c9f6390029909df17cfecf0ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd0ba50e99facbf394a48302846ef8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a570aa341af40c4bd218294d8ae97e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8edefd742c108afbdba8fc7d142371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a9f9289cb984562189ccc5861fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b34dcc502df68af35343b196548d1e180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>