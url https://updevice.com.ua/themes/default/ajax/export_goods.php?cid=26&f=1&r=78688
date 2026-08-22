--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7108081557ca75348f7017978803e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7742e9ae90f1eff78ceb9ef83aa5fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50a3adbe9d8d50887b964c26c16ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30173ef0b551c6bc4688cb68feecd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7cad29aa8ccfebc7f807895458e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869785e519764eba9df891cdde1b38e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2020a2a6881ce0aa2a4fd34cf57cb667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab13e061ecc0a8003d6083669556b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150ad1ecfa952a62106f07b7bc775529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0e3717154956f22bd186507d0be210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c53c18217cb67cdb09c8aa5773655611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcef068045d476c5fb34153f83a5ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc88c46276c9c4a0b634a785a774713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cca9cd4fd35bfc1478d956749f32614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64339db0162bc4ad9c3f61f32a843715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c10cb4a84724362d008472b31074e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c687b8d61cc8f30d9c53531f4b3ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740b80e46566a1a8ef2fb5ba09fce718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a090b11209c4ee4f9a85509e73c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cdf00482fe29f7a427328df41b0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c52c80087fa2d2b92b5429d7873921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7930591d87e2fce21a398ee096bf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1fb89061eb99252a78ec6231623923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae16c7bd5f7f967a91bf34e7af3d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc50eea781ff166232580f6a48a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e9bceb5487541cea73a8b07913f6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2b03c5a37a512699f418f37f2949627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a168684fb003a213aafd433f5e1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd313be0ef6b9d01de9ee5711f399d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af44577f9e1dfed11ae69a7ab7adb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e50589e0df8c42f673e836c06eff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd69260a29ef55f9a36bbf6430ec332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adff31130fb24a140b2744e2f3f50833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707ab98b37eef387a9c5fdb18efdde034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fb2cfa4a03be0dc85ebfebad5641435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c05c74ff801981fcbc1cb593a1afdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78155729b76d4e20f0e074f0458cd8e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d3b2f5cd4e77979f6f4bb503cf10b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac2df699e73b9a8c62bbc1768825839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011750a32e87f4886fb929e93fc9e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c3ca2af4ccb31a52fdd74b7c998d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a447c25933733b425af6e2042324fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648906618bc66165af90636b52dffb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183d1b907351411b081d6d70cd89e7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6606cb576ea1886c32332228782b39d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11132abda61fed35c17cf46a8d55746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4740f73c31f296a7ec08cb2f2ec79147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd91732e4fb54e88810ead8bf6bd6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62dd6e7f684952ecd5e39894f6acbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5adddc02741ba9166e9da0be0be3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7b726ee10587268483815d5dd1a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff14718ad0be597723b8adb6236ca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f00ddf2bee569c63acbe6c30a587d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6798a67c8844ec8d0ad8ca22650a9b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a99075b4a5bb6d324ccd07fea198755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bfb1a727c5b9e61152dbf15ae1e5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6cea4063aa9214e0d917c000984de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276972c12715309ae4f02e37d9865458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99452d0ba9d08e24f860b208925cce059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391651c92d4bec05151b3f6c690fc6bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888c05ea3893643b7f14c1119223d4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3bc48aa57a5a7b4b285b94b5e78b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de05c70a2d9f149eb3ef731047ef963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2736c0426fbae43ef11f81b307da1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d12dc5a9a02386a0ab5eee042a5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c2549f3b81cf639d4175b2928d5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9fc1672e251fc8d8f3dbd51ce8e5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cc6e56f3d377b5fc66fc55ae7935368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52569756c17839a623efba2d709ea73969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e1cd1993dd939deb6b119934e30d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f977414eee060105330512f36a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee776e398e41f4eb0caa7112c827df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed632ab6d56be7e8af7f20f2bf5753f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8cf408d91a3b1708695bfa38c908774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc65fbdf4573c23e065db88e5c01775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4740301ff72c3f9b5366c648a3e0f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4311cac1aff84100f5d763520fee777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f1ebb7c9b23e66ea25bf0c72ba44478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082102b019ad8a35283a50afa63ecd0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151abc5821daf12aa0de5295acd28a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a98114da04ca46790c46184e359281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e0a6a1d45ca3b24b4430fbfe4d1c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd033a1bdb263bb15695fd3b58ded983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6983e40430c2d105b91d57558c101384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65f280649914d8d067685c9d9862cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f283a788f18a0547db2954a8c71a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163eb7c7d901fbbbb6c893f85f29d7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513c87e590c2e77e180674d62f1021c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833515a9000b0a5656f2453e5c0f4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c9c40cc81e367e6170e51e5387b9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995830b0b976c020c82ee99f241302991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4316c556664e3be0bcc5dc5b7b72e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425d63bbc256fc2799cd697e231818d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513be44e368722d75eb61f8d6924710a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70161d85ddcf0ff48a7531d5a51bacf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5e8a9cca6b4cb6eee0316035f0bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6641ce50f6ca93abf32b25f6f70e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4e33e37b543fc13715777c504ee398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc64c64f4835b13a37d06de2aa7bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815df0709574aa498c30b2f9e489dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ec0bc80e7b1aa5e797672bce7dd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568fd2a55ad33f24b629b51552813d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4284a24789b68f3ade5a2fb9ee1f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7db52d7194df90b619d58383d1870104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002019aa6398e8cf32cb1d601ed15da6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcbf80be465ccf18d1c88201357abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a976c35256149d8b3f208d91a2d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78258373a9698a3f616ea0446e85265a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b2d6e9f03d60634a4e1d5409e2f82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163117e7555b73397a3a3e895e2ebd0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30290e32148306a89a11d882ff1bb19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490659cb3b902875c966978cf1a674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9890c7c5c896d36951bd20d04da00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a207277f243635b2af057d4766df1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ca28a8f7af66aa7230b160b938bb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9863e93da9be1260a614ab24ea8dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe29306836a8cea10fc8a01da39fe2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9988ab0e5461f6df176893f2f054ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf4e52bee93d06160e2670d7202e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e5720706ee43f88ccb24fb1ec633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a9c277df1b94d504ac09dc1c25b04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66e8756d3d9042378b62a640b87651122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fc99a25f0f472f3e50d85550a373123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eee463095d7e2d457f96eef92c1b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425029196ff2d3a17bf31f0a89933bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34812d47a8bb7b1f0b33490205d78374126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f249ba1bb76f79c5b6f4431288ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437177a69fa9cd1e96f188f8a03c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4278b13216b9f651ea60cb99d8d65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0511468653c3c99b47a2a9cc8756f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f57640f35561ab910f7257de5c242131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a057d926686b340068855270279f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd1f1fc3d379b658c0ca0ebc3f7f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7719730b6f44f6f2d305c67d8d04d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788c03f847883baf34abad20dfc691135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de363e921ff2635972bcfdd3a93acc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef6745594cc418bc92d9cb7b1182e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f995a013db2a01d8572e9a97d3ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b782fabbc95f6337da80ae330a3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b895604e65c5bf6cebfecb3f18bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd78e7774bb9e2f173c955b1872d731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9cf1a3905e0195786097eae9f7af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e8f1545cd8df021f00f9b840b0293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662129280c689b4fe067974ad7a656a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6952faa39821005502c9fc533a56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fc231b39dedfb0d0e820a6ef750f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750f75677b3cfa6da0bae9885678aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f4a1b5118c6676257224238f0c3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be178f8a1106669b1d6fde5c95c13b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad4174668fedfcf5bd0b471c3d41a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8412704f4ad60b16b32338e7a033b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b82a8d0d066b05b5fb3f0ce0cc6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b623536ca4fecb40b8957431a9789153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073bcd6f7d0ef40fc9d3a9c517acbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1aee3d99bed78201af2ac8976c6d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98364729804e31379821afbf9e3e156156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07386824d9483b0f66743c06812624c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed93b1482be70bef4df940e2e6d4bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5592f8639ea7b6576669ade9980a15e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3e0169e8755d1329d4eedb1edcde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99fe9a81744bda8aad0d82860aeeaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0bf995c2306e5fcc294bff1e2780c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050223feb3655209c31c6a6ce4d033163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d636cf176ef0e83a3369123bfbf1eec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a138ff8f731cc511798b3d378b9115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a7b3fc3f09c99b696e6b5232fcf01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcb65b86663240cd91197d733b42f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce7a510fc4e7251c506cfac3c01cd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932921b9474ea051c98f4bd7422689f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32f106e71fe21599d9e4ec14bf40c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2669a61f5591ebdc2cf4a6fb2d383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422979fb01782869d328d038fab1f3aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c128da4514315e1f52d0ab5b11b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4068db615ebd170c67683c251d165174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885984d0d4dd2ec1593e7eb5385a13d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426ef8ee339c9e42fe066d8a4de6bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6564f2cb89d9f08f6910b23a05af04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4783a13f5c2cce6678348493cff49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae55e1cce80c295731beee6b156a6d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa61289a0034539ba3b4495d1d81632180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957bec80a9fbec6df5143b8595f9b181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b291689efc1b5f09224e9063bc0f68d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f658c10bf75a2883d02390b5193515a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43567eddbab1e138c2d4a706d2731cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfca077736058d4e11d713119d50a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c78e987fd7966303080b949c5c2bfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040020f40b8de75915887893225dd64c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84903bd8efec6ee0368011fbe4f4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8a0796a90a7e709034f696eca35519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb07d9874d815bf143bca493a4926c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd02cf6a8efcae0b3012ac6950d06711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82513db9f4200a8128512f6e3bab887a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a68cf352efa96a1ba9bee7edc88e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b665384cc6dc1608c2a1e2ef5d0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4619e06d84bb285a457cbf57696f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b6e3a33431b732088444a73b40acf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4415c2ed91adb583e8cdd0f8894b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c09aecd4af90560da86f82f2516018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6383245a5abc7b53217cb11b08ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad29f1f8e981af4c085bcf7a56077a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0ee4f45605599f28590527d11a9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a497fc71c84fa6d0cef58d5f6e4e43e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bb9075fbd6f5e7c431236a34b1ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14252636a864fdc939c0da6f3cea89e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f126b123342019b102516873ce4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94246694ca3d866d96c14ec45708e3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb07cafdbe43c4ad8073c3518be28827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f67259bfd19f103ddafa6b37e5f5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdbbde05cf15e3abf9c84ac87050a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44539d3f8305bc3bd378e1c596b7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af704ed836b9c47a58bb9eabbfd62d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09fd1b9b28ba7e24a6a709b0e5935b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684bb470b573e6ddd49d9d59dd8a3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc82d8714cc6cbacde5639ee3bbb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa393c24933a6b754323a4a8be29735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff37143bacc7f6780d7ff2d71bae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a425346400d6f140c69fb6399654ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30455516565df29b64794e0dd15e98038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb809b983ea2dadd2e2875be862db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff973f5b3c00d365861652bc009b1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bfe2687989f8faceceded4186adf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed7f0de0a6b7a824d9e13eb0cd2bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ffbdc6c289a17758146996d7039143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a232e8ba0f8beb2c1818859503a2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94633951872ad03b5e0b7db82f89cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8969998314934841f9e30f5c8acd44c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e64147f5e49df2aa20263662e539d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213508714b0acee9a6f3efbbec769948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b55cf7097fa821bbff1df1d1c723b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6894e8b5a0f22880296dc9fa2b77650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad0acd09f7265fa668958f55bfc5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba720f83986a282df809ac67f14f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27b2066775606bdfb31ed18bb4dd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e55d27ff2546094d74dedb5740ff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c56f8bfc7410e5d83585f12892b8fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ef7e47dac183ff2083cc387a9b9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4453e6ea447607d4033d6b50167b3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bae0a93b3caa06c1958eaf399015b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78c53b8aba9e82aa9e52e646214a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12fa9be5cad37579b04543917c636b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f0c8121e5ef1fe7c965ea119331461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e161a1ba0194cf008d256895af05562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c08a6c02c662d9a8432df78c9a33763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850710ff06e5db12bf45f42b946ebba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d965e4ff319bb8d04c63a7330d92f4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102db993a5bfd41c6405d15caaa656e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc36391e04ec5ab876cb3b23907f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c9f906c9611895012bba7c24696fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dec86ae4ea50bde45bfc95ad03e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e7204c733cefc551a7cc9c7b405770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97844b8f23d6f0ba92358d5e56931971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fa9cdb20e7a21c6d472380fd906772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fadcaef97d818a07c570f42721d3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36498731d80008c47dd28392fd047874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b12e617e6dcf93a6314f0807a651d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff621e2306ddb39116d37b579ddd64b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037348b581eaf4f8167cbcfc2ffd7ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4738ebf3f394781c9af6df0bab4db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554509f810f5fb6857664ed47f0661da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50459485f222434b7ae54a5ad14dea780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a3e01d714ebdb903beea756e12b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2f0534843280f0e95b844d33a9ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a408cca2407d31d70f403a790a5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424ca59f25a9435b6515aec3c24298684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd24298f9b960b5e405b731f187969185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd33e2f2e9fb89639ecee2da5e76e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c37135b359d7dafa734126d872ead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecef0978eb132a8cf27ced5b3b5744288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34b40f9be7407aa268513cbff4cee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4de6b50a5c6c8223cd24effd6f9e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ad424d0faace169248da517afef991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce75fc0b168587757e179e183af8d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e8587996d7383d3379512d1f6b2d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce461ab0a3a171d11c2e195661b28494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3ea73d2054a604d95817d06f501d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6778f7a7ae2e682280febce0e4967f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d526693b17b07f2b170ad19bb9d93b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b37a2ea8e495b865605ebddf122098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95221ac74256b7e79873761eaa465cee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7895214c8edb44ad13db9ae1942037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61a3c2c56896ac82254976c0c8e0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e2002e2ad7bb93b21b42e3f691cb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f787a4e34f658918e00def250e439103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c371073873b6f787773cbda8eeb34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfebda9ac39acbae968c55fa38efd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8225c67cd0c075060cb76f72b6f2f47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f043689a7da61551fc3b34a31a11855107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c682aeb680a2e6325f204a4044da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ada3ede70c2d58b068bbbcd4e096b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da51e99dafc31292799ead06b7c9219110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbcb38188051c3cc01fd5ca885027111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98730759d86b51307c13354ea38eeeaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408f5f8da74073a5fd1a6c42e3c0cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a22966ba707d6cd2dfe3c0c9c30941114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b466a40dcd60123f6c7d17af78737f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429742a61d4db22e2830644e3b53134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56ebff5f1b64f74c26db9046e77cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48a23ec1a1c04ee532bccbf0d8325118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285151f9fd98fd8a7671f10cab7236cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23931967f7a41465dc68802ccb6a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b971e749adaae89a35d06d059ab4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af24f30ac3b8be4b398935337e0d924122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511734036a5db591f2360a5406b09ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9944362b67835e6870213d450d029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16292b4118b5ae3da79565dba12e4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e32b2e70d999021a380c871f2571e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dd2718558b1c0d6a74eb7a619c76e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ca4487a95eb5b21db53226844439128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb25208b19d73685e05512b0764438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45f1d8cf20e97651f591dd13fedf21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2590add6031937768c52228ff99f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480e249b8a4b1bce996ded1cc8e8f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677ab219ec13e15264d7e6eaeccc7a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ecb12ca7859e808062cbd99cf1b57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cc6708607dd16b57b1ac6b5db3e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fbf726c2626fbfb6a8f1f17539d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2be4c3849df6b4b81ba393a9a02cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2c16c9c2e837dae82db76488c80c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78e493a33256e27cc955282f1ce41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b2c32648276dca129c0ca25a85bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ca48d06f0c1cf98a50ef834f0bf3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34ac477913b4d95d278d3f3e037b39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7d9c5e12ee06e45749e31e5eae0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436115a89ad573ad0736bcd466265cd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76110828b0aba9f96f93be82d57dc38c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2a92a704be753766255b927ec524146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4fc58af37d9a880d4ebd34235fdfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab9f4db3bf75b986d772786634a6c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46493bbb95977046e7c5ecab7ddcf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf15db959b8646a587cbe5a4c0f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec5ba10e2c5dc1fbdc00a4406ee0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91464b9df2ee80c6808bc683f9be5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7def02241d0de72921ed1beaa1c45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e23ba0f936e7622e4b8806af335ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba193507e7b2aaab1860a347ac863db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a5771e1d4a023c8e66d056edc26f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6f0f48faac60c238d8bc6e7db2f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1f0c8eb6abe7f478b2a7d2e18ea89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98a6e5b44c74beab85d2fccc9f0e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5e4fba9b09ee5b753d9fbb206fac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a1cbe0cb5c79ae10a7fce7a923ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec1d722d6e877244ff1f46547c4bea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff059345f8be4ad2011fb52b9baf6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe13bef819102c179cb8af39011c982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cdf7951613f2ee753ff0af9e5347b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ad438e10c12bc2bf1a7c2c425a10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e2c71b2685b226b0061717d289da3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc85cf47d4eac7c9ee3966d494d114d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454008966c8e443020d84c3a7069f6dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb165704585b05ec830fe191dec0426170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e796b86abed9f04d50571f04d6fd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a130dfdbef4cf552e50985671f6173b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e1099d847a8ff2b6acd65d759f0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e741b951f4f67023b49a794217868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb73ff292bbf4191c32e3faee4378175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64288e73552d9f6d239fc2b284d4fa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b87213b20c83c8cc7e11bacfcff2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd1062772dc2d0581f55daeb328766178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b5591e8a747630afe2849b421f77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b237dec01e09e17d590c9094460dc180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>