--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5163d1c3b937e5dcac7ab1c10be2ef81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30d318fbb5a47d61b96ebabe62d302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1fee6a275dd3d8f95bd09dae787913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32bbb9657020029cb772bf9d6ceb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234189bbc342d44b6044751355c0fa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727581a4793f6afd96ae8cc333e3f3666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f5860e7047fc3d3823662ad885367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e9795351156152fce666389cae9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d5814494c1b81595fe8bde9a01a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1bc2ac9387ba0be301618b5130fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73591b3da531be3e7d427253fdc310b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc5db81ae1cfe0ce5b90b389cb0bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2841d12092895326f05e1973933cbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c3fe8c68a92ad14980eae409603814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f131420a350544e01b0da38efea402a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4931f15f4e9ffe82c3866c9d991b3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0928fc9df6c0262112d91ee577d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33daa1506af8609b420ebf5c0724fdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658d78f4a93c7534670142da35630e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c59e65f77f4789ec163af91424b3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ab2483f9de999371b9b1a19ea40a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136af0ea148ac314e3686b169de5f1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4769317f257ce8e0a6ebfafce7b222d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c490874347ed22b0a2b3e78f645251124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a2b0a484661cedc19f192ceec56925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c22ddc7fde39696942ccdc49321b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9d4f870f63aec2c917914ad18f66527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4d5308d36feda25ceb0cd4da89d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb95e354cca71ab75e8c63de7b934929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e1ae26aa1ed4ff885b00617acfe7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09592cd802b90db287a21e2f23d40c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19637ceda7f94e956af1064ce132a4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765118747de2e9754b85c6918d1b7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f134387d5e4eb157795fe861789bc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4328385f0d0a49665c68a91b36d20235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51ca97c39665de2a52c0067c3bb8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592c5e2f841f0ad60e65e617deaf3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67e39d0c6ac20aec7c9c3824cfece338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411a27800be2abcff276b9654dd27339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03feb5299560cd76a2c595e653e37c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774d92c5aa822a883d61b6d14c66daf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a19137a15705d239da1834f20d2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89990ae8bd015873c87bc0a417fc6d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685acff634486aa6bd14783cff9eb3ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cc254b2d53e8a55bcecc02294176d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa66cc383f3aaa2ba0a801c8fd47e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e576188245468952fe0f81fa224f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a49dcbcd0d1107fe09864ae604a6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c64bc718c00d744a13fc6d449980c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3365435eb4424985811f889a41c1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d4b0356dfbd412de78d0d1a0abd8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f5843449ff00b5112d4c673dc661252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8695ee0c66c992d2bd36eab4a4151c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06e2b4c04f64e0f61fa19c32e006254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9a0794b3433b0eb682db724672de255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078c73b9aad435f0ef5bccfaaa133556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482095ac9a75f0cbcb6efcb0aa233a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b5fe3af933cb5bbce3d3fa510db958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204f803e5750fe42fde2fa9ea673ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979be3f351f12bcd20ec867fde649d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281bb9ee933501a2324a328e6d25ed261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9382c6ef3e1941bf37ec5fb9ae1a8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d47d6e9e5c7e55d6d42f89dc7709663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69bb57fc1827c0f3bda180eac362764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d269d0cad0c705b4218b2f29c953565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef10e1b39627d7483c86ce691aea866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae024f9120fa8be0c0d7eb2b8cc3f2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822076031ca52b97c79e9742ecb01ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2452722ee624d865c8108a98881bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68991aebff7cc0b2054aad759b7c469d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dacc36dfdd30782d7ced6a8926f8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8450b206e3caff7415d876e63b3b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f78369f3d5982826a38d756e9c3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926856fd00f39b67514537323ef38fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d1da1fb5becea14a252e232cf117475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487bae8bce40f5110320716041e209e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb9c1960df6ab5cdd7666c682a896477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35feaa33abfeb0211a9a0afd0ec7eb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99addc9d2b9af9716c318b09167c92b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b89fae4e18bd8505e8f19737386ff680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750bebf2a78159bbb09ea52022ac2e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473280637d1ddd42920071feddf61e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393075ff5c3b403f2c7d79c8f3ca4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a1051edc3826c25cab27ccf66c2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cdd920b7c16f0613b86324770a38385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d661bc169db1ea406c0b994a45ea00c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e903c66f920647a50acae393663a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3a2ec574d4221d0f96666361e19688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad989f2d3a455f62530b72ea4d66da589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1490e4fe8a6c7381b3fbd74f34d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f67bb25b41fdd8665fe2278abaaa7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706d1bcdb437972f29d983ae9ed01292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9b6edfda2dc245e744cbe063d99293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7ab7cae0d4b74a2aae8b34e1a4e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f45ca1d294f7f58206d30d6d217c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498575b570d16b07c87e946c88fdcff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c1105563dd9ebd7ac9b620ec2ee8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b873c3c0e9f5bec00e8227beb6d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb13782b944480fdd64bf4cde857bc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f60e9b50be03470147fdf2d02120c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9aa70bb90a9035b0fcf8e6bb3998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40cffa873877a24a1c49155ca5871102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7c7843f857262a0eeada48450a5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c601703fa2209867861d57548d55a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cba965d87c520e39b01861e22ba93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d63630c314bd68dc346d9d8dfe3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4e03fc9fe29996436817f1c6825c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2dc0710ad444ca3b2d415377ba75c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65aebc666c50c80ef81e40600dbf40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277afd32bee618a633f66adead6235bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fa6823ca95068208422debbfd60a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc152c6b62c8c52b76345997f091b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0eff4f9a5bc83901681899eac1de3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d558ba1929a7e4b8ac1ecc5da87d9d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b077ef49fb1b7208ba89382607bdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69cf619f786050ff77e7a25302a71b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49f1f761b1672d2fab02648fa4ae83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540fe3488b1c785b2e57bf8c8f1437d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4170526bb123e4258d7af6ec43ed82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eda0ce76a5f05384e0058d5d41f0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2250f771ba85349b4c78659be6b2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce409892696662e7d63883bc41b8b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0145488c1459cf5bd3412da065dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28966e6deb931bcf00e5c0b04a08f3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4591edb70b860b7e5514228432858c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8ce08469622c511e516f6ec8efcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc86d9b6c361fab10e8f23f5970e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fec554db6f9bf62a8bca8693210ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9eb84e5ef425245c7756df54fd97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e4af8a6b51c367472fe23e79ea16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02cecf6d2f8408ba0ee1c13f5d344c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140679dbe4f00caf1d485fcb1092d85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0acdbac611304b37a7a1304f0f3fd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75de31a040432507ba382560c187c47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad25ed28df2fa165dafa95a2a982f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1dce661f4e57c21e0729d7f32015e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d94616e5f4e67e7b6eb89b86e0214f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a4abb438d90f8e9e04319715e03bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb383928b82e2508319f231b4c642139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c89112afd8dec083f6f7fb22eaf50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a15a7476324b4075ffcf33d45c8ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba316c9f6ab023c13f9ba0d0ba42b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a8157a324b5296fdc7ae78b43ae3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddbfcbdd92dc507795d6e09f248b4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b3404048345b37fa443b5cdf4cef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284e40d9214b3e1e0586c4d3be5b43c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d1c83be0b0c4b3d8b0b1e8de80fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532286168d2325ea7ef45146009bb02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f835728f914ec8ec95f5077edabb8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa574d4ddf0353bb4bb50c09f5554cd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf985fea47d8f716ae1cb1075b6e9bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b630edf9c0990d70a345e448df574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad15693b68204a03d0c69a78b78405153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d7fe4fc5d10ff6e16560fe96befd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe59935a12946d9e6506971b1df3ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145a34709b617bfcb71fd6852e73d01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d3c82171f83c51ed03c29f051618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a26af9108879aa4475d95b60793b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e59679c5b528777672a48d2941516159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48424cf237b7cbdd15e016bad70d3afb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568006e3cc26e8cc0d63a6f47f3205161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e342fd664198eb92b34eb88788474f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980597678be927d1b1e03e4b425afb7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367f3c3867abe85d19a2fa2dab31592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bedbb6f9cfc80d8895fad6ca901302165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf794efda144e9cebd791fa951a51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9243031e83ba661ed255e1f0a5f25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3400da1acd6a993384dacfd8e115aaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2f529d8c8272b131d9b5e1f550c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afd6616e3d04c34199491bf7ffe68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df001abdae41129d4fe4b2b58ca4bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fe9393f86d70e6728d50957409247172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee5239a8881ba8c30307af35b808e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0690f0e5d18b513deab33713ec1e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86912a0fbf7a8a551bfbbe292ed72d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b3d579fecaf6133e37789287ef468176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6acb77694bf11377a4e06170c81d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1541363ef0a6f433f49e61b8815f84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156c52b581ed7634d8eb77664e81ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c76ee73442057cc4c959e86cd447e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f66dd5ab316232e9f665cb076e341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979161e66f591639144f430754eade32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f580bfa81e8ee34435886833deab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932abac0cd25231a7531cb67e8cc844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b2c9b5f6b7a350f4a8ac0dd0c4145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd368ea7d4e464fd4c596ae2451827e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea728db3770b3c87bd841c434f076d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055f7db39f71b12c183d49489885338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05256613ad9615d9df7b4d73cd3024c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c1aa6dbb593d004c244ba148d77f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe0cfd92bb5191f3b078faf28c93a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722526c03a65102704243eda57dc7bcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc945cde48fbb0cafb924df8d5924d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8b3bd0574ab3fff33d1bae99e59a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817989b75572666900e32d1c76454c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de69648d4efb49dc29c825d76ff3a4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d504ce155c6f15cec94d95c80f02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe718df079239678565ed1de23bb83e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cdfd1480ca57de3913672f02987b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b076a77ae02ea3c8bf97332a331d96a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fdf4e58a4befab9f35952abd2a75221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51596ed79a5469a77595650b58e5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831fe085974101789c46ee17ced512023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ad038a43be244cefafc34a7e7a93d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349cbd43e0b0202aef1127713a3de925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec853fc589a762ec2f2612f0a71ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bcb87cd4de306a9dcca1589076fbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e1ce925759e07f53328a7e954028628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45766d38001d8aab19ba06889625829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a30b132cfb8cc94a2457d816f41630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aaa68e694a104ff3eeb3a21cd76c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474cceb23529c625f2c3a90b3d5450a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e8b4a3d2cebd154c23f261a6b0a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd9e703910d68ef2d620285e31dcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee63ae8f3d334c2ae750efd8ea31e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7196aa4d3ba13568dfe5c9f3172c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b336484f1bdc6165c16975f695ab7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52ab4fd66314f06678eb28aa4f775c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08954e583e34894d92ddd14fdb98139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e413e5ec2cad6ededdbbc1f2fbd8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6dc9eb1d82c04d315767c36f762f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb3337d668a844643e8a7c6ce298b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190fe3f25dac65e2c6759237476992e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaad0f7bdef935194429021feab13c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354bab99759ec494845d25a1ca116ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723a695a15a48e961728be6476a306046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc807bb2d590cac030fadb4405f1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e22472153f808764b536132ebc2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773997bc581df7d0b0cd1546bbe3d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ddb6d9f8f33e878bb8793f02064e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d332b34183c1ba4a3801cb139ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad46e32e42fef69aaf34c81cf61036352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd267aeb04b0bc7980469cec17f958a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d2efe93ee9cc8280aa599059f55054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa074e34e5b3f91acdb5acebd861cd5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3dea65e4e995736d8261c7e44d05556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64f95806fb7984f1d5a923d006b1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cdfab07bbd59e611e7189f06fde4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844f398ad7a1099b96303efc877e5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a5ab2af85e545d88e651f54ad24d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5e7efbd43020ad5dd881b38188bfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584da24a5684aa6db3fefd84b41acfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ab989d24dce0374f484d8fd9dafbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16301921dbd94774cc4ccefa1e5b246764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab6ff30aadd0c62a52de0836d410f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90ca37a2462cd754ab85efec5926866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3fc5fffd98378e8da99b0867a70e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc6d6f8140557f7c06258ba66f266c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ab619bb6f7441c5d92272aebb42269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d64a4c56051457ab88f04f6dc75bc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a07d9514506ba02bac08160f1c7b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d49e765da3f91ed61d7ccdf3f713a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f706495fd51e5b236162f7b62cf439573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2bf62949e4e6b0bbab1809ecf0c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649989ed0ebc20f6921b56c7498e78e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abfac4703505fa71d6a01c0eea438176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe075f7cdaabbbeb24f459deea6913677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e85130f0ecee2521052b0b5f5d674178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a381b8a1df6d58e67157f3f693a7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ee7b6dee44a2f6e0dc99d01938a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c0d01a607b171cb251c8fbf8d0da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a813d26753f969af89ef55f6f382682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2bd6c2a8dd760dd485b9b82aa56283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d17d0e945f3559a4d716e3f9bfdd2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0ba2efd84d9f920ff60feaaf669d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e92e9bcaa0ef8728054785483259786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc9e1c38955101c40eb2d50381640887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae20b717d4dfd413bf42b41f7dadeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c84d04a7f484c3f793423d8571f7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bbdc6266eb3e5ff05e5596a6d993f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d35f4555d5bc2b053bef32173af7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d637b555644f724aa73f22e5142492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ee2c010709660c17026ef40c118093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35762f1007432cba29e79bec4ad77094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466dc4e072c9e4d935d085d9d9d7c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69038ab2cb07e30df8d8e77a2311c23296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a4b5e5738c5cdaa4542afd092f65797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d678c6a6ca78b147fcd2080e30f9dc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32accfec548eb58809d9e0113c06e7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e40afd863c586c905ca4f7a6b16db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67972716d30a72fa1e09b000fc670c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8871c8d56c7409d854ccf3c39f273b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df5fc63c629d92281ec5a63ff99e0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed91975f72c90c8f7052a65852759104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572929144264869c1dc3965839838948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce5bad474933bb1250833804b39d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c21df4eb41b07258fba0789557d42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea974256d6a76215d5b59d77cd87a11d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1dd09a188a8490c0aa690e4a0c87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb639fb605df06a76860d4d66bcaca2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef4f74784302ddb547047126f8813c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0725ce63da7b6ea80bb460cb8a4ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdffe55a94da375b4a8f4a8f84793a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f34c14d1544e822753d6e6e734e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c5c81c2c8f3efe37ecb74fb682cf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888fb5cec717acae6b47d95e8dce5eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7b8b446c1106b90a8bcd3ac94faf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae9632c718433497b74a16f808e558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b295ba370c2acf88c93a515cea22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e986f2f0499aa6a61e624c1c9d36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ccfe265247858643fe1fefc431717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534834ee68d570ccdea26819486883122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd57ba5520438a391cd0ac472d80181123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da64de8d7a56d5cab46d6977a10fce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd0df8b9d4c2fba3ee5dbf297a33a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97de1fe868c69961434601dbfd4e1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d6e53bebdcd407bd095e2c42f2fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea9617025dbc729ad5f6c8394aee0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900053a53241a3011be0c3a9bc20cd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9797afdd944f1d5fb6c8af1d371f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e98f8e2ef43abe0eb877a2db513ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed60fb56889197e3f8c7b489a23ac5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bed64b00c446f57c811bcd5bd5817133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af93f561d2d1f2abd4bef25e1408cdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e66b785b3f04147cfc799259864bee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfd7a8ab8299ccf5a7b7528b1c947136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303e7a35f48b6bfb08328362d6e91b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cac7aedf3f426cc2e9f60cee6c4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1677de33682041050289eacc85050e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3318a5cf1e9f0a1bc10d999d9d5434140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08c9cc31165f815e0e7c59382c797141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78165fdc1ffe4a83d75717f61d742142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408558304329fd80b5643c72d45c446e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c905a380c4fde67fc34cd3dd80987e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab09f0ed48d7d740ee0b3c24f26809145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b401e57f8b6cff57668e4fda02543a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7dccab078edf568e2ec80e18eef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6ce5a9c6ba0e2cc81356bdf6af4c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977224d93fcaac03f81a464166f4fa1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5013b6587c433de9b1e50c5174b7c37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a8ad1445d2ccb9c7ff46d3f264e51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e68dd8bc18fc89d42b1cd73d736165152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e415b090ec0537c96551a03bcc48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb38857bd2f9a107e9236bd5a132aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207d65b1d3311d56489062d6d42417155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b99438f57879e8152c0390f149f12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c937ca4b17640902ee8cb2f221e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1aedbcf45a6433c104182d08750df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422009da6baff79ed58247708f5ab75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eb176b1710d5232aa1b7eaddc5c4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95d559738572a6d30aa25237c82432161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8adb750e277b9525e6452bdee749e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2061d6d815fa9124e91af31f929d20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b2b27a738f173b2eb7defde015f3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bbb658eb836a0b41379b9d254287d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8591b79f9fd3e848723c52204ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c69a1f6de869912e9ed25ee78280167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06cb2ff7f3e2a392cc940b6f4d3579168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3d9aa458c86394459eabb8d7de15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d000aa927dfa39b8f1f56eddc1c9226170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd1378eec9093bbb59e50e0334d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35d7810d2a58befcafd73b5a7cb5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e799ac7ad3b4ff0c5de634d434035173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027c1a016817d7db4be205bfc85d9c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>