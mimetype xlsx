--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3992ab4bc72aa3645148f5ce023d3091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ab5d7169023f9c1b6ba211c4650b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5611bd74645ec78e4150b77f95886273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b117729041b7af11d3bb1378bf7ca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1d4ec7cb976f352a70116b692b3ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd226eb0fbc6883852fa461e0c89dca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef2024e9f179560a8a7568ed93c267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b61f4e2ebd9720c2e4be7fbad1b0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5593a603f36281836f144fa2d88e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2577cc0f74762ffb32e66693653b2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc0c050e1b6ddf27bd81477e8242311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e89488a863abb2cf3395f36f6f18bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4153ba7fc0c8fff60de14c6a71035113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ab54edfb774ea2ca48dfe29b5d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19d2fa25755393e12254232e1e1b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2ab10dacb59ec73721c424fd25db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfbcb3705d9132be14acd619a7919817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ba4efeee0b9eb6ced2946d0c0827e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c70c7afaaf7eab40176aff04ab889a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f5361e92835a0faabcb51ea4dfdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820119c3a480ad34820b801535d7b9ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a664379daa8380d420ac7539b8ca41222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e529b700cef5701859d904205133523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c93108bc427cba1120a7c191b5d5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f10ddfcb74f45872579ffaf30f1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3381b8a22ff43ccc8ea673bac59ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c1027606d989cfecf08b3963923e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdfde7e17040c24deaa8fc486c4bab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012748f22aa813c7e0ed9a2b74c9d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeebe5c15261fbc66cf4c8afcc835d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d59e680fe43eb3b7fa4a0252a075ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f7b9500ebd69bf26875ccb45a2d4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1d9dde1b0cb597fa6526836b47a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4681907849de0d056f184956315e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edecf3cb4ce758d14bd9f4a0251ae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0313796aa10d9af4eb9515a3804d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5e7c09c1ae1f4e5980fbe39b9ed537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08604cbf128252184b30f6d8c8d9b5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca75cb1f55bc941be4b7a1768bcd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295111ae800a61106476600d2676937940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afaf8d9db60878350af906ee47737841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083ce337fb9ec6f176bc70ffbd1a3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa827337ff520ab81490359b930984643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af512c22a18177925d20d11180f5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a027977071221590e503a24e6909945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eaa788e7a83b083f0d06b89ae11c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aff16c22d495c05c630578368c9ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a0ddd0e5011faca647993710972d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238f2d551046250aa8a8f83990348849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1be06b1914282096e159d34c44da150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19676ca058e02dc6f22c5c5f951bc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b459107c8ef5b2279d021b6e287ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90699635b7abb2eed297b03626976da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b511d8f8bab38c953861dac4a7bf06754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047360bcce8f33ab03853270b2e4fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3defc323b61fbceb0c65e3e08ed656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daaa45f9f782b75587c5047e2ab00b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4aca22a8544012c21ef0a1f1de29058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd06ca6b67590018ae40550d2532c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314340007240cecc7aa80e48c53e6fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79fa6628540aa01fa3bfe0f81cf58d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c5f9866cea9fc925360ada127a78b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf16fe38ceec03c0eb6795460d10f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17be60cbf17df588cd7807aa8ae221264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade22aa922cfaee3c2bfe145a9a96f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1438a2acee8e735528de6f8ce15d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ba76b97639119f27bec3f9c336dd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41452577247680da0650d808916c14c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc79b2dd9f32eca96f402ee58fbe669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb6508f0abae8435c941af8fdb0b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad402469f7e565548590eb3684668e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5a58be11590a3ce8b700cd7233a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087284cd8a8c4fd0114167f9601c18773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e0a9b05744db4061cc08237b084074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223938846f992974927f097a35802e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3d50b5ce30b2a7ce456ef82ad2a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439a38bef5b93fead3918f6496d21077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6278ecb4ea5ac30f05bd828aed44c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9072fd08898467ca94b42139b32de179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53201dc387eac4a4360ac4ed0dfb0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033c1718b28cbfc4b48bd037dc9f0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9780d4b380cca2e0ecbf5b661f3fda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c9732f87ff38d01802e279dd2a49083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df77459dd1b5dd40b6249f7a7bb8d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abafbcfa88396b65d0eea11ff5289585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ef7f3daccd2584508808a7615a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9fd58f2ace621a6be4d1c2a98829e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a712ccddcbb0539d65f76aaa921888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f12018fbe82c878fb0048e4d97622189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e81d946a3d250b04e37a5ae75a57e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc90cc5b0a035eefd4022634b8d1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2472a3c70a8fe2768fada484044c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276696f917f6dd85af9011478d84f08593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f016138d2731454dbc9811c4e89d0c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec79427722cb6964538aa985712789f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c96e05e65d77d197670c400427c7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c219441a415b78251a661208c69b7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9369be7434672e26e701bf40f76098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52a25207a8ddbbbbea9095018ddb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d68c518002197ad2c6858b7f4061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9832c6bd77cf1f993f3b282b9555e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e071e92ed5b494c4e21e501a83f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9abda98aeec0c27e60b5b3b7617cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d00281427300a8fd559f9fd1326639104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6148a20991c28e4fdcdad7153be616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368c906a01d76bdc266da9c15c8506a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570755525c6eb7e147319bf79bb8bdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725034cbc21e6d7957ca3ece1aa8ff2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e8a8476a26be729e4f89f82a422d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18137fd34bbd33d17fd1c3d9dd2cfb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb326f7548283e75203e9fff1c4554d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e86eafeb90a42dca8d98069a28762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448663a246aa5455b238458e87ea3d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f251f6d0c43ad988b7fa92a4214a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb26b371739a69a28e0b9c71af1e0b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff2d8ad297f6eb4c4244cee127dcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735b34eab5581ba52575cf85235887117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffb0cac5034a5b712da3d71cfbf71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141514fa1e63b29fc3e541c0b2e3945a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d80b7365a321466f433dbda89bd20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c401c1c7aa5b7cadcaaed485bb1be7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c304b968fc64a2bb7f13471a101d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c5be8bc31c00b49b5be4ed514c6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e4e6844ddd89ecc1d348568070e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a9f93d3fdd461081ceb274d5bd5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6fcf47203abf056da2f7fffa5ed45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ce4782886199705e4c143cd67d406127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a616e75ca727411113408661d65598c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce3073b76f2fa72cb4c9d1e691795c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a993f495b867edc2e79eec7e9f59b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf61fa35ebea92b4730d591f0fc64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38a3609d1b4cc0584b6bd9e1e78c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0e90c11bc88c9e1de56a55b16679133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d637b7286cb438e649c93960eeb9ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989356127a0649103110c64f474fc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef29d11895d87588fecd319cf3d98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab5a57786f541448240db89c34821137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315d7cad4a0e9fb9e18fe6447bb7f56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0bb0b2eaae2a83d3967e4aa361d6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36064b80b7a69139addd316354e2be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cafa1504e196524c4e07933e578dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537720a63fc5097ec842f3f8c4df331142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ca6fbcf6671e3ea3fc473267e8448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126805c92aa4d2906a7819277e3e44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560466dc5d2c7225a83e2206b341b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cca516e95a742ebaee522245a22fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403d25326e17a732642a2971b71cd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c3f7390a0dc1cf1636825c98d976148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4ddb2422e29dfacb87c5963920a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b355a7c80d6e0a7c24a65b577dd98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6bf1f6dd4defee65158e0fd79980e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f75d9b35c5b9048ac42a8727f567152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc4d51b9a10a5337d8b0dc154c24c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec85371a74931a58070dd35fda1c629154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ff90508197a7651fbc7b88f694a91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5a67f7d48089f4875e70ffb70bbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac008be11702a6e9bb65b907c0a55a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58202d730c87099978be97f6665191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcac4ad91608a0d22635c568ef8eb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad496ac21259234637b60fc569830160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446cbf2f95f0b831cbba72fa98d94a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3357a349db90f745ea7e6bb6b972e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052557eb972a3d48b5d6e106572841163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a810102994a9a8ef6e165d56272cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e110d4e7c4b0279caf7603f957666e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe5b666bd283da1e0e824145fcdfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ed12eeb42469914300df8e9fa351167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4ecae19e52ee9bb68caf9c6e704fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b409ee551d83b48c95d63dbe48b7e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b5575b17cb5afde9a590c7a2299d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778fa852fa849f8e0a04a879c98904d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279635d820ca3440745ec74d219a540d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f15ca473654a02fd8a96ce04f8f5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ffcf04c3bf269617be365ca55ec5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b80dd63c8f39bef562ecbbf3d4a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6a94782767d7c1818eeb1c390f8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ff6712b3dc6427ce8c951d31e540177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f29092fd38508e6b39e4f814fdc4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0cdc0963d74a3fbcab82209b58f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578765d5aadc13f4881949cd40fde0e2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec550a0cec5c00595ffd9134ae54d661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e88b36a038ecadbbf81805a4134a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfea9630cd0ce3c2b0a14219d09d603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61398ac2425cc76110cc6bfaa9d7c874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe103f918353c9a8b1bdac5375e05dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac44d257c60be1b5a0d6ac6dd2e5ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c7a5fbdf0399719b8b1b0eabef147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6ab37ecbc9c90db0be7fcda45bdc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d98ca7bbd8c0e6813ba7aeb2a6f8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583622026942d21c8e8dd63e057e56f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7fd2dd7dfee60fc070dd89dd3afc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c061d1795c4201b8a440646cd7261f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4c0762eebba276926027997983b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce143d9b6c1b5d76f20521f075e7d7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a005436d1f3ada33e71f8552a5f45115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f0475fd826e436ff24d975d1257c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7196954e741ad4366b7dec2e889a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a401a64c5632dfe288b45a307621e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27227aae1f1b1d2292f117e27abafa0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d06436315cf246ca08ffe68c888f4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9922717889c3d5df1b91e477420d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38041853e5a58af3900e10ca90586b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835889ed8dd8818ac8bee329f7153b7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6930b67fd775abf34e719b8f974081424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d018729c75203a91111dadc72f1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b57fef24dfcb2f7b66707b1b630f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033d305701fc15cd423bea5919e08b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61950cce5921df9d6568b70aa2163528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582170918547cecc0d22230df6dc751529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5dd691a9d1f85c6afd1e9eb2752530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e99ee36e94fcd669b2d1087889ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e312648c5366c41217954fe5be6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc63d8edb665c41d0b27d56fcd9e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080ad049027bb4a291b350a8e5a45ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e22d950e926c206a012bd9416a7e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef73daac47f9307b8ee72e52940dbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fb56614f2b92bb8e7c3f8d3a65ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27819760ff81682f8144bd715db4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428edf274c82966038d5f7641150265239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc2c92137b438ed176d03a8f56cc6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff3159444334cb9e09f2beafb2723e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c392888560bf59fe9b4b7e1cf009442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e32db9555e00215d65c999dde037e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51fd09233d26c38930343e3267875644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1072260724d6474d41c7d20d43c0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a1e2f4402b257dff1f08e36be685f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dc6759e2cf5ffff08e8bc7e39ea7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3da3e607838593d3a32798ed1643e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba51f0439c3197b644b5f7da1e37e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3dbe0265d33e03fa7cb984157c5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d2ce62feade7046619a3ab3708d9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5d6707c5a2d58d9bf51cdfe69c1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde542cffb86b9ac0c41918a1483da553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5075595f5e979462772f4d4f5bde14054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decf7d834d346f93275a5d84ddee0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ed03d7b43849ebc01a45a4178b85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bfce0dd38114ee5e26e1b93a9f44657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db40d56e48ed6eceb874aededdcdd3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09327c43ca45f82d335228965fdc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427f8f91fa81e2e9dd94af5125221860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71fbf90b55c3e54a2ae85b4efbd7ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fbaf33a703b567ab23665ba7c168c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c600ebbdc8f4614af29457ea4dc54463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20cbaccf97319161cb7ada5724de2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a132907e51f5c8866e1141dca0d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4b8e41b0f0fc46ba15ed9babe91c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79aef10c7b1be2096568fe112cc8f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febff75aa1fc26d53492ef533ee6748168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd19419cd20fe98354c3a8cfa35a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e5dd8e6fc6f80661a279ff90d9cb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cff53159a1c3edf7a1e511b6963971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29626324595290394d5334a9f424b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e5177d17798bca5f4cd0d2b53a7aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b288630808479a8d95c2bf9a0efb2db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8b5369ebbf61cddb1858ed09938db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222339b7bcae265fb416ab2efde426576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05e7aa91c65ab1666820a6276d632377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b176c47748df21c4e5c4ae322e5a3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5294d1fccd2e6a61737528d4efb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5821995c5e932838e426035442a979280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38484d6a3329d3fc4be2fc3a5b68981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc2506f2c00536be7676b0213306b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24bcacd22897ae0f2cb8f3c60cf51183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a036cfd14d7f39bd3c56033258a14684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d343538ebb0f1c4b2b54b246300785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31d8e5a1d5d7127e59ab96463af1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752a480b35b605d12564703f7aca5f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe0806f5760ab4f431163b49a0e99e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a227f90af06b49f4d713acb05b96b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d1ad3e61282aab328144163bcc1d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71beeafa8c12c114c452d260b2898c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5798f33e315a02c047da22c3f1076f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492190fe9b4734d7767b626b30fa437593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f7f94f051bd587291ad4ad3e8f9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0999f3d525128713b563a06768b6f6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11fd0fa60eeacb9ba66de836a5515c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1804228bdb80cb0e4b23c4bbb9029897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605e4596400e5315f0523f428cb2f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1eb087c885c600ea45fbfdf5ac3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ba31d61e490fe6b2650c2d46dc8ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8269224ea98b0e390c37659e5223f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd55fc9d3d367592fd5ac41352874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e90ae10e580f52b36b28acfa6f1e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f145a04ffb4a410451d47ffa4b727104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50be549a9b0672289af6f40f16e4e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa2a87c1337b7228aa0379f4510edb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbc5d2ce3ee22e1aacb746d300b1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c0b7d4faf72faaf0274c6a789407a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08587a60c251007eded9c99ec109c19c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33e5588590845690f386901a8bfab3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78b32b8b02bda3db5122ab61e86c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2dd555f87ede958a2bd6acb6bf1e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc6cd378fd4209cb40adc5aa5cb44d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d2410665841d5010a3a1474a5b27d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c82100b1dfb9000c432c8325043b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725becc7578672d38422a3e2f01b7955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67131cdc74e82d421e0a9c96cb8e90c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e08639881fd68eb0636279375ce4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239afb8a65ca17a31b5d48dba4cdee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d5ce3e5172bbdf7fb69d7478a4ce9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d5c66d27c92c9ec332aad04751c7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485d004b682069481ce6a3beac8813122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3816d8591993b1d0a0d238a4bac6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872841bf7fd04380f1c03c0e0fd884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08b1815c4c78081d0ef413ee5addf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a267ca80e5c32adfc1d92a07e35fe3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493262a0e128edadefb155e970bd022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0064fb8b7e14eb547cd9a7d0a233b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e95dd4c2b72b4a6a68a435c9303dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f74007cfc9448e185cb8d5cfa7fc66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2a60f4a8eb3e3b37c3777615219ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766936a7ffbde204accdbd69445f0f04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b0f09ff6095901cb8bf602f19c0d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d56af73c26c6e60ba17e7a073234134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76890019abaa0d0083c5164d9d6832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107614b813f85ad6692da1838270ed02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468cff5a846bbe5fefe3a506c65677e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd6f81597f1ecc3cad3006b0684b48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11654eb3073e8c8ea144c445c6b7679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf81034d6df03094920634e8879969140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440353f0dc5be1f1866da39c747b621141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e36c786ef4e42697f48e72e587b1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780cbb0d4e1df0df8ceb68a75bc01a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed9aba7149b267c326dccb05d8702144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300016049b4165cad2aa1c1b8610b762145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d664fe9097fc10ed9b899bda40cfbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6846da014aaa94b08f75de50fca58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315e1dcbe3b48d5c2435876f9be4188148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20478ea973ec94082658acb462091c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d06026bd94d132ecf941536c8044150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ef6aaa23dbe96695dca5f5d0f29f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5c6905f131a6c272628c8801faf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ff34dc11e09336d3eb58bc66cd41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544771f4e864b8578a1f7de6bef9551154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf4dac07f1a189fec4897cc766f30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74b41704cb1f748d155d2cda660b3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e16641ac72c0394896929a0909ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03be3c7667b6a46f5b4a8cefb6d187c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fa2df47ea2eddc577ab22169ce251159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edba0ade38b914e776dc63cbcc04e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135178ed2bd68debfe2e991905508b6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ebf3b714a3623640bf23b8989034162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89b36d290722a08df31754e2f443d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548a7dfd3b8812c6258a648495ab5f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e05cdb88bdb551a89e71507a3406165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069ad9be05b0541f762cdc406ebb5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1346075d65e94e028d1076310ea9d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17208741bd7785ef33eeeaa770f5450168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2089b374abed419df328bf6c2f2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15eca6e3a6be61b56b3305825c4a54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06783d69af1d9e80089819423ec90750171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c573bfa2b5fb1b94cfc70d0214f1d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e1adb93ceb970e65975c1def9d01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faced0053b97f3b69718beac315acba174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>