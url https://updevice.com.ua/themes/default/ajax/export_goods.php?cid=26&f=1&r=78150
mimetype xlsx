--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fcf84acf6ff8f23fc652ae2180f181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29456847fd0d4740210f8dada3bd322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e9fc265c187f0d89080b24e2dff03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7bb003a41ffe437678677d7517c064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6172604c3e7f3fdd28be140bac4728d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1351d4a3fc1443d548d81c63699a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d914fc22495d78c1008c6bf11053c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811af0a5d14dd4bc9bd794f9f038e4cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e746c51baeb1780ea301ad27c1579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be34a9e15a635885ddcf881a8499510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb336b570d5d26abe8d05681f0f22cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a2a41852a60cff3567e0d16bb5da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55fab38cf64aede73cba1c3d8e4e6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a3a7066057f249106c5bb7e205b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151ebda15177ea5826b790918dbb1ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e4a8f9a1cfe7f32bd4e56a83da2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5294edc87192013f8df64a48161717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c313a45906b58cfe2c8a1f72a753418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6defd15eaecfbc3fffba3b644fcc1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a04dd5aa3fbf6e24eb89ab9baf80320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8a6f4aa81447db6c2d8c4ea8e7e0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38156382db429fb3ce69d6e03d9d9bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6bd5beb8dae3461a08bbc7c5ebf9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100c30a031cc76b557f86e14f2879e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a7ef991c2350e9549b880ea7af1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c1b910a661fb589d8e2a31400580e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f6dd3e38e84a830bb6e32368f53327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1278a3688a4d28922ed7aead29f95228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84dec477ae14b9535605fddc3dbd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d339c7ad0e1d2e8c9688c96ce6752c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce705a90cb668b950429cd75d6ce31331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a91c0ec9834b7b8bd7423e1d7b843b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b599524f26d93cecebe4484b2908833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2e13f92e7e17c8f50b647aa36bd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750934d5a8d68febcae4beab5804a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17a849f912e0910855e3d8d29de1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed955b1cfc635caf01ff9873d6b7c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074949ac69ce55db2361a635373d16e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f6228534efbea94519f83a98c8f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3c92ed6cf1965586efadea6cf2e7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93d3f8b75872878c3b235de1cbc6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0eae7a959934709d1e0669de1caf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60029adcc4f171402359867316b1d8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b25e471fb0772b74c1ff022b4dc8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc56cef515824dc5e85d87cf557ed2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829d6c418e67be7d213f3908fb6f00e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95f46c470bedfcb5b2b37c33ffc76e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbe33926e25b6c2a62112341273f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd1c62b0aa8c1269745eb7e35273949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579536d918951a4fa28f08e17a46cf9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff057eb3d8b69d832cf11a855e930751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16e70f180f4fa2a370158e4233853c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d765e74c03e9c27cc2d75c2f5c5d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652eb9de25abe6a388f1f8938ff393e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19339682c59afb0c42de3cf2b5064b2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34de2dab4495187e3fb396f835b275c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e2c6daaad5fb6f48c3c6c3a0e69c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b90d1e6ed281f3055ae1fc67ec7b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf537a664ee24a8ca9619f209a97b8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d1111d60d64f6e43fa3b5748f8bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9459a7fd79b605567c0e25acf67761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7468bedc4caee41d5188180391c210762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a82d0c1806ceaca7854ddcde29c7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5af9119479afd2cd420eacbcf70564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d71dd1c575f42eef4f601ec25e6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39002cee6e60168933bb80aa5df4d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47ba97afa623445fcfbeda434dedf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d5ed3e3935cc23a4543c63b24090968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba4c3f3c8b4ddb03c6efaa7d4ec3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c25a39568755e3d50ee184e415de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d639829978ff131cfd142d6874320871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189042313d50a0ae896a793f1943ff3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf4ea46865ab812e744862db8822fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ffe727c0649107545f46d5732e27074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc303d6f625fe201f115057d6b782675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366b2dd94878b8e3a182a066c2ef0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8f1ce261ef65c8ba7ab037e3a5dc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2a6be887db9433715b58d39d0725478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d9af93e72278a82752aa65f59944d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac747cbae0626edf5b1a4a58732e57f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f2d8cfb2a2ca49499b4cf48fd35e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdd5bc3b2cad4c1e6ed8ff7773819a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f5edd1516db6e00221798e4a5c0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5bd7d978f321987be81097535dd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320f1859d4e7a16da133fadae3e66885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a492be1a104f0d9da75a1998d97e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364705577cf139533bea9df6964931387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9e587fb40791eb0bc1e8d02ccf7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3769178ec62964c08be2eb82c87989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79ecd1d7dbf885bcbddd5ece8a15c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a39243eb52b43add907c1d9f15e7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0928c7ad10739754ba41305fa42680892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633075e43d894f7c07309523d224f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0101c17abb31ff4f3fc92a373a7a1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e888b4ddf7646753f710a688c960895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f40bf60e1aa8e471101e1ed56ae2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73698bcdd32826ad5c302408db100297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408641eb0f0c888d1ef165a9c02a8c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe8f0eec7d604c148f7d81ad29ef599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18888f7e6dd7a16659d1707284b097f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d673d4083877f365cc44513c3978b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3b27fd5a30088743627e2ec7e669102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e786fab6b2c15e950191b57289b3efd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e344821f16e2114e60790932b208ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a276a025594660f5f581c2bffb3b029105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f738c60167218f26b93c225af2ae4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67b3a807c4a2bf0cc75d45da1a405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930fcf05ddd27fac30f7ade37d8f287108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a1e7eaadd2fca519fd981618c0e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17609c83854b6dc8fca4a73ab9966a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9759adf644a39ba4caf4b58b7d71a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922aa14d971e8520f42c632bfe3ca2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f48df6eb1239d45ee672aecd988d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91489e34757b4ba12c6c358302a09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a5dcacc849a3213086544ce2595a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99192ee37794912535f172b8f9b12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615379cee4573d47c122ccff571e23f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cab3e93d93adeb50c25ec751bb8016118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a91f6be5c3897efc3de27d07209cb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20b6654f0c79b25647cbaf1e0b0580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f92ee0e308eaddb37165429e1f4f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede7895be54558fcef5e8ecd263109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c59e143dd3074d1987493ae81f3966123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1661ef64f2d677f4d54ce9297cc730124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c8372b4f96089308c04e971402d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae54137131a17aee5d91ef2314c7e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6932f2b1600be30af0f8693d5861127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9945481eb658570fd435f78892f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005d3c33c354878ce8d770f89c4965129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fbf3a7d8d54ef4f7888315c1ee720130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55807eff0d53af70cc0d34892efd9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc5578aa1fc76c6f7f75655168ac36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475a9a880fb8c1daff5e6089b2efea0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d80d416a5698e8ebd55a93b805e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e0fafef0af98fe3767d1de986da36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4fb27ea0e19d141dc1d4a43357dd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690dec96989c240059e09fcb946649137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e06d163f3c8c90881bdeafea4e84e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00ba5ab3eb162d15d57a7982fa4e96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711b8f2c57525bc8f837ca06a46a87c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daecbdf7af63d9fee8f22cd8892711a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958ed593f5f2cfe42f34c2f677f1a80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276316af6a732aa55a2da3e6cee1f7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec31799fc3b7244cb108dfd74fae2ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a03e937bdd4cd49e2e85c03625e226145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40186399c35f978d9e0114e8def7eddf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a266dad0d5544f83f268f2ec7fafa96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb433026e69c2519820e79b38bbf8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f09d6df62fa2ede0980f06bb6ebb1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133026ff09f3d761926de3373b3297d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5119173325aeae233656403f456ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022b9e1458206b4aee8123fd377ee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ce9b36d584655dd99ef3137474a03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679f09909bef831387c0f864a0f431b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f36ff8177fcc5f1ddd83b63645d85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f719e1cd2effc35aadaa76eb8cc2f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58644e97a21b00140f2410454358165157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909aa2ffa5b443853efd19e82fdd9ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c77fdbb111ca721ced02238f785d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71536dcf4cade7e40a2a458658a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a4a7a1b5f52133147d751ad2ee6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35acc1f4cc7d3b569fb1eae85b213e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a4e6cfcc4ac1db68fcf6876b4e2be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b0d7fb4e2ac6d8b1e088639661696164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c0d1ddad4707cb36f982234e41fe7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ba594527fdf6fb3bdef93e8c018f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152358dcc3cd389a6049568e8a06bbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223031504e98e2a406bfe8ef1f48ad68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e12370e86049f2efa54e49961d7bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa892af6fbe8db6f20caa5f434d9f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f3daa54b05ab1fe33ed170a947ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3bfa73598982d9b822a9396ea6c1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219045c4ca46dc7eb7808494847a9e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29635342512a75754440e3a7174bfcc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca30164fe44f9424a8aaa2fe3f2283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b3cfbaab69681e3340844123579d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7687a06e3b81d0ede61f531f01b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca263dabb3297c44cf8cb89bcfaefe5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df37e59cfebe77afb65fcd0e22649c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44974dfbd9bad3bba7f5fc5862ed3d61180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66289a84ce38ac5e932f1f1052dafe581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd1db566364a80f6c7ab3d59c0cc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933df98dfb2dc1782f9ce4b54749f1023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8328d0a285bbe3298b8e2ee7552c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2210463d01e686dc6df8e7a41174c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb930e12e6efdddd55e30029384da66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b43d84f781077e8441d83b32627657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939e35f04b45f9facb943688086b228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd0b3ff75581ad8e2c9b00c7dd3dbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6185884cdcd020164de62d9e7d3ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5eaa226719fc64d1fa6d16b161dbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea33b4654d0c51251a5c91168b0bdba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7f8a0766a72555726f759abe6e6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0578fa643dc90aae1234aca56652c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22588c769b10ef0208c1607cf7bd074915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f41e43a2db85a1e09f49c13a95d0ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e51da41ad4aa8c384feb1464116817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26976bcd53f1c3067696aa9122f0f64118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff7b8e10fa06c212d9a4bd63f7255b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33904bf5192fa2669b043643051bee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58431f6a124b5afecbaba5aebb39c50421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b6b64fa33d4f9378eac38136695c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b376f2394c82d5c2677e27cbe74fd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4709f499bfe0313418d04f72bd23c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae14cf59d549879c2340f44d03e74225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0cc247c2ce984efc98f250bc775926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59823b55ae1f5f7a333213aa5b396827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a96f13d1cf42bf3b03788fe0849528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe0ff313fc55bc5e4db2264c53c90829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238bd9cb357fe3b3ce76affdfc93bf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9cfafb4b377b35acfc2e9fb2328fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e841a86964c89148b6cff5def310f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f717fcedfd9f9385c352d95668a1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b63d3b2512e27cb77e23b14e7224e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5ff6f07a3c150ab684d730f7345c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd541aef5ef8f97d1efd8574cd47f7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ec01f22b3872c1b586d40e8e01ca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a7b462517ca7ac23320237bb600c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea4e9a87f92833d8fc9d6de1439c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d5f44bbac2aeba6f8e449dc229f7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdde7f56a59af562efd955ffaa07fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6bc5b6f84825bf6c2ec64ff9de3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875219bf4c1f4656cbef152e680eb3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef433a6f979448a81b406a06e850c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa2a5e7b55ade1c8bf31c367cdb8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209316bb38a33dcff284dd20348ea0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11860ea970b1f8a731bcdfa442acd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b8b2d14453190563ba0d6a50574248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763601e6206255348542977949410c4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd199a0452695014b236c48e62d60250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a3012dc2cf206b797beaee48570551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b838ca19f8cfc443b3c97866823f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de58e530a2e1206a9ad6d939269440253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d372847fde8d94a9c8c7b421452df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff699d2bcbcb00d3b56b31e8a11eb28e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aa6e447f7e4469bc3caf7864e72c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00c2152fa4b5cd98df05eb63fabd2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0001e4c2fa75f7823299e494da00a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae89fef0dfbfb4705035c10da99f8ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891dd682e1751f6e1b99addb83ae6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298ed8a74c05afd7facb84e3e4486661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9b6e1ec44ce75605a47b3a8f221462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352da70ce07f678fabd1b09fa6cfc34b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4cf1fe0ba34759536baa7e5632ca264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c0fc9d4a4e0b4ccc5694dda598af265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412932b31eba32df7ee91ebce18fe69d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bdb864e84e09e266fbb8225fb77fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72501600135c054ffda396e88a08d75468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7d443e974f053252d661a925e38c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd480eb306776ff0eb80550cb1cf9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8245c91739a434ad68e2192587a2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3114c4290dcf4ed56efac62ab08d1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89643cf8a02ea4ec28b0f0b6309903c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4dd4d4ebd0f15a70e63803afbbd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f9747f01b62df2512f61694daa7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc011d8b32b00dd4f9be4c28c0c14bd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c25ae209e290c360825aacd90572677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bcf725ea02b5952a60bb6130fdf7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e250ecd82b22c5094c2307eb7382a7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b890f101b3d945c8a5cd2a39c5d1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aa06e92ea10fb0042be76f0670bd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2c3492be8824d4c5f12e3178d62482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9480490d1882d33ffa6b2fd8d9d03683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae33f50bf6b72ef995cd02a555e3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1981882b14f2d4366222d7193987dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c5d299c5ff95a10e2a7223cd9bfd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdcd0db560ea9dcbee6081029b53f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af003be592a2a9aa082b4f2edb0c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b84d2c986eea26024b618e23ef8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65393043802f4ba27c7de843e4cf2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5360988eb8ac63acb05422b34311b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade493fe1bcb5e897434eea063f0de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd97706e89509d586557a90bf9455bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd81c644a1d0b6192712c151f3b4a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a239a3b9e6750213c4e7cdbf55d0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6d161d1d05795d0231e559bf2377696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b73719f1c469e0295ee2fddd4ea95097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60287ad706f4f6dc58109665fc23333698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41ead7872f18faf6ebeab1e10daec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790978e58faa7aaf906b7584ff3a70c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed35ff064fc30432db454ad8c8c9ec6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35132ed67a06a17e2590fe97e79bea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b48848a05df4358686e09edea42321103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdefcca331eb71cf453360402c986f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362a04df45a6fae6ad3aa8508372ff1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237980c9706209592545c6b987e2e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b134776846db60fbef87ecdf9e4140107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1a20771acdf8324138e2ae709258108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1fa652ca42d5263ea1b4d9f9b4fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528557207fd20608b81a31a976fb96f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc5ac72744c09b04ab757588f257d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1713b957eaf7ae0ba78205f65eef17d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f59340ff724029d50553edcc26aea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e9fc4f2c966aeb7acf5f7823cf0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ac93e6a445eef5e182a6057c631d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e04163ff118922aa116f513a759c73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f3949f5e8b8d71447ec41350bd86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a357c2986bb31ce22e863d9203af9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073284e9d7858617de36b84384869ea6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4fdce0f01d7e39a8107b9850f30f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116a19b8bfea0d750492f17f82a1ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447d603e506d0c33d2830a4548d463122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536ae42f69a0c2bc792d82060224981123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed13aea3f71f77af43d847e2719ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fce665e4cf03cd7275aae11f2a1ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db711a371ac84d8a046c621c4f65f2db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaf8ddee9d8d351e72f8a31a64ffd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef56ac4078144ceff6e33a33053f1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f26d74ad811e8edd0f23f574dbcfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f167f28ace685bd93d69fda75fdf7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989214f83f633d74bcff474c197609c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f468854e03cbbd34c4d684fd6af1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a9be1920a71373f842b899db70ffd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c39ba724525190227b49c29884160134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22616e24c0dd5ad8df991181db90f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348818556f7dbbd5f81eb2ed0c8659eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b1273a2f92d08d4a988bdaebb4d6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77154c753014b8f5495a51e8995068d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454010cc1578f41ffe98f6dbd167bfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a910f42b38a30e23d9401dfc5b825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d2febeb947d6f7e3c9855819e1ea7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85999db4d5fdcb07d3517147b0dc68e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a3080bee5bd1cceef621129522b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f2db33dbcc8b83a6d5ac19690e14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f764c7a5bce2766593d82057803e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ceff95f9ed54e640b56b4787a74bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca70d12fca92924a40c1010ef76ae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a9a0fb80b5f2715e523a577f33d28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2a7399abd44ac54bc1fac21632cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b1e6f544e98ee51c1cdf49b5698b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a3f3513bfcdccb719f18ae96fc55a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943614d014d55c201179345d089f31f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d0e622f50c4411f5833a6885c066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985876d890d3f8099df8eee1cb6ed9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96031a184f47482e32538a0276c072e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9f25b9ff72697003c0a785dcf29c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca87bdaad3b9a49d088e055684e19e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade828e4e10440a5636caab96f1eeba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813cad771d2a5015bbaf162c742468e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c1c9f1fcd4a8fc95b8476ea9163d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edadd7f0f24b02a395fbf0bc187af6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb17b8f59ea40761c079cfaa29741162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009facaf277843ca45fab5b2293fb97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b7eb3c3e4f78d91617ca50a7a3414164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579ef5a2008571fadabb652d1f4991165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cd8b1c9441d971edeb356857616ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4a795ff76e92cdd5dddef4476642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58ea9176be687135e43f8e012818a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34a860e958f1b4534c1add59d6340169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d7bd55ca43d08ee9318cab9b2592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7c29e7e90fb02a932c4011c28c1bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c20c9d57b8712f835f2e74835cb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43815c184184f464524adc423d6011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd5e89f2bb23a56b47ddeb66c6447174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>