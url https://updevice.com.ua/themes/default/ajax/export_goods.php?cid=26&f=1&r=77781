--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a796f148405cc526dbad6fe630ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b9e37bfef8b6658e2ee71aabb22922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ca86b8c75155caadd6df697bcd183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e3a33460cb9ef30058e32b992af34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7723881c2ed0c8ac83d322241f7814c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab6d47701070b60458d15acc1968426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a76e9bb641239a9ffb4e879c3e487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be20e3ffcba9e07f60998ad767c108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94306079c237bee8b51493a832d92fd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb8812d11377f48096a46a9934967410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b59bb79dd6d7dcf1f6fcdc68253411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f58f104c41fc99e290a9d1758baf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7eb222138084d0a5e18ead548cb7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8f89ad11ecbf1ad4a1e6ebb4af4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb908b713b281ed581129b5618c6b58115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770554707938b3f3243ee0da14e1d4aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a772978b5a6b0dc6cec8efd44ff0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45300387bb1ead7df67846bd70cc786818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd4caf15e0e414a2927c6bbb253b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479c3a0e8c707a4ff70ab9b3b2cf81420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7351daca394c9ce7c14f26a29f13d2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877edb583d6842f425c731b8227a9aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf753833f6c256b4fcbf20e293c0e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509392b931bd82535f0bc5cd7cc6a9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd770095fe98010fdc9f1195259c5b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac64a9e0a609dfd2149f80ea3d09d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf277d4c882900fb590c5de60ed9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d33e4be02b2f35bdc8dac8be8216128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739eba2ed345fffa644ec429b3d7ece29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11cca65f442dc2cdcadc04bf65dbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf774f90a92a99b92a74fa8da251b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c2f772e0eaaeb4dc310e44e234b3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99159348cadf5c613cce9a0bf528133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0bcf80e16eb3493f9b2620d56b7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363eeee8711aa80d76a53ddea04e75d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1e546b783eaf74ac899026b22e8c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e3c534dc19510168c184518f496b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a9f48d9c2c8b0627f348e6896ee538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d7f0e642f3c83c508a21076223bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83cae6152b311a10ddab2b45bc74b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500969514a0ef549b1317e48972a608941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9ae41b78a8712a663ca2ed8fc44a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d0de987747741d77e8f639117070e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78095c1f3478668f4277ddbc708bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119cefdcc7abcb42664df5f2b0cedc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1839f49dfdd50e3ae486ef069a37c0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ae59a83a35dd8872e32c0e1f96bda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0f0142527d10b80a0bd7f3afc96c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a23fdc1a18f6f2f679106a6575fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb416fd90855f4be43889e77426f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ba15cb892d8743631d8ff64b693151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c168b8379ae6934b1604a4889a4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135130fd89f6f0ef67c2bf379dc39f5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d444b35717660346dc4a9172a5f69c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d95ae238752c5bfb444ad87dd1241255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18bbb4f878773951ca4d9a59484fbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d7f2225c8b03ba5d86089818e27257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae915aaa66fde93476b2f7699bc6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de326c757d9a37a2767d6465f72eec659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135a2587ef9b10b32af839cb736f5d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d738088b834172c45c01561d1d41fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873af1691e1355a3cf7f3ab013c86a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e3dfa4411a0e7d9c3d08c33e748f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe49bfe035510438f72a65c91ee0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422b97e9a7d7b5546577d46cd5b74d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78b1644fc067944819abd2faf3f6a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b7a439cdec528a6dc57255fb2c38367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967bedf5782aad82d91019bb08cff2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc1cb77313d37f9679b5ba165f6a8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b863c668d0262763567b81bdf6bedb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadd1bf8d658df1510fa116841cfca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7295fe70783b6623cf2f666eb894f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad5f3f5a6d6e6cf6306457f3497e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dea70dba6d3c6e48c4a63c23e3e86b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab4dc257bdd253ca77a3179f674dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c12e4cde435769cd06d91063796e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcbfea270edc4ede3c4b39783c8ffe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0788170320e485803becb129c8ec27e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c0fe6e1589538107f25193652cce179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc1e06d59956ae0aa8576ca429e7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933109fe823feef091f266db1674dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53fa83402b6ed6144be19367582e7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5079b26abc867b41490ec253856183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293696b37156c460f2326d09db7f556d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86675e9be2e5463e9c03a719ad0248a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ccaa5c11034d51a445944ce8d14386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee548a65245cc87bab5e74ca1d708587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef2915852a183c82a066e8184605bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39534eece34138fc5060e9bf1e38489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664eb6065a04512a01bee693fa186fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8274c6bcb9efaf8a4b384cb6d6095f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60b60b7c41625fe050b0e3ed8fca5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f71d4229bd01be4297c33a3da5beaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c8b8a8812a0558fc568c0dca97adc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a51a3bcbb7db64434fd626442c1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf3ceb6f3f65ab8ba6c2ecfb02dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda52b03b14bb75471be50ead161b40b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797288dca8ebfe986402abe31a830a7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0e082d5047f6783f9b7f080e9e0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ef5a4d02dba0f79d2a05121c311d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4056f0c7e8a9b7eb9bb9281fe6ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff843980b8657d221d9b6c74a36277102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521909691cc1da01a3f9f158d78d018103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f528389db8d5d53599941ce99b68b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af22d8b3f8bccc9dd501a948b444ae9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3eb90920f6107331d985185031c22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52de2fa2a7a368ecc30f4c20e544814107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f7a9f87376a86867a2afb0bcde8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f3fc650af199f99c95ea0a81f9ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954537816d8443001b00ccfb805029e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4cafc592a0ef771f58c71a8422f6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8816261e1173693ba64a1405b57815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add8bf07f8524e6a08d8119c4f2e763113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eae02d2307bed06ff6895bc4ec3c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315189d6629fea92a00f3f16b61ff1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400bbbf58e0b99e9a847f4b0761d62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef56e50d62dbec6cde92e5574dda99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12213da147eaa73ebc49d09d9f25f500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8dc9d7313aadb784cf2df5e74525119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e021f1255552bdadb812a6c389617120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244efba7b7e5ef70ed8c9bdc7a845351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74e21b62f99ccb031cb32574d926e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f59eeffd96fe8fe6cdbb638f7d8ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999bdff6d60a909a994b5108f20c50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146cb101db40a5f5e4a6156df4cd147125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20efa548d3ae4509f8a049c5f7f312e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fc9e74e0890f6b2decd5a28494a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2cfec315595fd2d411bc55355e19a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c81d007bed14a6c4c2b38ecdf5c82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52085f7c6e07b02ac57bcc4e4892214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21e81ca58faac9384c1c741716c8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0f93e28a93c7ac7b7a78c3388485132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab138e1526df349c324cdaf0855108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea8b0a04293269468e56b18ddc6d3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b5fca36ea8f80146d7c8f49b7431135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea27e0e01e32f46f7fdaa97b9e29649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d787b38d072ae6cad88c5c9ab7f98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fdc9c1103e412999d8fa46eea9df8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ab1c4d6187a5376db27f73f89a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a30faac1db49972aac859b2bcb7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb6a246c7e0668577375fa5e98c74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d05fa4edfeecc9ea24a80ae2718d85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea520051048d1a878556784bb93b2416143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398edc324e210df667ef6dee06393661144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed3128c9ea588140989e7c1b008fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c295787b92fc6a5adae38e86a710a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ba852061ce4900317bc743f99693147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315c00f40658dfce05ea2fb8861a64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1eb78c56b89bb51857b6932e2688a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b3c196ef0ae7b7206f17b27f3fbbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c97d341d0f2b19f238c21911c212c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b704160070fe23e8f3634bbb282b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8ee13e1c2f7fd6f6be1cbaac496d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eca88a67d52be8783de19790070c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f8293e88ec4e1d57b9847503d785155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1f63e54458accdd6a129aec09005f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83a7747b67fd953ee55a87755ea0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36e81ebef3d4f3cbfc21a0116fadd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9943955cf16d1c120064150747e277159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3607e3e8db12a4cdbdd6480ef9558160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930e11b07dcddd7c8ced6ded4cf7e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f69999c696f4fcef789849c021e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ff6fd1eae7f81018242e1b2e7869163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cef6e953a393061086e92a0c25906164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024646fcc2f55c22e38852a9864923c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98579bd743699569afa119b7aeca5b81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53d16d9ef51a29c3fb986a701ff951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf83b9836eab545169fb8bf3fae687168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62727da0904689de788e97a51de6e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1a6e0e785019f0f6808d9e72af72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c9b25284fac8dfd628490599481e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81b3d7b399dbbe267bfcde290d778172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0332759536980ca45936f43d47e07b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a992236f8301e3a064c7887f1db6d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da7b04aa27684ffe7ad2fb81a61626175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602896eca9433b53112914bf0a837e3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c72268d18924562782e61b054b6d7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7d406b89b4213ba732c201c5bdf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65046f0c1ef3ba6811928f8f54dc1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58ebd9487c8792865ce5de017cd82180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4eb003e123236a9cad5efb31ecd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d8afffa27bd7344ced680be62973a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f4573b23defbd98da3c8ca95a9553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae85e24784b6e036240406e4827e884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b633eefa24cc5d7e182f0c39010ebe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f38909922775831ba82d2b8e6b641b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f9f8509d26173881bafaa9e8a7c357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491345f49c1937fd79bef8c9c9427138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd81e6d20e88e239987d2b9e3978909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95f3ef5ef3c3775ec988f1210c19210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f9b970bf5d7c131c71274487ee63c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f9e2ae2906f1e0d73deca00edf4e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e55b6884623b9f4472e3af980491b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11043c8f3d61690914e045fb5e215e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dd7e386848f81753432508b063a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349664e6a1475b160d89925c425e000916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8d3e7c4bbf1f362359c42e01bd8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689810867c4f4b89369f60a70c4b31c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809922aa7afb2b25bef3e4e3a56be1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1163a8238a03665accc93ed8aeaf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc239de5e2a02a59826eec3e517b72d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2523da362dd213486007898b242bffc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec725829f9a0516e7e8775825f64b8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5e29f110ab8412297fcac617243824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84489931747e4707ce83333fb1518725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e8e12af94a03b93da4b3e0d629caa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610791167461e13247cbee25567966f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9c4a5d77f49cb4c4220a37f4ac7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43fe211639088cda157d66b06b76129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda5501d29b5345bb8f4dbdbf32f2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d22f8bc05694fa2c5b9770a6d6f3de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1cac684a128dbfb6c534ec1f647032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aca2ec8bddad7a1a7841a37839f8ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3de340495f12f9368e9edc55960f9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f89ea65dde593f0787688e5bffb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793763a3e78698cbf3511a7529788b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc981fa26f43a5abfad616569742537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9f0d5a99fba34349546e15d8c36838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd795ddb48ffbcaf008eea584f04c7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4931c1dbfe6fc90a3d71cb468267e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa852851327a590394c2d29c79ca08841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d963aaf539fe82cdd11b4b78a88d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2f7d2d6b6cacb1b80b8a61df8ff3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd717604b03dcb32bb6a4330cd7bc7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11818bc2a03ecb0502c5205a63f3dcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9877c57c95fff6ce604f5b1651157846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ab96efb6726b0467143b71d257ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1076799b21655948f1ec15d0dead48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5651bb4088576df93e54f6a6d236e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ca4635d2a7b40d886d2fd7b77d5b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83ffe95be615693ae8c15b29a22c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0ba3585f4469af3705936229aa22652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c39faeb6215f4155a7d130cf3f2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc024ea34a9f0094bb8d26359b79154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153ae23a35981fca727bf607105559655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda7e87bbc0141def8e496fe9e50cba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbac117b6387e7d22d1da221cb013ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10650625be3ad44c60ba00abe166e9e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95a78f1733a0b2bc0ddd3f78ce24259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2632af78d405783e43fc8f468e760b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267bbed2636e40c8acf7a410f6cbef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e19e4d73055cbdd5127396390411c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ab9630ec7ec5a2fad9be214fc8f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa76ede1378cfc69c62d0c01c13c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2325f48a87f9f67acaf5099810f9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33243c7f6031f5671778a434dcbb86b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59cfd13424cc7c3e8dc79c314289b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a0e69061f1f03efb21316a94f2e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d8660e47047976f717f0d93709e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75b50d498e1991a24ae3ff9ed00f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e9ccd472c957c115ec7f7e63be9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a29c9fcaf1189f5d2bc4657c5ba7bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e520dd58eb99ee62b4421e8e67072fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df82b3a7d7f9ed080aa8ce53115fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0ec24c925f2baae2c3038e0e60c0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a09ce0a3757ef686a2fe9d4039f1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c15228d55abb968c5c0345524825c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6458054e7504191f3fb992dd1449578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b815aec80428cf83afaaca3d1235d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176b830185caeebd870ce296746cdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e77b32075445c9c735ad8f69bcf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c5c44b4f46a509c03da09477051982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0c3d2da342b3b6b1d2b91c1bdfdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70328ec673a654ac80e2506fc802d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00f6222431ff4a0634fe4d08ca37e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418543d07ba563205a8c2243943667486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2d811dbc79f1e5b63e454c7a69c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46445e03f89e775d80217a6ea93bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e9c5def67c7bd96552f0dfcbc32d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51fc65c20f9573bd1630fc4e93bafd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234090e21b8293af9064068b79e06691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188f916b81c11d4b0e277729fb70c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838874f57603d7c90a43474efb80b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558750891c46d4a4def1749293aab3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2bef50e8e98e7a521e5f631a4e8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef553011962bced0ffcac8127235996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d2fbe18527007507bb71982607f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0572316f9c7f701676d9d76396bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb48d89f869fb8c34e81a4136f005ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a899012b4181c053b71767fe3e222f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006607d56e74a5073db6f90ffb9ec6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337082d63b58b8796f5015eec2ea8f71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d73082180ab44bb47ca6e361db18d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dca3a51529e0a4735f4487ad7773e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828158a34147c045a07210aa201d3ffa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5475b4f9d8165e3d736854bebe5496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458fb2d6e0c2d54299f90341a1a7751107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbe24993fd80abbf4674fbfa37269108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06eb478c7ba193258883cec84de26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d13d449e7b268c9d81f28da552dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1141180bae92838dce2d1af29797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e8800f2a4d757e140640d7974e0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cefcfe39baba4c12afde08f4bad01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f72c87d1d7048d1dcbf99f5dffb8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba4d759ee71aa6505ec92c458f0c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080cd6f6e50dd5a4f48492fdf2173d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54771f6e00e8c35654d47b3951981a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc03ba748893e2c67a68052dec018a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9facca1d7338775e501d9cafdae02a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029db7d3bfd013e4b2ca6e3f97a72f99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f40d5c8abef98517e7e8a478a352b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b02e3610f6fb96a75489c436d022d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e741beac6898deda88e871bd392e86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a929c0c69ec693afeabaf5e6c251944124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad81319fb142907cfff48748bdc1c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36613b88fdbb89aead32791d06e416c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd2f6da3e5c36f158d180fccf6a37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f819245489c3d759b8b9164515ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63993a95915583924c9339c16fac15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2f0ce84a5dbb26dc8ff566295f2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd6436201bc2c1bc159b9675f4529131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172bd6bcb0feb6a91eecf12faeafd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785ac258c7866ebe33cb8fea57943e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441695163d4768cd480d3b9a034b648134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541faeedf87493d0c224c2f8b4fcc3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d14d7e3fbb59322fecf4eb64bc7aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76abfa98d198ac77af30f77294c52b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050c3759feeadc63e51c7fa5b3a278d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208337b31f3456be7035b5f3218856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c916888daf830d4728cad227d180a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1bfb4bccd9c6e80db5309afeca3a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b397708230a4411a6ffe41a373adb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c7cca5d9bb6518c88742a998f47da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379665ddac6c2c3fc2de94b6c000648144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e9d6426761bcf8a98773eb700ba17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf631207086175ca1046fceb3162dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184268bab980dedce65ebebe61ab06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c8e4a21862077a54e670240ffd62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df881642b4692fdd8a6711d70c1706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170be41df17e5cd6cfd1ee79e4758b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac222e745f49df5f19e81c3b1d633151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989410538d2cf5ce3195ae0d5726632152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0035efd9adaaaab3d866c5ea38a08a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1fd9e03c7ba2a673f1fe7e6feaf50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f3232f758196237d789d9fed314a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1abe27b6faaab7b0b534c8255f5f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2166b5f49d40c92fcd34083f7fdc5c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2d1b1e4eb6540167a312c98ced2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ec8d7e5e15e6b322862dc9fa57e00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5d7e8196b78b840d92daa2dbee87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f3fb026dcb703de69eefab8100b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa065657f036f0f044f6e7f8a402351e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1e45e795e4d6b1cc46bb7ffc5ce65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2464ef7022d33e27b35b81aa95943164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539510b7175447dec26bf944e41ac7eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e8ef961f88d66f1d9eebbfde1504d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3d2ac40d655eed138d0e732defac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906211895297aa31815126b3a469de90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30a7107070702e8727d5319e250d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15020ea6290f473122cc1a81d3e4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90deaf531c9ddf2d890565ff3d33ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd28aac5f96a3e535d441b483bbc8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b89bff0f72c0aa8953bb1ba161ba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4017c5a366674c346cfc10e87c0e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ab33a12b68d2c05bba159db19cdb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8c6ff24366edf69dfbee37fe12cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee46113078bfc919a9080b9be2b96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b38319a0d5d37d9ca348335f768e75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183562550825adee9bcaf008197dea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17366606e295c2388ccb1da37df75180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>