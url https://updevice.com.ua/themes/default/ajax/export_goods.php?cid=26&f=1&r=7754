--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077db1c02cde77187b4fd0328585b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248fbe1de2334f57a930c0e7db199f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088285819ef437f3670ecb64a65e0733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77eea0e19a3f423448c689e7e024ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be86673612ba6c6862039ca7348790a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a540069806edcc22e085c3728c4cd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb1eb89c60ff75886af50db186db37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0392ddab2504f770e200055d7d67438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad005e306aafeccf36c9e25ac082ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ecc041db57702690f18b40a04fcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5faa4d144b55d564f4c84931f6c6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d2428aeccf33c157dc5748c4052c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941c69696672bbe448951a60b8c2c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4dbfb0df4dc12140fed89fe5f1b6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238acf5b62028954ebe704c023163315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f082c2e5eeafe351ee941d520b2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6a98b52edd9d67ae3aef055b2da1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c064274e00eb5195dfecf23599ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e18d6751de1ecaac2fb485e2ddc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e504c15ed1b6ee3803f7325f3705c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9bf224f111a1150c9541e4097382321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27382de17f669681245829ba0dad3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139787019b71275897a630c90e7e73923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bb930e9a923f086e20d230f2449324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9b75e7bd6d0f36bcf7f984465a9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec97b2f37ebcf7ed19d56e733094a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01325b3315262ac47d3ee02e6055e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605dcfb1d045bd20b32fb6a75c9b13b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac0c1f88aa028f1bb5de7bf6de868329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd47b3c54df26bd60d2a6de8992f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7188e598676d4cba56c1033f3d09131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028762d620a3be369a8a2ed6cf26d5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be88059ec36775092290de74c5b001b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5414fe4060a761ca171382b8600e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d5b414bdfeaa4de8342c8744e51a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ebc8136232e6ea77d9ef135bb7ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c99bc25f1eecdd9c448767211ea237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a031f141a219415c13a98ce1367638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741516aac32782f125b01dfc3f93882d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2374fd665a7ac4cfe18a3f9bec71840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a249283940c1728763c718a0dcb26241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7576c04a763a4f384cb22485b0503b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8481c48715ada0c7ac43151ec737343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce975a62291e1c026ddcb5f675895e7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f652ef0f8768262f056652eeda9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8358a9f0e1cc0d993de99d07b72f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef2e5e629c4c53690b290cb4ac90f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b4589b7e67c7efbf8655601adeb6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96fe84c254d40fa14dfe9b9814f1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eaec38f7cb147ecf15bd343bdfa7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab202ffa60f5e0deaf21fc08427fc16b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78ec2ce57124d6cb5c5a371835b53052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94e9fdc68f5b178ecd7f2917ccaec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6cbc61e6ed08e97c176defb8ca6d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cc15aedce8aac9135f48df6ab04dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbfe0c06c60f42738aee48ef6a85156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa05ab109127a8c3b0a17776f16f0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b2a3254cc1506ef9badc4361ec85958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789162cc46861806b3c8e69a93d70d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9bf46df75567ddb787026ba2a0c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcb7f06f1fb90983650e5927a79faa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ff8179b66c76ad78ee3d04c00b38662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab6095553a80201643648ca3f64cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730ea7b421219531d5ddcd51803b5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244e0edd7e73951c432201ed643594f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c7a2863c5e30c99b957937e9120b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d2b31107d90114eb62237191596167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0fb1933ba475760940c0ad53da8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e925661ab31fd9b1552099aaf323b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a7b65a9928bcc8689f2b184d61e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5164d34c4bf6c4f954a7dc8cf493a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb1f4dabe4731213963ddf1c22982a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f952245c6a8b3afea49c76406d9901973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a9719531b3d4030ac4d1a6987de374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e72c6ca7bb7b143932b7e23b701275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3e6606e6f6ef7e550e5b3c911d16e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf987ed5cb5fc9d720abc2495795ad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318301ca16a8e2143279f8389d87d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85036c17bb588b8bc71e439aa1126da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73b511f4c6133e55b05f350f8860c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a319f215c6d685729267471e774f2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e483f1ae20f6715681dd27e0d61e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44620fd948ff3ebb123d4b9e6531d78883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d019011b40c5dbfda38d98ca87f0ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c5248dc51b82174bda6148cd00ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7da4447ec0c98a4b5725b5e2fe50686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502234a7d1a0e4adaf99a5fbea5bf3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64b2e1571733849d39ec87ffb7b1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509504fb3431ebff96f8b1b37ad961489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd6278b516d77a5b4038d9891000d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35aeabf2a0995cf45495f212f358d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb80a09c1491ae12bfa6d3ca916f91292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc645651c207d597b89a843250a6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a6c9effb153141bc649dbc4a65ac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd857ebf49d7283de9de92bcd8e17095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2edf0fb2626a07deffdf81cc6990a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2193740575fa2c6f695485b92d3b6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c8ae800fd85c7f6d36e31bd0dcad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb5f147cf1b5bfa5825419aa78f15c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bebc1306fbcf8c2078fd1d37b815a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c4acaffc321a48fad6a121253406b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d313c5dce0c0bd416c2a1527de5e384102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bde9dad81c97edeb9aa1afbb4b943103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b84541d24bebd12c14ccba4d0fc9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483b661e74c5df7c93e1a673f9170c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7170ef4f680c1e34903fbd0560aff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d289a82b923d70b5e508e708c926107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc78e7b013e87a53c17ff133cec65e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98b8843b72ac65cb3e7dc9bb301eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee8378e1bc8118273462e296f3006110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e93d188c82fadd167d0d33263391111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d8a880bcf8f0f1b66cc34d236abc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f721f5605c6fb66aa0fae3c861cfde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d376389fea63a5b8da11745b21a2a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813753e0a390b844c18cd1ecad50dec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5bb53fc8350c66b456e26fc042ea4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa756573a7767d0d17187b0ce37d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc54e01ed48dac4b9842e74c81798a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5fec75dcfdee4408a707c63f9e614119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4611850efa1034214e10d6e0b317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e96d6874d8374e4093eb4d379bca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c1de920ecb592837bfc54fd5d861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f99e49fb8d5b8a19563daf1ef29c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f22151b5e245e353cb6163ad251ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e953105ea4803439d5faca9cad63f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba01a963496c4e292ba70370da5db69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cef304202a9e4189bd9ea7395542c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1ee4c1374a1f8700ca39b7f011e66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4a907050cf35221fa875e8761b44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ea5a300b39190d2723c76d104f95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1e0ca5c95db22ebb8caf20dcfb2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c78b10f3cb7915f03ccbc0fd713e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a435289c86c2bd65acf20f4f19262a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b1781131124d9513b91d0f022bef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a14d35eab90338284975b1f0a84f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0046f790782635309191f6be55431136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c57d1203b7237cbbab306fe63c87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd0685717e1b839318a8a449a1841e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05068483e708f2307bbf2f4335e3d34c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8d62c5d6e0c5e27bcb449d2d8c499140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa961c3340e85eeb8f225670ca9ffc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76b1cfdeaaafa83af2a6454469e826142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab264db429ad71699e6e6e6e8cbdb8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded707d1fc3efd8c62fe58046a97f5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517fb50ae605a0aadaaf2ee486b4efc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a70c3b619dcbe49671d7ba6f92736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecfd46756a8aa52704a8b4fd2478d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e051f72497094f5e6f1c0fb47cf7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd1e198eb1dffcabf8da9057b2ca80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117a280c70de6ae86d83e4124143955150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48494c6485ecf8d6975f6b035dd2a270151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e517f95a1b4b1764531dfe613914c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df594c2a29994e5e9b287073d5c3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897196fbf474d34f0c8328dc8aa9a03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e2f9d0278b2ee0bf07424f9b62c1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e8ff57e516bc7f67b2f83f8abbc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd04de6d250342c394a752a64344c6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5db583747562c49b374fa9f80a93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3e87a097a1c765c8bdffd4c194ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c91a58a5944540f130aa3474714e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ca10fa08027ac21fafdac49fa37c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b32298b6d5a52b15f3ca82cba5092b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbdfdd81470fd4018f1022699b058a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2b35a4a4beeb9edfcd03419cf5ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeb41db354d4884235e6ca2320db83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a8669b3ebaf4a4079076dab681bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b715b0e679facccaf91b7cf3e807167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c64ad08820296703c2e7bd48f653b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefff1693290b04a7895ee23d1d62318169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866774fd4e80bb0fe8e96a0a4721861a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f78a2233164fd96c333551d4b174171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f02feb8dee17c320092facf9242a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b546d35300c268626ccf386cae07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96738169d21df07b9c27f18c5cf209c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ceaa91baf77372e4c51957caeb982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50d69f4bf4454b1679c0090f4dcb8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099856bd4a92b19fed72d583731ec1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfab32eaffd78cbe0c74ccc2526869178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d24a0b13371ab3ee2101cbeb762e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dcbb1058236bc742bbb298b2d83cc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845abce1a3944986a19ee4689cb902b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d717448324c6fd3861ecb31fb652a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ae4d287c6b9844c524c0d3dd4f963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e64766a0be3fff10e509c89361b5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb0269e21c481fd57802b47e0205b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f02d2891b5115cc5acb7dbc968f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ba451ada33f7d1dd721590b6bfab67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28120fb41b9b60433f4f198f638ede8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb613ab870cf70e646fea0f7d9fa5389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c055a60ee7376d9594d72a7f45c1ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afeba3862d2b1e70b48e7c8dd4888211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16c77e9c6aebb7184f45bd2007a2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073cf65bfb4d4f4bbc9b8d2cdaced613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03549f3f89d9838e03e8fd4d3f78ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76de703675577724a0dde8791fafe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059c802ee61b827ee0574305a90516d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b710dc64e67c64f9cd1e37de75cb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a4ad298ca6bc967004dc192d290318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8ecd4201e2d8feed9fc36ec6f1a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5f39e7d3f5c5c7fdbb75430bedda520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859946badb822cd06dbd1069a1460d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393330dd0d05b9538c3062c7282bd05322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44ff9807e0cf959c11085d44b6b1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa16703a82ac6868ca97d19cd93ede224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22bfeae3341fbb8b73bda49168970d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090f4ea20f0207afed19ecc5c5bb86826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d71295c1c641982fc1aeb4b20257427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe178f923ce43f0a6f6a2140efb28aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3521eff1269eac00d37d3756852029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcea9ac7140b3644ce91114e3aa86730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753309ab96b4abd0524ab869a3d1819d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd1caca8a685f5fc7d7d5ad415f4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d7aa84bc536392600bfc3fff5ca8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d5f9cc7889b8590bd8d43b5dc03c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1791c5a0ce3f223fe1a0ca5750282cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a918919ae801ba891fb50cc681daac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c91e95237a6d264151ae989d42a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed87dc13c3e5d3474b44f2f336c3b0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f29ddec6d41b901e97e7bd112546e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20309642ec8247a1e81afad36e3e1caf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e19bd05095741b705ab93854672a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3dc3ede08ff40cfb4a022739bacb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd63ef2996132043c4ef61dad92f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830c0f3cdfc076e7f3133cffa1f10f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7094d88d0095b03d41f8b57c011435c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819916c65278c0f0d3a647e2e1f132d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641e99b42390d71c87047deac5108be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbec2e89b342f29b80070cd77a7c8ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7489c6c62b17fa6e2ebc13ed638e86049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec76c83e2cdc10ff78b45d43dbfb7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb4cc71ab843957a954a933b0927bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ae49fce465b5b12d3a735652ae7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b03a6aa0f0b5fbfa744014b49887253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd5ba22009298edd8ada7139853ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9414e5769f371f741eabfa6118c4f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c843e325f0e9c759e1ba4286c8300f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad690ee028d5d117a3ce002d48c852757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba748c858043a554083a06f77054758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b5a526640fc2f99d6ee11a955c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad107b689e816ea16e7db2f81d866ee060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471976a27f4b0050d76cac163a07e3c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f94017868b6e01f235c826fcb6ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a559c6947566fa4fb5ecfbeee352f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5c274c4dce93a4588de8e52c9277764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e1584b570bc7197a8eeedbd1d3c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0472a0081e6c816c5e04832fa01f7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e32f64dd3e8efffedb15c37d7803f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd4adfdb492ce70acabad2b2a1dcd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5d244b1cdf056d36136f398cf36d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb9d6706c91f08169ab0c11b961aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75c36a5487d0994e2169e9f3e0aa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c55f90547e8f33255829e0d077e7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c5d57a1c3ca37cbecf31057d5eac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a6822c7c9dcab6ab120ff1f0129ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a03b85e3edb5fbe4b8f86c7f07ee875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28670a908ed4f02fe7fe3131f1fafe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34309c5d9c82d4371ea5f86b9d38de977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcaa7fc3e64452240f123b8af9169e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d87b2a52a0c839bc161d0d8a666f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ac0e0c8a6b42f3a7ffa4feba79ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751185e201830ba5ae59726fb1298f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f2898da5e42b91580ef025d48ede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7f0f1ddb0e3bc4caa96026cfbd2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea455d90ad0e173cd86ace3b476ed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed720ca530e840f3455cdec6a3b1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301fad8e7a10d98d2b3fc2d44dda99686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad1fe6a5567365a510cbc8ba5002387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2773817064bae8c136c682b9633431f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5935a92ebe2cf099f75dd17e7112a0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbfc99a7b54a30229959e3355c20dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f1a6e6ffbac575ca63a67c03975091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c604a4bc2c5fdd7b2bdc74242dd3ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d98c6788ceaac36e45cc89e53d60693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3195db26ca7af76b12b5d9f78a0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b4b8601afe4976aa77196d1b0b8ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76163206c7a528e4b44f3ab49599dc5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74916a2010c71fe09b1833ec2743ebfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99b9421b56f71456dbaafd2c299b2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b5dc43ce6a85d4224d9e5f4a1b3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7cd52c6ea75f6a2ac7340ffee8065100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ffbc10047bbfaf583c3a7cac734e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207848df822fd9a463434dfce2a2af3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e46d7f8b6c3a641f7fbfc0d9961d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a40fe594cc993bc1936a42662fcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e85f9ce82d585aff59dfe83ddc47f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938baf70add53aee1b9f3740ea6bb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebfa0bb11bd1b7f03f66ea8cad8f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4654ed74bd4e59c3af0cbea7582bd59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac495242e555efdb41106319d00083109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857a172ca76bb73ec07f809d7cf7f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1d15723bc7086b395792acc6b115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0046abfa47f78214797ebc0953a64ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914650f844aac28f0aa461c915eb32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16cb052fd278aabb92e13a63c9054114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff6375cea547d01fdf6aa9a94ee39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33918fa271af7ff15242de308d2b684116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5987737b689b73cf15f798e73ae875117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19874f6e0dd352957da274c17551d3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a9480710821c3b649ea4c6e3b24d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd45992c9f9d572560bd40d54316fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ff0cfc4629614d03f52af54f95f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a3a9be82246f047fce643e08f6c15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ce14366db42081c571d6212a6ffed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339cacc4a2770a0114b21ce17ab9acc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767f6e37ef6a256c902cac6287a6e5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a611eaa1ca181603b7d7c5d0582e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a22c2cc13cdb09026a5bce8ef7fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110076ee329a7ec6867cf77480f724128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857624524d361b1d08dae87628f09d4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab1900cb15b2b27c24eccc12d8089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d7434cffab1e8dac6477e608c287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5609eb0797b0e68a15ca58919215132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a04879ef625d866c3a99b1a5c06e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2eac4c12cf5949439df591a0f277a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842812bfbc58a3908d2d67ef00026c13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e6ca6d39b26995a8ccbf11d573bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74abdc6740be32c4193ef09c5cdc6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193fbab428dab909fdb1bc19033e04a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c69eb7855b316890d4e6c794070db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61955d2059573442dce408ac8ca1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4308c5c83626a079e737ac250c472b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bdb5255ac85a34958c7844cf9b10b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c7d9968d343312fa569a84316e816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbad58c2e6c01d6618fbf37fbb0ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac8f1dc30ad895ec153e24f389883145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd0943bcabf2e6153f3aa09a1af392146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fb31489a9af4e628fd4e9ca6a6b94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6ebdcc88b496011a047a05a7084f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c86a9de335cf3d9589c2a8556d934149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db315a2aacd9b2cc74e25f1703ec6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722707cc62086434b64f04a9045a5c9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a08f40e7c3954e31f54242b27a1dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f25859b1551b8793106ed9c82d208b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177db396531ac0a611d6a34eb776fb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e6b840ca4b81031f36c39289f1601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad00c8fc5e1d6620014828af7af84e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c9a8f3583bddf06d41ffc1f3daec7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9405d666e8afc6ee023b398f59b056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0561e5c2f613e62b1f7aaa9d3373a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7dac7ce55ab301c534292c31ee905160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247221b00a346ddc09bf058ec371de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985945f963fa9410fd7b84aa94e07062162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981110a3d7ac6e68e504cbcd08590b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f0484040a97a828803719e89067f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334983ee4833421d87c48b53db63bce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2c593f61184b49173914224d9676166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb753217c9684ac80207e003233fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7035ea397f1fc610d47bd77004dad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e72c1f95a546ac851d0f30cd4c36a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0a9c460774a81b7189f4ca836b7f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002964452dec22968d59b741e202a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8fb4a187008cca04b6a42f40450e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee22506bba4ac73428fc2d4dfa54f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12412547061f3637142ed1bb4762a9e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>