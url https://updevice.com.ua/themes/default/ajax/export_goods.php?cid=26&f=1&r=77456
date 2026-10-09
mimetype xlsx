--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5b1667c65808735a53b3e2f0d2bb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc6fd0af6e10d86d7a82207d59d42d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b5cc42f484350a0d61bc7abf2bd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3143d9f5b6715d23dbdd4a2b7d4e96c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a605591d8e3d6f8ecab752c814e905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde81189e7feff43cdf348fa3b90d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa62d53cacc53d37ead58dd1dc29a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c97463e611451f5d7ed44d5e7e88b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd471d27b02c53a2f6683a6f6dacd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f0b65cf40e658ba9de333cbedc7ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befdf1c87ce138d52b1a61298ea08f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba032ff383e0fb75c3cbd0105a4e5a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b46a13dbf88a765c52d9ab60b64813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaadaaa7eab63bfc9b3c58dadc320f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b52b1f49f11a6698e6586cc2b35015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eec7c93da56a6288244d892a44af916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eab52296031cccc9f3ee2d2a00197e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0526e7a7f539596e31b891cb926dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea25f1577aa22b363fc883e3e44c0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c7abc4b3ede3c129075006afb28e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd38fe4b253254ada83d44d1b53a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca42e95e24ea23ed3c47068b851eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d16e1d17514faf2767c2e68ba6895423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a0810d7d034970fa5748bb7d74f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93163aa7be2625cbae068dc4eb95a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7516d63e8d30a32dcb632701e72f66f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a8db893ea65aee14fdd7e34125b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33f95d02f9f1dee76955e2ea2fb4a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84bc3dfab1052e86941f5f08a3c19829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457775d1fcfb7dafc96bea9c4965a1b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b40a3e7a116b6a5af651ceb2fdc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf6d87ef54b36b2da246d13827b21332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d48cdb8742cdb80947e4f231e84cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd950ca8bb3f351d193984989e7d4c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ad7b1b39dd62f4a3aa2bdb695cba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25777736ba1e12089a4714e4c7a3abf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45792feeea2b6645ac5a2137101cab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4bfeb7a2db489b0ec934d199a5cf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad4194b73aada7b4936100634973c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc5e3aa8bd3eb170f7e54957fa7e7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78527a00e0ba82639be48c0f9bd980e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de1cb46fb4df3f5dc1e26beb0840a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd2e24b596fd1dadba1e6d1fcaa1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a452b3061a3727807ec89f940671a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd47eb10ac8afc4c9b8cb15fb8833945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e0beb69565a9466d3ac4a06ae739046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb16d022551c15ee866ecc7949e19b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeffafcef8fed71fc1f26c24d1e7f1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef93d4c753045dca75a79a569d10a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc529f1992cd5712c2d6fdf36181103650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dee0006855e51e3ef103d9111370f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd8dd5366742a14b8acb0a90f390252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823393411e83e36867615377448565653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0febd8bc1cebf683667914968b9130254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e53b11c119a844411be6962359bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d55510f87d16d84994e1e94d7e43c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db73f3fcccd8cc739ac14cbf13548457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d8bdc66acdfb5d326aaf286adc97a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b95b7a3853dc7641527565e7854a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa64c3fba7d7d1aad326a7e9e4aed560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2c38621448d4a62b53a60026ab85561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264d83569316c405abcb9c662a8cb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3275d125f6222d35f9c9645e9928963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2776b92573d5a789bcd41a70cdc46b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b166ab18224ecc321c4fb3a27e7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba5c2ffa667c38ad0381dfce6671b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1b60798cd9aabf880396940e468a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd9ef79c9447b9ea65f5ea9b0ab6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7405641d127cf793994e61464999c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8080d1f1770c8c89a81d9d17d5a23370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e769f69760d2fb4f619092b43d9fd3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eba9db0f2121d2d26d43b07eab5bab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031198055a9712734a31bca18c496673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d78aa4c5bfbc79926b20690001b96674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab17bfa6190169909d1592c2cdb54975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e349822fd2dc4be73fabcc4c96cedf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b88db18dce52fb364afa4d05111aa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363dce41fcf35c4ed6305f411e4bfae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0a242b04f8654e76421943e0831a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6386a70806ae324fac77c4654f605d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4be37382c5a403587bb7bd0b90c9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0674f6013bd64dff88a8805f4c737782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf711b54d140007c8cbb2d4ede640e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf7e3649c53ee84796ca32380b376084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f566f58ce901ad39d84adde1fb7f8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a88248c053307b8305c6af3d05d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72382ac0affec1cfd9a7a7f5caf7bcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497980948b8d6fa8c885ec3db104eb0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3183130583e058191de7b89f2455789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230bc211e2cc534a16523c2f83b2c9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09356d1cfb1cb71c9c451224df6b3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b610d6b90b9e178eb987c6b0a2b37192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b27c14a43dc597d15e6834265a81e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2e320729bc12d0aac23157369536594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422336ca8f7dc09b2bf7a5f8c0eeb12f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf92cc7ce96d148e4679fe1c155f4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139838aec5989d6524b344dbb98ce8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde52ae782e45e86a68f30d755ca3a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac774c1298a3b5fa1b7c334937cc8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ceb05433d4cf0eb36fd23fe16510100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7aeac2fff0e96c446289001fab500101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6217b0a1d9bb0059d1a8cb754ce42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd30dd243d89af72bbaaddfa280f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdceddb2c4b89cb3eca1a28fe7f3d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3c828d2546fed1aa0acf581703eb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9260058596280a484071950388dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b77f444fd4a0f8b9278cda10efe71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a49f028ed18fe79ff260fafa34215108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc79e18d64dd5bf352965f7e343a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d64ad23940d317cbcf37f33785296110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ee9674a1023202055caa9326e4b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaece5eb0f51f4e6c436f44076b350112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23b6c4708d6c0e00cfc01db2a63a35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d980a9c6a6c2e0d14368a4a487ad4f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7cf851f0caaf9ef04ffef4788f2ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791fa530e9649f34a36738f8bffd63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ee01ab4486a9298c40fd09e0423a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff54883f0842b5669d973d90769864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b9ff00d6213cec81489ff9d170de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81c1c7cfa64dd2a5a8971a4821cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4846a9ac89b6f2bfced4fc170722fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad72a058c7f76f8a8245942101659f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768ae963992b443114a6dc352159c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02532c7831872f474a7e0162dea8f09d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14549720d92de8e1b5fc4eeaeb3546125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4030925015426c817603d935de87d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb81a5d338b0bdf98f1b71d9cc8b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330312d623daf2d8296bada3483264128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e269c5fc257752908b7e0d4f131720129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782b883c2314946c59119999633e8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0c3575f7710f4f979e6d0c2d04b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31306387fc78557dc644d2535d03b9a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc102d3e8d71bdd1bca95e86cb92ba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23bef88ea4b449e262f9678027d27c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944b4ee10e2219e43f8875f309c0fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55061107770e5a4e8a3967b3e394c06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e1ee64dd26319992f28be2bf3aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313632c651cdf922cd8c9a415007352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6592ed8adc77fc6eb5c2088ea250e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de438ca977063523c0bc4d8a1e04fdf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcdf1c78721f260a014e7000874c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d3754d79fce660c3ee8da2c3b6efe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa97d461e08335dc236b038b077fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a63f90ab6516c30057a73513402c57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6d49d93f339beb246b326b0e20098145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422cae67d6a57f1882bdefef6384bc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497434884de03ac7b017ccc70b57e8ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3c810613363b491b8e91b2cf7be2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f4ca662fa7bdf3c93ebef10c1191f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716eae9edc23c8046179ccf761bb6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213bd9ebb8a4b90d51ad513705aa985151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef80848cd3c98a18bfb0feec0fa36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab931220a7b7c8ec130c4b80ed09b34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcffe8f26e28e53e0a67f61df6a95d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6ebf1c2a14aa56b26a797894cc5ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86eaa5e4c354cdb6f8b81c5d0777f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c77e96b57d7d69e065906f70b32bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eb3c4561ebb2278b724f00797690b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013bbe808eeaed618ce8a37deb42c88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f60ae0fe23c9e198332bf235ca4c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ea7489138b7196a51c2b273785ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c44cd9450242cd60c2e42cc24c201162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178a4908152da3f749d9628d557885163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b04178340cd34f3d82415d5009e5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687f1bafa96bafc7dc83c4e005969b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154de33fcae6892b2bb871d86713f03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12545283648a036a5a4930eb742dbdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a4d92d38b2817db197a9321b6392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333be0ee5965e5f067f2406c920771da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11510f4e8f1a6a130ee27da4ea994c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c6178aa215fdb4b4c04d2a1672f31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2dc6cc6268ebe2f8d5a6861f7c469172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf855acc0ed73ba75809f0173ca3f88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8ae57dfc0f746d0c18f29faa61f27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeebf181259f2ce2162b14d11105e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9737bf4125010c3aaed26257e10a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16af2bbb3546f7060b963feedf938b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81e2ae32a3a488930c328390b8a6eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e69479d311a3b7199711302554218179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef366a255ff370732584db825dc3624180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fccfbfbf8c6fcf61aa878149a8a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd799a4fa76e12e17bd9287efa9a082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a685ddba52465666bf3ee6943a46e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921252447457360fbee67ce58f90c2df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636621f98a2c631c45e4107dd1dd440b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa663e06ae5ed16a8b17e568cee0c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cfc1259681df8c041719b14b04cd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a7871e9d59e109c07a3eb7739b278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d633341c68e571414dba4ed34f91dd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a6847c438c981bb98ede02100ccb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b89259e4084aacecca51c5d2976211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1416a6200887b4ba270241288b586b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630335320adb04045148291dbdf5e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7323965da0530dd14a50728d6b9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374293cdf76bbb42bac0a467cbf24815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96219d210e96d99b6c046a1bbe3105d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac51a338957a0adc12e7d9fd94ac6ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b529f5e58c60e88d43f7e6a867a50b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98849a568f37c2069ff289109e22319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165e8338b4ad20c56b0136ec4405e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab10a981dd02ebfaf1fef6f97f10d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5a897d4d5c6a77d44e954d3a93fb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1baaae6854ba7d4f1a7d4aaff1a9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833af39ef966657361f8445aba8c0d8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47d9d8b4a014cd5525849c7387654b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf30c4daa68d8335bb046b83269da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003c2773501f6c6c356f6b1461a57327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b446485ea57e1b3422e20ed94a9c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09131a0110e6d8525600904b7ce4ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca472c08ba6c4d9ee1e0a723f764af330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165de716283e02233939f1c1b7dfa0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb4108b6a1db3a4f27a9b28f5bcdba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e7772b6a0e0eeef56a4cb0444b1f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ccac3dcdb311d75b7e589963125b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67d452ca8fa684265f776212d515e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c146dadd19d0bbd286a0ab4d3375236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865daf11d55799e3c905ae0dbf0548c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db8e943daf9879af5e23413144a44038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379a7a3ba2647efe062194ebeca57539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8363f1bee1c06f0a57d8634ea891f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d2e7c8f5385a901eb3da2262cabc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440c493502865d924d4868e668b5e9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19ff62db0b0b48ce5d30576362a2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040ab37af0658825f389d140b04a5db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f5c851fcfa880bb324f311097e55345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002347934a5658ed1fe6e1ed438ec6e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88065e117588af6f0806ffc56692b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d7c1f73ce2584fd42436058aa796e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0c98b962d4c04bdc667d511981b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf7bb6dcab8a627bd53ec0e6a70ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a4d5b6a7646b8594572701b1e14a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d8e9b12e8bc928bfdf7470deab7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee96d7460d8e27ff93ffaa7e3140453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec1f8b7a50e911a2f9820407dfe9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e4f61cde77722c88be6efd566ad555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a12b784f8725cae5a18f83b29f7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab028e9024250a86b78c00a97e7ef3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2289c710d51b1985bd80f16c52c8a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e19fc0b5228cd534176c2805741c3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63955ad69930013e7a9e88b4ce7fe2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71d94ef54a6784006763cc993d3c7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc15a123b814744c396b5c1eb933fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8bdcca09140b60c6b597b6c09fe1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99005c85d36cd473e7c49152f5db669a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7eb6490497c0a4a442a234727c0aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa79185502f3eb971005d2731bf0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b204b20589cacb6573debb26d20d66367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f29113cdfa90d0983e24df00cf2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544810d2430db3b0bc8078deae17984f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c550a17f7204ea68ab752587b0f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c5c500de035c2fc77a1a712165a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b905ce0dc3c6e0325922af8d1cd79be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409fce8e01d3b473888cfb304346f6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c7a510896a20907a60f1fb8300be874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec0b7e13cd79459579b3ac78f7339675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230605e5ce58fd741bdc5308daa17ab476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386dd3eb607a7188651aa5f3fb5973277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278dd1e903ca504383c317f90672ecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4456f8de728efd691a4e468017b99979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23c9a185868733a9e001103190f13280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bafd94fb483630f98ca34c1caccd0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed32bbc956c1437fb11da9df4a5f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7ba8c102c5fefc9c41b38717f22e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97256b100c55db3909a8cc269324105c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a1dc19b65e3bc8ad5bb0ff892d64b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f5bd55c3260b6d8075f483ebcb0b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee244f7bad0602b4a8c15a064231287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eee1f5fec328f178b8ec0a41b60c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808248df2b7105bd7b0c9a46d60923489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1696475e1e2273c7dfe3a2d0f25a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db229304a56fc42b664b2eb6304327291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208672c37a18f07e9769481c8e8bc3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a7b94ecf2b4d920cb979d93b8ae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c59187cebc8286ed8d9de150962794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc3823cae30e26ad57ab7c831316f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a8a91ad6b4c1aa4978bf5ae2617596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e56d3f9b11dd25b7d5cb3d3d27f6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079b43a3bd4e5223eb2f21bc28664ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2280a5ba7d80b1c36bf26c380fd1fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f353930fab82bb191d4d5029d13069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c956ea118215986bf5278c5260b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f60f8c5d7b1b8b449737fcb696ee01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41694136bd157082e7f8f54e0f3fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266cd15b42574221e19c6935a6af9a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d256009d691c4ccf3505347846f99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc730958124916748ad40c8143653b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a515789e6463fcf1323dae7f0f24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc647529d0571cdc31a797bb4e16f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edc99e317c84e43872a12a4c70f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13e6cda6c358656eb31ae114dcc824110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d104253f4ea0e0029570d3779a852f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437f4380e4dd5cf67b05903acd50e96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436afc66c9ab1167d3588fbc5d0c059113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8680099945ab76169d7aa4d6df2a34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729bbd78dcd4b6da26dee5b1c21255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4555a0f536b75c98dc6b5bde0dcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57322cfad9591e62b2f0ed5410347206117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c79c9e1606c222b40df133acdd1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341bbff86d9ba5e41ec16e8bec17465119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8c3af86e6d015898eafaec283612120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c5ed3b79d1792e4482abe1eabb8c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f67c6166cf0f38ba404845132578b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940387b8f1c40eebfa5030f50298ea29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db36482e807b3734c14d5eef7fd0e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db4a984f56a7d986dc458e5cc77f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71edda6abeaa1e2f31efc6a5059f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61910beefe65b3beef04c024a507651127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e8400362ac928c8aa70394410ef8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd4fc936a3006ce6a9570cbda619e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f843c113e13ea1ff1efb64ae2aba07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5b81f081f16bbb6855648a5234283131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d932a1b627e43bc0501274efd847bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d5ce0d1f3335864b98fcba128de97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61c3afb4b9dfbad409bfda64b0ff56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6bcaf72161ba4f9d7037c3978ef8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f3bed2f1aa3c4a7ffed281a3585f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b367f151efe634ad9e87feb062ba98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d3986422b35263fecff37ac9a86d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38354fe3ac6d21a43f8d870734f04e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eafd8153f8fdbb3c14f6765af7c1a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d3d74ea41aa02d99980ead9367f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47181e9260e52e4e9c20a2fdb425c23f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a81e70a9b72a90ae0e5c70948c4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfbd30cc303b28f7f0c41a9ad6013144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ebfeea669694508265a979df0d9e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb459eea6114fb8824571c4432faf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd67395a07bb5294d5c2cfff93e43b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b96f7480e27f40dee99d6cead0b88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e724ffe936cab33dee780d08b3d85b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0674677e70b3152ecf96814474575150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ac9064ea8bd6ff5aa721706d4f2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07616cdfde8d9ecfddb8323b452430db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48794ede23e7def5344ccdb6908e0e0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d424df738a5e0f43fc7fd7ca17301154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4cfa8dd12f0bfea0cf81721e47b9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b689e006707203d60993b787cb376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b14968cb66e75e336c5b5ab0f74448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd2cdb3262a9c2dc48e92ba8b6f60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7509e2042a3c6923503ad79910718159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe76ceef98ff79f002e27d5d5848b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ddfc6b6cfc3dd07a6b1fc1950a7c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df14fb5ecbdc24164d19b588f934aa2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb215b371cb2af883b7a2241556e915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cedc1007321fe0e24890f62ac3bfa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1103041b1d9e65ed8cd39e3a9122c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd95d11552f77a338f9b2f343e76b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b38e9c2232c4f7e25d054a13fd5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94bd3c8670b3e009c86fc8b945d43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ac4ebd9b0766c33047eb3b077e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150ad88ac077a5d68153e271a4fbdda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1226b522c99c7d2bafb0d876cd06e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c31e9cb19ff741ce65eb4fde0f3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ff7f6bade6a9aae0b1e019204a5c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a985bc18069ead5024a230271e8ba4d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>