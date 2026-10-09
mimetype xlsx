--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59014b632072061c000b3414ae014ac91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb9097e6dfbc738ddbe26677d21c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9427a1ef368d3738df86b2b9ffe53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964875674537d54965ef94425cc4534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b84d64edceffc8508b648aff6dbba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3543af7170b9a0fdad272271b3a906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702bf9e21c9effb4cc8ab8bd61d217a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e891eebdaa1c99bcee5652599ce9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbda86aeb634a53c23678ed0d491929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf1fe3f5a669d9a4349092ec1670210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476f751c93b546c98b39b2145486c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99d8bb4b539fd203f01ee4bacd48c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7afe7ede5afd7de0153e607dd388c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a265e61af56bf5f3e394e3cfb2b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26fe12b5bf5ace5e4eb03f24c4aef015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb01e9397cea6153086b529d55e4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7646063f501f1d5e65c4f0a52264e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8449c8e00370f510bc1ae9064e3c5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9ea7389e592aa9de9168f4390aa0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9412920e363feafed044b40aca6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c60d4abcfa30a597e44117c57711e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add7f3d0e1ae50fb4dbdd4140452b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c626f4d85a7c14b66a74f7bd9137f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c381f8db6dee42464cf042f74336324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688aa5c839d3a2644a576325b0583225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf999b5281c40e30843058f794f31b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea116171240a1f01655f262ec0c266b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e4d2225b21f27628f3d4140e8ec628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e43aea83d6e5959c9817c1bb635029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ede389ad23df4311f17f0610b6dbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fad7da07971f029402504e698ee9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b78c321eaf0ac34686797312160d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997034851a9f044ad094c57e61416fb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bba03f48983299d63bc36c61b72af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47739bdb168fee4baff3ee883fc87635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65466b4541df66f25514dbcd145fd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f18d879c0dd15ab7a8f3b94b30ef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847f2ea667f40f5ba504c793b37f92a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6b67595c94ed61740af7f56b627039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664d66187487efd5092f6c5974b18940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c4b200301e4127e5ac52881bfa95a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd12e7944d60a0b77097e8f43e9d12042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114bd29d6df92d4a82a75d35791f66e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a1dfdd096c7bec1f83e2679ad7a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8506b29e4c5f97e576d4ebfa7e9c4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1211dfe3fa299b82ffff3a9a418746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a970a4a2d056e5312bcd04113a16c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a7029ccf5723180985228db4c378448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7a500894b75504f1bee12c155de6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504adb68e5b129f8cac2f89b4cb0154750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df43e5bf156f8f59f90ea70c47c4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c949cff1d09c66407aed631e7fc71a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07148c6c53cebcc6e7a685bca343ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409445ebd09d406c1b78d770458bbabe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26c3837909570f089ef5e0c8f0b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7eb8854b713d1282369af3658fc9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af7106a7341c261e579896b286cde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a8cbd8be33a73a402e1ea59a61f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740612b196de105d2974eb750281d02e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab753612335189c3196247a673945aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632846b6ef5f9c8327421eeeadfcdd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230a39a74787e16f1fab36b155fb8df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c03f83f24c403dd1347f84de78e8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f27842b2652f59bc82b619f077e0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca9c7270c73518937bea933d9f1c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc116a2890346d26b4d54d80c980e52866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ca1a25baa8f9452bcb68d1225eee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b03cbf2991a0adb0a1f3d6731921068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d56d8d00d1d109db3c65e4966e4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d29a8bd98b43e152d9cd1fadd9ebf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4348a27f605ce710f061e0899b441471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd11d7911f123406e3edc2b33495572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df5c7b808065020666ebf90d9eb8b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57c95444dd0a7ba18316c0f7bb79174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1b052f19350af240ebeac270d2fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656bd820cce79441fd90dfb0556836d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c130b21eee4c6b8b6d9e31cd60fcbfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69466e74d2100139e9c4a093792b1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31d2b49a6c0886f24af796a51cfeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d7a231bbb652d3add6a9cebcc889080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e7d9d4511efda82e1ba12da8e863e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47694d22d1dce36f1dc6db167dff53782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aed2e594b1c0674a87b792595b33883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51cfdb969dc3fab11b4628acf0089584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e12113a168913a28264e842e186c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ead25586111d306aedfb6fa3bfaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927f99642801036f5b8fda1d22430c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57518f804792f46303ccc0f674f1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fef7cf551b280050762cfe4292cc7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daf0f71218a3d2f656feac4237d55290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f96d802560e747dbcf3b3e5d39f37b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821c2fef9a2619ebb8a2a63ce3c3c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc3db44129687559da486a9848558693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2394f2852fa846aef474e99d239ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cbb444bd5ab7226478af51a1a58f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ac6d803132e6545320322412d694196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7dde613390fb5fa1e2bfaf51e064d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708de8726c4ccacd5737e348b9150dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7e83d597a58eed3825fdce1d5abff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40549650cc51b37faa6a924e29ed61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7438a64470ad6ebec24a803751059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a426f21dabb598125dbbb6b0fbbe9d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88981015132630051acaa21596437f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb2b22df22fd60fb640717ed1f633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066657f813f318e04935753ba3e454bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89da62fe4e9f146c22dbcc026057208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91575b89f7e8f902808c315ca99a26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde2e90025363d49568f592c884d1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31ae8d70aaf0090152e5f804a8eee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a166a7b8a12e2a948502777cd8bc01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef4afaa030891fa85280ca9d463863111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a0271e39955f95468a9a4df7d52b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d65cbe24549700822e0eb6b73520c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62e971f5ff340e0e37ee60b11f2e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91d3f2b3b35b338026b851eaacab24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d24389588315270217323ebae11c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7c9df8b442e2ffab7fc10e496400117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0b9f48791a0710508d340a2311a24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fcb8136e67922372c7061851b2d6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb4e81f9ce775579d10f028a873e66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fb9c41dd148b9812b2656059db08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec07328a356a12ea333405a51c0f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1224b995ca18b795cd693caaf60a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deda5f309341fa65353663d4700dad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f88562bd6e16b8fa265b2ebcd747d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34a48b8b328345faed74691db9859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324ba707e6502bfc35301677dbb3af8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c603a3f8afd175f425066ebcc0f7414128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d462b678b5c7f98d19c1d9fd6dbeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16b2da7236ab1a80fd947f3e7e085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd4042f9feb5da735497c39767a2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa4b3135a77c67e0c6cf529520261132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372e26dd2460aedc3af3fbb4de0e564133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85440cbf6cc7f7125ac27704e80b8e1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58661b9a1c1db3ca43846fc8be3ac45c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac9af47c4ed63842e36a66b12d8b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9110c51661b3fe1650829831c1db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a115769d10e588da7859c63ff53692138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292fd53464c5ff2bfd45a0d58f048ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1e31b42f7b0dae2348273f1599ff2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b26003bf8d69f9346b910229c488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f0132f7da53f7b5211a7dd8dcc61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790bb779880af1bf7da506c380633bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc29f965491ba5aedd3de83c03a60e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46472b20e46b45a140b09df22135c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39fda5e97d923e9060ff1221e9b5e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2301a13881faf3579f3ce4e27bd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06cbe7a59e3eb918dca9e1e8e1635b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1959fc8ce86e4685a0486b6805cb7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0602b562c6a95db2a67ac4e02b1d43c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ffce87b62c1957865585c06bc663a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a1b2773e736bc0446293d11180c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02abb219f687fa19e0fac352bdc809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a14a580a1037a4a128cba6540f1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f90c546c4f7ce41db5dc6f380c251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdad2391eb5a137646993efa7a7ced156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0358a09d86a9d5b74ad2f5da4f06b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b847df4a72cd8c424f4d998e2b1de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d213f5a458af5ce07b95b5301f3bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a01d5457d0c56f0f579e944fd28e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee97fee9cfee2d0b72d4599f687be2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266209e5bef2df0149bf4c35f29e52c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad44679a4b245c6bf7355684582261f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4827948ba5a96498f88a8c2007da50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e23118dc57216a7b033775a79d73f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964766b262978f6dc44570d2b811330b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755dd9c38471561f0364bbe843b6531167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db4f3666b1983baddc948999a142f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaa4eff561dc53911e595764ff90cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d739ec9b7cbabe27b24ac0667b9d52e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e82d4eccaf1bbe30f8d2e6fb62019d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9704026087bb36855df4ab3715d8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4aaa85dbb05cdbca53499185f1637173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ea2b17cc4de76acc815ec32a4cb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc43a0f9a590a315cfd534af6e60d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28098dbd505baf59f58c7d309a42631176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef492b7b23faeca15a12e65b6588e09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3d27882263d521a93e9ebeaa5a8b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adf24987a3cbc5c4671fdba88021fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e444b1ee49db999d8abce48ef950575180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361f07d819e0895b63e9ddf6ce1e8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0ce17c5b8148e4edd92c3a69fc102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e531fb543dd8e63a92d4e0e6081123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a97f1b012365ebfdbd4c68924599b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739112031071fb59c4e14d6320cbe8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2da8aca28df6f1a314810cb793ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e5900940390c730ade3bcc0716597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402bfd2b70bfdca57197b829c9b9138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1fc9eebede6e5a520bad6503c3719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816076d30fdd0e3bf4ad7dca3c13dc2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af5846d59a510d995e63f71e9ee16311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709176df7c1a7aeeec788e83b938fd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06044ce0536fcf659bd2616c48d3181413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f0b464be3bbc7e2572474b0766dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e2c39fc2e84651babe4cc0dcaac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df074599d37380cacab0b6d22a96defb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ea776ed3772465ee9c4b0548835517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e627e56ed9b7a6456fa19cac42b6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba102fd3d520cfbc6591b611d5ad1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369baffd16807b0bee626fb6a9038b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ca656c35d29809a7907d02273af921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1363af9eb6592ecb73e5a884263f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fffdde398b6879d4d32922c76d16223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a01c092cb1f3af17685c507e4519e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec392718c25d4e31d33a9b3636c1613125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbeaf0f75aed55e8f230cf68c5927a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4485d7023d79a191aa2dea8469e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8cd4e7df3135e04e9eaed4bedbc0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b94dffe5ed7e93e534454de4be6d0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba781378c9e2a814a16b8a87d24e4bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fbcacb6287ebb8bef1eb1147f197331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ca1d3a9aea56fc4cb59cc6b6e064a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e416a86f44f8bc1c86849fe7b9209c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be104f5039af075131a937967c2d34734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00035f1d3401865b926abb209d9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae4fa78e9cdc410c17a6795b61e7f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e82c16d9b61b65a43e797b352e3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aba54eb3bacde5075405f8037978138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5ca4a6b26c608bb8528ce16fa1cc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0a5cde8296661047f0289109a2d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1de0030f71624837d66b7fdad6bc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede86229c9e2637fa0c631adda67c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f6a04a83f42f21804b85b40dce0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03dafe5e35bfdd257be8c6bbc637344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ce4714c3c7ab72af215523c7f06d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3b17d6697d6204a3ca8ff4cf98eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6035cc9fe3561a1b04f5ec2efad624347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5813c7529c1ed659df02474fe801d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798cb211e74b025a89bd9a6ce2c8dbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d5343df014e111b561a95abdfdbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fec89ef7cd6df133af95c004c65c7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7a285544c0527a954dccbb856439452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f391ca7d39bd5f113bb40000b5dbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0e8bd377493450d8498ae8a60f2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca760835a2ff09708fdbc31a08679b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a49c807ef2d0bfd29d6f115b29f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20343ebfd89873fbffd35772489f61557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394ec634d9bccef2e0e97ea334100d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9b1a25456b175b2e1665ac2d9ca4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf939daa8c332716a5f420cc15bfc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7196ad6fd627968bfd3ae26b4317461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8c02260af7ff845306bd287ec7e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b397c872d558859b3a361489d381c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad59078e228e9a260cd2a70ce97bf0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69985010a8d1036f1ee8abbba62d7e7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15562812ed29a04428d525eb455c0ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2bb2b98530e5eca6818df2da2a30a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6a932f0a78fe60fd9e96de512e5b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5aa12cc911a2488913f52f7e7dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47b62fca4e6b41b026860d112cc2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d5c33cb6b095c9b371e145a839b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69eef4c58859b1d86decdb3e05c8af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b87191445c8922619c55aefb9d6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccd46de8bd2e9c5b3657e615a7bdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8d1ce5bdbd41c096a5a6d2a49e7e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8fb4e0c72916acc075b354178e7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbfe5f3ac9bd295f1f7492bfb0ef277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309a6c287b92a7357253dace4f969e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9311fade44cf654b743c7617596ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a375308080a7ba6eca46fc1a4d311ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7b4cc10cb58ef02f0c2794a632bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa519234a7fbf0c2650bb5216124cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff935e640f71a3f246f76a8efa8f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5e34a6663e94460e110893fbe7d7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da2713608841f221e02efcff91598085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d486a447ab6da004e23694fdc7e6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe60d53f83ba630437030ed001068487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7a73fcb3f305296ac8039304b0fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f54a9185e4cd98dc415b9afcc0ea589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c365ee884e6ceb1cad111a889a9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f82b35f98ee67b3641ef704038a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28d7df4338db17c265e66404e598792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ef369ba1425c80f44ebd8f66dc2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02afa5dd88175f2d38a002f3cb2e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23557e335a27a3d32bbfb50bf795d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1209eb11507a171ddc77bad3d8bb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d4a49088bf0b63499079cb5a3accb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993976326d83f1cf140fc800a841060798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668092aa914d97816d5608ba268738799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b47b05625c0ad850bd5310b8490625100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55a40ed17d532032be6efbda9e8bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4bd294ed7e90001d96b2c1d9a762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12143c573b9bef4c06e091d98e439646103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896c7e557c6a070d8dbb741c5b081a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49bb11376ea242266d2a2455fb73f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78486defcbe0b6ce8e1970e41b741254106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a49819c6cad339f6c9e016decda1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0ba3a4246b8d53599c80ade80399e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577224eb22138c1272bcb518d1b6de1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f3d668a4aa7b2b91ad30972c9b21a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5630d3ae04cca7a75f024449d4013111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbfe5114052aab9d24f608201c722b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385e132fb296c9a871cb9fda093e98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84a7ac1bf42667a423deac75117da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f328f604780092202f937b729ca4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ed1c6a2114b2d1d3ab6a5b54455c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8d93b16b3f44cf11b0b9a11a68361117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99205b53087db246e9a134b4893a9765118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994d7d874044cba113a7dceb83a37f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec98b262dc027cba627abd61fe983c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b93d2faed78e42a934a9af807e849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201eee1c56bbc788bc71ac7a9c1f8e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b7daea371a48535132a1b821a319123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce21c72b07f55bcd3e507295d1a13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b50ccbf42578b5400b9b0dc663ddd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce26756e5b55dcb710ca426a34eb4de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d57a3bcd5661573d73a96f9f50166127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1540ead3a006f69b9ffd2235ed1345128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc349c4be377fc7f2bbe8121c72bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4793407b9600f403a9ee9735b9d15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54007cb3b0709ff8c4c9e1d3649d59f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa09d1557bb5e6d2190d405be85040d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac280003c85e7b409afdd11d50224b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341a7d397dc56fbb672b000554fb1a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f025e5b013443d12cff211eef92f8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85994c7852c1e8400cfd6c61d8f5ead6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487533e6ae6562685d4f4bc08bd33976137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d1e54abace3663ba6c8276690c10b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9d0741a4a151a5a5fc605f6d35220139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7820024a03f54a1d511121a1b8f52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32e7ca773f619cea2ebad28e32641141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638339fdbfc7ce117007d1d76c0f57bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f39ca9bc70ce30b5b04751534c6d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046420a5e3c747ef05ecb3b823f2d8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3ec764147afdcde00ef426a2a6ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a1c9308e38aeb25d692d9df73972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b3414e7a767916a584a19e0959a16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c05be71e05bbf4d62c1ca65dd175148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eeb1be9d3c2c623d0631201c2441d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a24cd66f7697fb63e0334e903549dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f2ed3d8dc1ed859191460e568fe44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db591c2d34cc939d003b47f0b36ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bd6bab3a3bb5b6482018946c2dd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0733359e1e0bab260475d4d1a0fd6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c81eba3e3733b6448bfd4bd2570e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d87e21492c99f90532d1da24a9702156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfdc93e8e48becabdd24c3d4876295157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f11bc5178d9fad5d0d66d7a2e959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a4240065d0ced2ac3c9619e1de5c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567491cbdd3977c20f0f9eec3cd89b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a450c66a35ba9e93330e03201ab47d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c09059cb10641baa06c2d5c11e610162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f29f1364df47acf6cc3fb45b56cd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248e89be0cb816c94f10af1753b687164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d7909e814e0209ed76cd127d9bcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feced29516db6098a3ea58954b4e4705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d27e0c568bc0336c575faecfcfe3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ad6fe863675e914ade6d9ad143c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c856ecdc0b282238ca27fdb6c9fdca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d396ddd26d888638e01c60ecca913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736431d9dceda86ea011cb3604994b4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d56f16e0c8003f37b2db177d0881cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e61c3c80cdf9aa4d8abb63f32cc8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274579b4fd78baeef1cd35259612751d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>