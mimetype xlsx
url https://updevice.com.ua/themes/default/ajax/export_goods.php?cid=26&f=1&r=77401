--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f07bafce9c6c498c67f6f0fcfc1121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6d7bb917497f0ba9a8ba6174a9d302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab6c65de7d76e39127a391bf48d883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d59877cee7c911e9f94eadbf8b0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d4bf7a494d300f6afc1b3700c4e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb6ac7f77f2c35fef8b5e55757219f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ca5ff9406a71ff522bd21375a7437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae881b29b2ce41513a6a2fdf020b3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1ac82e176c9731cfd253e31b133f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe9b63045488d88d48891ebb14e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7118c495ab87f8532efbb411bd62411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90965b77e61a07070657a12b187f16012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2436b417b0d72085c87dce80f201a2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f11389005d4bda39078f1311ce90c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d782a9bdb3e43fd6679d736c8f4c41915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5682f5e3531d901c80a53c104e651d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a0e89b3801a65d983b5eed0a42e8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dcd521f8489e67150ff42a8c18bbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2fcf3e76dae91b2e4694123adf4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701baff38c2f90ac2fc352fca5bcb9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec91e649400a0221b06c7424de0a4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be54183a5a9a8eb2ff92a17001f2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df07ceee0e9663b29789e09336889d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17c8e0adcdac72311bbe83ba11a8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e25477a971f6b261d8232c61a748925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f654b7eff83c7bf7dc6825311e526226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175f2bfbfe21fc9c90bdfa90cdd6fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb2a4903fa8dfc43ea8d19a88f496128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abec90d9cf3c9fdd69c8a78933d9a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f818f1cbd358503496ffa312ef650830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51048c656fec52959bec0b3714c1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36412d2bec334e8448bcdc7b3bf7dcc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc3cbdd0e76d873215802f2b96681733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc38ba13f534a2c5eccf08028b722ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de124ae601c429e91c86f0d708712035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a12623c6d4dc80d54c764f1126869936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ffe6fb8a2908a4ca08141da57fbd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc473f6660e38b1f97e6391ebe3e74e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4135a0c6db5135cd74cdf7b0f71cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a32a144a4869df03f7cad6997794f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5406521bdb7f2560aaa703d7a6169c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98aadba215a8133a7d6dd2741c34a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea19b1f75827f434c7e3ba3f42decd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7f56981417a7f02b5e93b9192bdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328e6566fb024f46c64d0092b322b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec0eac36252f30f0a3215ea4fc7be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f747738c6de01cfb1eb4fe0277df547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf1a44a414fdb21f26d86f28a692848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392a477d0dc737636a3f4c25a51b80049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1e768922fa4c8558fbcbe933f36f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d770e3e27de0c8ad7e7fbc8bd7d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cb74bd2759380dc2ca6d9e96a5c0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f79a91c3aa66fb0599e41fd70c0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813bd2de2c2105e44a3d14fb79f19bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea8bb45128e2146e3fef33da318ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d0e238f6623c58cab628086c06ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a7e8746bb3f583187b7e65738ae357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac5ce40974fd725b6d3755a99b20658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90fbe70d7209f6e04f617e5b3703a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ccbf6c982ff694b43a1b39c37adb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c70279fc75a0e42b0b38c5a9724ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4869a29dad1609642feb961f8152fcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d7326b9123c65c138860bcdb78a2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33118b84d47d16e8ab599256d077372a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6bd3837df8693ec34f1fa2bcb7be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083248bf1b839272968c5c88161c2bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9405b861db2ecb849744a5b1be0d7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f95ef153d274382a8a26b9552305568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f1431a597af6c1566f9f09b82a1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2430c46abc49f005ac8739309d7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc06a869773b45704b472d8acf2ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859fc2ca011408dccfb3687457a81db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e845133e6387a3ba0c39be098bcb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f66e1f19dbcb5835e20d9890b708d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b43ddc942e1f14fff022bd8d502b5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e9dd025ea17a19f694b2f4ee6710b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec76571dccf4224ba5a9a1f023a30b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd37c7873b2d089bc574b21992db55078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf7a33c5f5fa8a78e83f13ed6c73d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606071686d0e9b36734a936846fd30b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1d044a2f49828087e6beb64081f6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d22d26f5addcf8b30e36bf8f0cb13682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c55e733900ef0ae0e00026da57d62883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad9d759530f2af201d902b6ecec5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bc5d1f3c0ff3ea3bcbdf08578d05585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70be7903915e85919c583065ba916686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c264f854fc67ca3076e9d1479728087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48199741c4a4e2e974ae73db8d145c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a62d41c70702d5941b935277465f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf253f61d47598a6f9f6ac8f026670f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f172c8ff0929812b277a2bb006e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7cded5b9ebfbadf4fd3cadd7cae892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d3ff0387b19a4d912431621783ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a091ffd5d0bc99e245c4dfcd5c56c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9f23686d9a14de32b06c63af81c0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d48c71c0370c28c6a1ef9089552e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f6522b194ae1b42e8d38a6dccdaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0972545dbd0dcb1e04b6c8a1ab16298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475bb8697e0d6dee156dd84cf5335a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ef4af8734c58dbf74ff67ecb363c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23752e7f63d159d59361029b5eb6a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d030d53d596d5fea690df796c5b4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ebc81bbdf7d6c8639dfe5f80de890103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c171a208eab5610d91b26e04c0d7e45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b28f438922f6e7e5776a4e3975c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3907c53cef7767f2fdc0b8539734e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62b9541a9c7b9402da9833074319eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c91e3cc1c87b10b434c05f7129b98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014115083ae3a715db3a69272d5c374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e540e5ac48d5ee53a22e0c43a99f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488d8af653d7c41d5b088cefe3110a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2277c8bf8229fdd447e678a8410fe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d0ac3442c12ea4ff1c135363514a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9aad9e674763e307f5126474c4f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e13305e1558c4a60e2cedfa68f090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4786f522272fa363569841b25dee03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80a0792197cf49d50e9f007983857117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adb6eddfc6590e7ea5f2e3e2c7a7de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b7d740519d90c5b925556fb3349bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9bb0ebba05139d8c5f3e05824d30b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b45903aedf48dd796b30a90a47a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759054e8e2d7b4dc3274140f59f38d01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a01915d3d3527515e8e671c040c919123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4586ced6d9b3287f314c5a2c346f955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4dd36fe0357c00149f9a9ac016901125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae04f8c76096fdb12d4dc67c793c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb0959a6669e771ae707d66e2ecd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d006f6bf335bfc67a7b6883ddd4cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6671c511c5989a39b057d1cd67d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4720a6fe0133ac051ff5dde49d37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bcb80621a8ef6ae6db27426b9368f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf96c1ef4062293655b2050adab0e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b428b479488455e4d79169c702a9d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb726fb6d21d48327ce17b4bf5993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f795eebfdffbb4179344ad3f8e997135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5670b87c644b301c46708eee6fdc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b730582653b2b4ed5a8794c1b464a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad58ac492d81fbc3ce8e4b5dc9aafb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487e8e5ea16316d909cf39f22503b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe43129741d4eb744e0f2e0f2289954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cdb19ab734ddc426c7852ff01ac88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004393f17d92997bd9252434a1ee99c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eedc012cf1b9de93f2846d1db1092143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c119d5341bb4e1cdb9f2ca9990b1902144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4faca27fdad905b55922393d446fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eac53d2bd0e7f34e84c10e1c36a5f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942011527854e0d6905f198f3b871d33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f48818d39de194d2d1942d2c2b9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7196f85a5824b0458dd00d2ac8911d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cbd96298b80252bac2215818039fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45592773980bd80b66a828ca11cb40c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a74cc8d8880ee60894776627260358152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf5333bde4d696e488c011ef7a541f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd89c00a86c7c9844c2fde4ffc3f62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602bf9ea22c71b58a878305ba699d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c58d99fccdb09df4a5d5800f073b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643e754a71c9a2df036903070750841157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d0332bc982362e2b702784cce8e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98bdaa2c9b129e6fe05dad0bc6107d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33ec80abe7260c57295a6f3f7a00c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca824cc6a9357a1135e649c4ce7d4d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b2d4c1afdfde46018949573f2525a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d7cc546fc1156ebe8d1fb17cb576163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f8e0ce390a6f0c4a284f9769410b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a300ca3525c7bef60efc23e9d9fdde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e25546a1991e038f18175a592ea84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4e1440b64c6e0127e53a5bc42a1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63535a387adc9f199e08e4ff25f05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258b568e53e8387fa66754cf885e15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae96dc9588994fff1572f02982b9e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b3801d25f4360ad452721eb32e3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d966444d4b86d3565f6313f1aee97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56dcf9f8d0b03b3ac3f6a7d4a2a12c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4429c5fee4fc5ed14681d1e4a3c14a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dc0302649f15ecabf175089ab77c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179e7c7b1b656b554a0da44a21da35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7de6d85d39bf9dbe8c6f3233f7743177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926928444ef39411481c0509fa6eb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530155469f2a9662a9f3590681e354c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c0b9b73db22bde527a6ab5b67325180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad8216b9c209a0102a460eb55c2711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72904d6dc843f2495b8b0d054b36905e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7666e098e0a3a79bea539f361936e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c1c1fba368af69af9942ed3024dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65956d99d10b81c29396e1714428365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dbeb0a7e5bad736a17f9d9fab1b0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff74c4fdba74655e8412a6b49ac7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8f139161545e8edf87ea55ae476c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f90480b86dab69ec00d74b0de19dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4852600bfb5ebb380e1bffe914be4a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb7acd498377e760cf0c10326efa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d1c0c25486768d4cea593feeecc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124dee329e49fa91509f9ae6749dadd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6588d46e2478c8035e00655f973314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4f35a0ac9128893d093390885ccf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24148f5377868d562e3b3d3ff7671d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b150e9aa7228d4e238b5da15304aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb239072d4fa0622dd267fb2783802118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793249088219e0b38efaf106440920e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e351c6077edef245368928c1a9c2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa3628be0e5f761d12bf1f285f87721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abc9fec294136d9fa91e576d9c10a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e79d445e1d372b9955006c1cb34a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59a9762ec651a81f4b7c04fb37c7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec449c5f855a4b2117f19ef734ae22c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99d096dd6517bc20cb7accde49a0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26046e1f0b9616633772ad1ad85d249227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b02b0a4080a5e01ee32329299d1f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a3cde553fa15c3834da0cf8a81c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9349e47cc66836e298f31b705c9fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79939e53726fcadaee2e1603dedcadc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905257484d14db9203825d10b7f64f5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139376e8c25338f8bf090c11140ea20833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946fd34f94be1af0091147d365995634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5bfb617a15cc0c3868de7aff82c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd380d0ca83089401d3448903266136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ade38ff69627ef3f7a190781c87137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa1580229c0cb136c1d5d936a44a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb90f0cd54b5f170cda3cd48f0d71239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3712727396f487a434050dd6aa83e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e15ee763475a1b97b0d2ff64d7a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef73763ab34e68e8aff7d11604327c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599d95afe691b0038c08e5fbbd593a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a476cfc878d2cfd08445d859c1143a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb79fc9b6d2ad7a24a2c6ec6abec9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b2d33f11cc86bb07a392c5c6492846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275420c648d053b2725cc8468a9786b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc3497262718454f2365f948a648b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795559a2c50ac23a2abfb15faeb5ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878db3d7d3e0356b61b6e39d3edd46650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef6f14a55a652407e09dbc9184f00f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923e9e55d0dfc27e20d4c02b4ac99352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863580a0d4d4d8166ce3fe4bdc29360153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13174c31745d15ece62f8d8261a26fb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590aa99803f05b5802ce6751ae1ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf86bef77bf64f07b330da4987365356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426dfbdf1aeaded484dc14c409b7b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583209ed4b19667ae8e6a45980aacca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b807f612d59eeb29c2711a24eb31d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba011e39125014399130f4840ae9cb2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ce4756ec3bb9068db5af6fb8bd95c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3cdef19f75ea48357afbbe5e5c87b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff148c5ffac5bb38f22ff18147e37fdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23ce9763685ca1de02373850a674064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140c9cb54b972899bc47457548949465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89389ed1920785485fdd9ed4723082866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d49d96d887853108501dbe1aa22f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d421dcd4d82693cc843f171e01d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac18801e4f2eb92747be2d9c4889a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f4d9204c79d8b80c500cf9b7e73e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8126d9981586cd04644628fe4438d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61200f7887ca640d4583ee3deae1539c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd18d3dd11d47fa8eff97400f7fc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc50e2232e522a914c9b37d321ff61974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c826cd4ec73109c66dc990e29d8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db89dc584cbfb5e36388a8d5ff49576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4f19b49d8dbdb960b124083f84b5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbe574ca6a74b82728e6fd54a0f88878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0b2245edafdcc8c95c7541cb4e7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb18454dff30585b73fa290967f8d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f20f84b09311be933a187ff5b5f4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1efef027f3adb5ce94c1bc72eeb8bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd74b4a6f9e66bb9d72715864614d3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b672d516bd8e8e1308a9fbf96a420c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359cbce8e900b12970270e2e2d1333785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f382d7200a09e2afe3ef7c2dc32f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949ea03933cdc1f15e2617ba07ae7a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06409e48c760e6cfb3594056ee30f2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd801c475a8894d0e2b56eb66074f4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae23f7650059c4568dc1bce1d932ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96665e18cd27ba10a2133f313498870791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cad762ef553c43b74566a8c3d3aa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d825705fbe528a49420649862b1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1047cd212cff22fc1e0e8a3636b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341230ea37b944364c3c91c1df23f2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e63b9b434c9d3724a00003f290aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af99b9d4438cc750a97ebe7211254897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc051b04f6daefec31e270e5721cb3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b371e486f492d420a508b1b46e5611e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f836972228d69db2e55938535b931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c437d73d4eb6f387fd582ead9aab1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f0bec6a6280c111574b910f27cca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe885d3e059a54da73782a837368aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f29f9205b7b5a39285df99c63047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13e19c64a6ae621bd3af70feba588105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1466d2c871ef2e3745f3afeae07195106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e102340596b98a520a061aed0ba3c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844a2f8fc213a45862bc3d986318d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc48324a218f59b900120db8672eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ababe73d8dbaa5a60134a4edc692a0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481979f8ada7f8ed44e445172b1d060c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b53224c3a65cd753d4d14305f7d11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c017b95944f29b3b3aa1d71e4d9240113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7e430101ff1d4b44bf38e21e9c470114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddad6d4076cb0507b39c050a126181115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e252a4225f656c3e2f8e6263ebccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18a6db59ead571f0245b55165bb3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb3e21078e17e81bb23cabb57180b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed59b6df3ddb0bd31d22e3ada69a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b39089dac22507202a64c498713d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2251ec2d898871f523217827b946060121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29273d70ad8d648ba9893b6fcf72cc03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6c785a7f5c9e1d7d720ac704e1d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a96199deede78d77f88a7576b3284e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167693f333e80db195d964e9237fb835125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be18ed54002e670f8c05ec566875b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501d9d13d4f3277214c847ac0a1d152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce4d39144d6e2c3ddb7d96fa8e3fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef7ee8a8543004a8a1a9ed454e6bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd3ed1744cd8b674b18dd44b5879e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2725d40930ba1b836bbf465de63f72a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b84e69c1ba39c59f3d6e212eee3e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583d439b8fb0d43248738f838634041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a154822e6bd921853a6a16a2b7012134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083dd3f4ed88f81c8f1a0d637f07af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc100bd2cd0c0d453a6d9ded7620661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a12d122a783d7050b5b89b7dc3f65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e6069083c8fe86e9b1ee4d701581e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6edfa180866ac674b884eb06b5fc1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf061ec2bf37eabdf0d6ac6828262bdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d118e45ac4a7a20eed5e291caed90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511fe73d166962eea227f258a7296dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7509e0dc2f58f30c2215ffdaba13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2568579338161fd018f6792c3936583144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5e79f880abbca8517104676741a2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbe9a884246928b654f4ac8e81ff0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b1868c45fd298610cef07c768d28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5d5c27701e8e8901e2eccb913374c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0aa7ed9a9ac7833b68ab10273786149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14a52d467257ee1574f2ad54c39cb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e9a359242d7674b202850f14c658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd0d7c5f08985c85f3113491e9e81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1430bfaa46956fd69ea40a78b3ff8d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc82681e770a1501ec3766812fc175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b1b020572e29c56faa83e4eb18994155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783405cb041eb3813a5a7a4f34c4c81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1b07fc4fc7541cd45b32bbfe7d97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c6428863887dbde4c774c1bf25bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747e69cb1bc135f8fa73e3ff11bfbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94695a2a15115724f23b34a4d8a0ec5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6877b57e31c68c0e817b41bc6a8c96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c19452fb692fbcd52446e36332b53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7aabd982302c0aa623835dbccd928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532441a6d5d5897390798cf363c0f9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685110e91b369a6dbb02dcfc4631ad1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba7951669c1d9cce8109913945e610166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75781bdad461beb4814cb324e9e4f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6664da9ff0f987f0cae4ab97f385e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167022eaa43dac98bde3f1ce5555983169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb73778b311a5983742f45b5257b01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505b36b54abbe24eee668fcda172fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d087574df6bd4e0104552b0db989fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d0c06c3f5485ffbe04a7e3ec6640173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0411a9a93206052754a16bdc01968a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>