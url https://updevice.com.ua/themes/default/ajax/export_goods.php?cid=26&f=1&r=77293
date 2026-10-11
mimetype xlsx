--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d9831c053437fe79aabe02ec47941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187953f9f951c8425dc7b9121caca5d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1c9e04c7c7c7dcfa99985255c2a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb22a78d4d951706bac6450a681c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe794ff5a8469a36710391fa7c660c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c0751ffadc6589af506a4684420e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4db20f8ca1a2fc993c84efeb3678c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288bf40fb10383296ff4d152e4ae8d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c3f3fa0c59b831b57a142faf5d259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f30435087c3c52d30f76712ddf9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbbd307e5ddb4c8ccb251fefe905611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ef340266694acc8529bd1c1b402612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe6a278e9919588421399d11f023113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b9c9615f1a481c6382f35a66ef3a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d4ada7df86243ccaa6c2ac7d016715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb321cd87e3ab261f5fca585a94dd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf0224cff6039810e98b108b5c0e8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc6e71bd6abccb60cdf8e72ec0d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b93f529c3c46d51e1cb65512787e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aeea09929f00cdf888ca8d29621e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563801d46fc1b33920b6bd34d575f7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d117edacfe6655f2a70e33b041b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4097432348a3be2c8a61a93894c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cc9df4f9b1c0f6ac4f942c4e823ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca3ea64fff637ac9ae8ba4a709ffb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91ff87022b9472f70460542aa966e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f040ba324fc063af49da928aa5451827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e832a94f2c7407e911fded123f659d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb9a362b9f975c9801a8cb6e6402929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc64b3cc1b0e7437e0189b75edf3ed230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a38914a55d0d62a24f5d99081e7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622873b78f52be7bf4730ea6469c48732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20185a10d0f4626b91151e32d76f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920788d27ed43739cca2a3a78e504a1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a541cca081cc85c49dccbbbffbf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ed43b36058fc8c4a30193b904db7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23fd8930e8bf1465ef7a1ce556534a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9074585e045bdd66d928a8170b84538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826dd6a8bc5322f3fba1d0436c3921a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab012dcb7f3f7c05f9fc20216b17ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7f1ec618f43efc66411664330d25041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b954332074b246315453b5620fa73c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8994324f7e403543c5b0a1f5697f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2df8c585a1804d53d83c733ddfba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146166ef322d86967a662970c836ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0906b9c7cb7bb34745f55bafd7e4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1fa4fae99532435bea23c5fecc73a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc8f7739ccc643aebd3c8f205d75148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455415a329b0caa8a7c4dea48e65db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf152ef015b75c02c13c0f25a9ee84350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5deea07760331060bbd836ba9c1fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a3f0ad4c6f7a6cc402f58a538fa6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558f0384f41ebbab39d78eafa3196953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8808c9cb89663e19956bc31539bb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972fa8432ac19ccf6317f76963ecfe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba4062db409d1e8c2fb3c9f0134a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61505c867f7ca0aa81910f5ed64a93f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05feaf0c287c70170b6541d0f2b18c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13892b8bb43ebf28cb10d99b495f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57d589a1baf165c6b7f69b1ee3e54d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a49a99a758b7df4b63fc2022446d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf383a7e0003acab84215d64c6eeb6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d75004dd15ed0876e40fc500698ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4923188e0dc203fd222aa0c8c8d8a4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279a1a95a74731c53096ec0e98b449165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ebd68525306998d56b9724a21f1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b0d80cfa15bb6c8e462e8d85d5d0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435b3404b80e4df42958dff39e103a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116ef0e2df41a3b9e783aadecdcc7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2488355cb50e8d40041f044a7fc2bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f1c319c2bea2b40b88eb249edb0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ce1c3e07d36109e6e15093637e2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dae8646a40fe416d896c926951eb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b7d16f4cb6bc7698140c07d0a6f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a39bd08c12165213404d56eb364ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98cdbb05a08790924c18e2fe43784176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304fdd0a81fe9ed18879c1f882a6f0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb45bdd498e4711353d7cc101eef078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2442ef6da871b1ad17e480aa01c66979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935393798f08af982cc889bc45b662c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a5a8099c87bc4c558d176c9547dab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726cefaff24bcca5112bbacff31c3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f1cd32b0b412cf14015a659ddaf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5ff6ec69e59b016eb8eedcdee391384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6680e72eaaf2f9cb311412d5096285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c179e8d434321acb57a45e207874e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32470eae8b924dd32fbb7a47f55823487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4787046361c7b13f87df95ca1a91888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2170ea14007e865deefec88f6526fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc8db8e5244c97b0565cc846e1369790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2df33b4621052e854d18dc86785f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05ee9cc89a74ac5d148c4b31002d2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313117d9f5912c724a754693da230593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ecf2d6793d1e1859b37241840366894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d85329eee2b0f3b7e06fdf90d521895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93002de7ad4dc7c27948c95cb0499d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b1ee93aabf09e842abb54fb0e9f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5588c32a85453a23d2724172fc4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9470e67b4b2d9038d066a1589975199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c034b7264a834e37fb18ce5490b887100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff07a67cce4c1c7f4663be785cebfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5fb7acaeb5a8b34e113f02036e0ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937d0a01e76e1ade8f1ec1fd08acf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee93763ffc66ea8b6248b8c7f977535104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e78048940e17b518a861229e61054105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf8d13126dde24e167c008866657f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63081c4665d8140f397c9a8097fa593107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718371e570ec0ff8719dc9999cf2597108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a337245f2e5c543c7991943691ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697517a5429d061f02e30e0fdfe70b95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f340d32789c85ae6f4e1709aaa930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1dcd104e48dc4fa8e5e7f769b8ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101eeefe1c4653d065ab47dbfa62d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dd8cccdbdd2e2a49fc6dfe74292b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925df6e6926d62a7545de3024e1c5463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb64504f0efb6dc7061298562ea0b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c32927cb167f601f36683f96f1ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064feac2be3707d396969049c08686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3262fcddb20d626e8af8083a8147d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb054d72070530a054b7748d5d57c6ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008eacea8b58e40d79d713dfdb52316121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7150e48eea3b4e5184da5a1efd5d5c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a4a8f15c5468ca51129d411350e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7b1b92280cfb1859c3e0b428d1bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104cb83029fe51c4df40880e7b16b34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86b657ccb36aa336f90cca809d742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f900fef1abcdb50937ebd34bcef15f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0749544052c696759cb29c1b636d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c291c0be6f37e27ada25a23fa74ad4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e33b832233f867add5c7888c3d832130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4e106b46c70cb97a72f1779032db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82149f0848bb5532376977334fec558132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1928a5199fe9a33eb2a09b37c6edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb16b3de4bba271c0da5732e9bc528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3545e359811e8d50912c22afffcc53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eab274a81ea4fe3a50290a0c2efe0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c4628d6b4bc18a772f27c7ee0bc76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e869cf4934a4d62b53ca3f6924f7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ed19dd6ea5282e2c00c83e51b59b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718bcb33ec57c20969427c99c8ef3a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba449c6f7437f59008129f0da24a7fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c1b5ae5fcb55ef383299faaf41806142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f53f37e368beee225c67f98e5f164143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b33d9249e8c831fc50cc52744cbbc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d221e595f45285dee927677403a7cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5f593908a03b88c575c82f2ec769d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbc3394cde04685f9475f802b7f7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc856560c3cf6db9b2d0ccc1e14d0ecc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05f39eff72711a89bc7763bc4ad85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ae71a529ee81bcd80d88f0335b9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8099836320d50649131b730e6c405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e51eceaa9813565c0bef3d1328c69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdbb83c866e05fb2d0e6d8f7db37cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d56350349847c39c1c5c25583000ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516f7230d2a62b8e61b112684e5e673155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd41719740ebad90a6713b2ea30944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a3cf54ff04149edcda06be25f37a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735b24b5e042a5066b834b3f28de01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52de7617aa400b9f923f66228568616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681371793af03cb5d5d050ceda0a82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0338cc21f3debfb7ed52154c9ca4ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d14ae5daae9080529e8a7274c0f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751519417fadc9aa89968e0631f4b469163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7d61b4e98c360ea91074bfee7c594164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf715a01aaeb6c8d2f87f6a4761cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ddb9042b0ca4a62951608a87b062a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8a655b7578341c230063ea3233b1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1732adb2ed5dece0f37b5501bd45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28951ac074c4d03751fef92cbc67f521169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb189639d362a2a36a0d448be0b5dff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded9f66b32cd9ebe6d0242fad0a343171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b82fe5493a626a7393afa185c5394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928f2903d4a38ef7bbd5b10eeb96fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d1560ff383f0fe1051adea2ae7d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea086223eb7de83bdfa69fd49ca49da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7667576206621089d1b21dfeef90f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594cc1f34bf0b4223946cc3fa74355177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2794944878f16739f03508b8223fbab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc445eee0a1b8b32aa9dcbca0e6fd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1071f6fd7cdfcafedf53a9bace519f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d2d0e080451833e886d765109d961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1d3f2dcc98fb8e17ab4bb4e78a6a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1e145dfc0bdad17d1ac8939edd5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414751bc2fbef40318c9c582dba5e4844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea44542665766d07e7950aae98f2ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9c6802b3ea02dc35ff85a041b5776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93834f8f61dba90ec8970a5ded80567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815afc5ab6c5ec80a2c44366953e8588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbad9a8561dc48c595ccd0730ce0bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1c055a13fec6dd4678a3a14eceea210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb7db06bdee093cdd5f5259ffedb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4612107f492a55d3b0bb829d0ff7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143bb70923b10fa65f3f11314e3dff513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d4ce2c50b1c04893f1d651de6306a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055444b928920b7f9b8502e4b3f3181f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59115f9a9f258dd4b36827f29ff1790d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77cde62aa2d9e6f09e6d9e2c8a83717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeb6d97625e2fd66975640f8060a1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd97ec206dee12373cbba0b55e24319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ee1e3b524776cbdabffb736efdd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f4e9c7c0be37cb6287968fc12555121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45d887fffc265f5eb7a03a79f91db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baa11d78b8d4ab9b030819f2bec89423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638088f37a90644de529393d6da5a32024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6af787419ed975aa628e973be28f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072fd28ddd03eb81df6c6b6452e2fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ae471e4ea93103ab3d7198c39ab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1997d43203f4d27b3652c69576921d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8207693d2699e6f92a862498261729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aca2c07b3f5c2262d644a7349712730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e05c77eb069d2c052d1778b6e8dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cabb002dc74121d975aec5b472b8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2434071a83a138bb7c76fa7b0fb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ab812a485c9b8f419a8f1d134f78f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944b2ae6088596de1ae052c0ea792b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea339d4b42235354710db35f00dfa7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349b29b7b151c530a2dba052709fab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91fec923e9ee8577f0e8e603e84fe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd94a1dca06aa6b64a7e800d68305939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7933a96480ecf85b924a12182dfd8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ae72c37b4658effe90b493bb052f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed4e10987b3bc32bb14b7f2f2e18a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a683c7e5d5a556ebfbaf7f05ae00043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f3fdc8f1e0f44b40cb3e6bd8fea9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f54e81b54e137f26fa7fdfde7bfb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb0a3ee74f0e31916ccd87234058446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beabd803d0b4defcd2ae70ed1ebe72547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d703fc20aafddd778784410a73e23c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f744dc4f040acc5768d74b21132a8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ffd422be0d481d4e69d7b42a725350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1de41384aad2371b89fcb567ae26fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f1a1e9307e235d61e25776bf2df6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45a11b78ce43c46cece37a9e707ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a851619f51d1fd55f4d8f050e625e4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2343b08b4bafaa08772e10751dfe43d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362081684181725ed9df9b8ef8700fcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5626fc60cf6e3bc9a0ce495761c4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637826a80c78b7a18a7dbbd62da4f84958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f474ef0ed6c7b9c2092d4de02a82e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54134daaf4637ba2ba0bcb2c79879660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da86d4e95e5538bf4216bad9b0df161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff4e2def6c46f076056c84abbbf4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc838f0fb74594166097fdf015087063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab889a1f3437d4d70c8f01d58e944664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da1bb4b9929666dc6fc8fc88f756365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aead3c13c78a656771055428a3a5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8083e64c7903b90fe52a5758e91a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3ee4b4da053eb7634a44d3069aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a39140d7aa788ba3e94c6e4fc852369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546caee2e3bb40c3fd3dbb1f3d8a712970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c660eb4035fd88bcd3ce26c5e206f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e3a43b67e1017576f01320e97486672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce7f1b29e9b5df0f793ef9f6c3b7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd247e4936c0879676ffa6869383d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b22e4c61ef4e398c138f743d16e0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1974d613e193d7e098c399e15ff84f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf0a23a08601c03f5082ff7b86481377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3b333aed2ccd471a13082a0cda8f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651b12806533ffc28a2466dd07e84179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9861f34c5a10953e1c2fc0ce2e8f2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338022372566e55f2b843872a4f2a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767629ef0bbc466504885c08170980c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb07ba72533b850a2165cc7bc0996383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3781c16b6c4f6c46f0784c1e222e05484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5fa8fb7c08f4eb69306828da5848c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59aa1300c7e4b6169cef9d0af775586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceadf5a6413f44dac9984f54561f11987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dd77ac3fbfaea3f65792a9102eb3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0bbba979b0ad140a169ca96e3c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2dcad2b9962be98d3982dd53725f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395208c04a7437396630e06286a59791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dcd0ea10a43bb9a9f8d1d43b0d09792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0245f53ae3d797dd56fb0ede1d1f37993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c76f9af2e81d21b772494316ac22994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3316cd746c0101fe7cffabfa2f959fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd0b523c420de7c3f9498c4e54a7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6dcdad8936d6e3d83ce8c19e2fbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccbcf5c92f2b6748bb7fb3a51f9a2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c5695bf4d8c532ecd2e10ade069c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235b11bbcfe807cd8e60cc0adab171100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd3457e810ba0d61d9e568977d912101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c390bc3de51306d11f7a2cf70da8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf1ede7439fea7c645d494ed86540c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c31b137e65a4daa32fa5630d63d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8d601a576d7809ff682d990cc839105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101942b3d786663a480993896498798106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cee2d790e54e2bf4c9e5caee14883107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba857b181a6cdcd04be94d409941d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1035426ec5e41fd33869c0c147cc9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe76fd06ca44f859bb44f08e18a9ae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914aa1b6804efd8136726f5d4d232d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b79a47bcea9d3cc5bf598cb4ad0a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fdfd9764bb0db3eacd7d0f6833236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9c45e18bde907a5148f4a4a9fce1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4b779fa0f8c2cb697d6827815ad45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7df5ff14b31bb0f59c174533f4504b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4994015ae956950d432f4443733c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5454b2c862a6bbe72e6a1dcad3d07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f567cca452a58e3bc10781c0ca8a5f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a12ca09e41344af3423b5d316c70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8f32c52a9d4c1cfd8e21ac3db3aad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa2612e471eb390f3b251fc02a5be5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc5977d1d00aa210ac43426c4b8732123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b7e75ea17c87007caf2ab87669f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322476ee073324a322f87ba152e36c0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19a0fcee1c989f3a5d0f3ac88da21f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cccf8ad4dce76bf15f2c66db9934e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082443731599800469980ce7a7338cbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ff3545c5f5a4ad29b1829002f4c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d03c627f187cdd8016e8355a1bdd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edecb0fc29b560f63c6bb7bbee10f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d63869b62c439f64a5a83a4ea0a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5b5417cc59b0a3ec394d800ae7c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee544dfd6489c810f0995a8c8bfc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096665802183e093b4e07616f06d222135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945982cfec3cc00228d75233fc39945136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23884a1acfc3f37d7c8c28e2a330d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbcbe758fb62457da8e2f8837496e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b76d571e8576c1526fb54b5c0be67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38704dbc08d674f7aa415c30db4633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cc374c3219a58fd3a7f8cb392caa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9304730d7abc825f1c5fd626d2d3e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9e4a29cd6f1c83a0b54cbec4ebe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990d6227cd63596629a87b7e33214c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790f24e119e0d269e3c87acb2cca37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105746eaf2ffd758974a9c7c1702dddb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eae10f343f75217b5339f957bf1af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faff8514028507cb5ce7082c170005148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe23e66e9de969037b485bbf73c1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2378bf7bd667ecfe12ee34919ee476150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1badac4696926a7e955ac1a8128a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ac31eb2d6db191128815faf2aff6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc2ade7f6ec096a11a45ddb105bbdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7772d01acc604ec47b436550404a8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881393c9ee72fc8f6b05812894a0ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfadba894dd914e56cec032e278321156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10683ef16ec3ac5b1b601ba1bfbec90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb7264de470f9123488b4975ba5094158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45c65082fef5a510569651a1e717f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a012d70b4c9113adb41aa01730c49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b6617dcf57ef0b8d91eeb447a27e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa10c77de9a1782b7632cb38f7878cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f5fa3ca8a4553689c234be9942f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939cff2074c76397f64a9e26e40cb2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02feb30bb02414dd0ebf6e34933de19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19976dab8206c4b98ac90d4960f1336166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9856face9edfd9262f02518db8892d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56dfcb27e75379f25b3d5c296143fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8457103993f822a140f0395cbc70afd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89cb47b72ee4f352952ef691d1904170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48787d5cfb538c22f486ba66cb3bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39af1e08ebb406af1a45e6abd7d813172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71a86d7528b4eeb95683563675bdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbaa57786ebc8e4704e8dff82e8b76174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>