--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e39beed3d3bc76920da27ec56418b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f972a1f956b8e1fac02002aa29182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba8d748a369f4fa3eea9abbc1865e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb672dfc9e3329307c547de0b9747f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd826dc53d38539950882b833e6ea3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509112e6ec22db634116fa4877f1736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687991891751c60ba108c0472593dfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211754a6143a9af2b4ec18a5edc2c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5102dae933b1ee3dad65b07843a119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f093f97c94c04e718cb2b8c76dc15710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb5790a55d05d29b2273d87876d00f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466310e70a95e911ef53896ad67df3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e18c8907a9ff099458a2a6e6c5b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72614ce675eb02e3b9ee5a7a8ea51114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f92e66d430bd2910be1a4686dfed515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723850b3a10f1780ed4aa7d88ff209616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55457d083aafe64f17f536140081480b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf65ffb0b03bc7fb9a61b4b655ed61c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d463e26179523cfa127df44e7d8f84a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c7d18d5d51791b7e7988f6fafc05620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a145c151e5e4f3c717111c7a3f45e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1b3dc68a8dc79715593733b6f68722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc759bfeaa56e981f0f94203c200d4b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112b0e63d60260d31d1b64b271f69e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dcd01fd22ee13269f130fcea2cf2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bd18aed5841e2e79ef4cb41d339fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa65634981302158386e2c18a633627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fab86b7d26945f1c2d084966e1bad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbcd69c9badaaa8c81c282f46144dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7fb244791b216d980d72e81130e2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dbb9c4895b6f87aee1d2f01cc9dd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253d99bee2d9e61280045552761f35532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604625b2fa947be545155f4d867b0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9779f340d97c49e9421b3507e74034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd6688d28eff5c24f7d7516b55ae935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c8b3472f9676c2e512e1f2bf8cdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552aec2fec202551e4371a36c971d3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129a4ab894f05d2053e0eb0049b73438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0077436bc5435be76a562b3eb74b5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee915b1b5d931878cb0211186d8cff440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b7fe17380d095fec63d53063d07541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6b86133dff965067e9d8529e5a5a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289000618f23683874ed4baefee2d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adf681c6cda52ea1c5ecc1d12669c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465fd4d071979de0d02b63ee8eb981a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a2622237e5e31f5bbebc13cd76ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee9309faf70a5356eb8d47cefed3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8ada22b80296968e1a65357a569048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f63aa330beea08b100615e09fdb86e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347311c1c5046c4e3eaf2ec5c7c3b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd30c33a80482c3597a2be48c9b4ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c31057b5fb03d9e6009a6d17729b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ea04f0f3c9f3fa7d2e88435bdf8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f04fa4c7038c0911243ed76a2e53354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8261f9e51947f6eae4a6c830f07ffb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9253e6693ea2171778f4ad0abd7dfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4a0d3e2d93d116267e5401d4515557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071ee5ac7695ebfa16e3d860cec0cd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb30f2b0cb796ea461af1c6721255f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a3da388af12132ffdbfb6bc7893760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038ec36ca945a7f380d49fe9f47c5f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cd271da489417308e922369c2839562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba884556fee3157d1df087ded3f5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609ed18aec259b5b534049e530327964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f5009c7add186bb113251d1441ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd1482330e9b55118d62a38a2a9a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f2a7378f5c6ca1f856427819ebe867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b8314d80640306630da65b047d0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751e609dee6a41591879881e5814bd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e374c74876c06a786262096ddd1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84fccec1262e78e7c1180cd888ef9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145b19821c37a8578c9e3b43afa00a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a09205e40073e05376188e47298c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a4809194f57ee6cb332b19d76f2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a871e6005f3f6ab1fb22fb1cc2fc0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904061061220934bbc7f7039ad75536b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce882b8c1e184314dbe6409893f6b3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadacf182c2f394ac2016d4da6efc76778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09357c8fa74bdffa8ab442f93989302979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603dbdc88be98f32c1107161fa4173f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac6456c15419714e1b609dc21f75081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738aff9fef86cad92ce01d6a9a47d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8ed43f11cc95c9b26df4c63c904683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ab4fbff25509168633402dc34b8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31f64b71e8ee54146ba4e6a3e266585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd1857ca9c4211a4fbbe2395ba01bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be473dc861cf3cdfd40d07aba5910fb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d615c7db51fff4aec7fac57c8c910888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69f90e53da916d8ee53297cd662dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591b523c15bd74f394b8e9443f7c3b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0048d87270917ea132121791d55aeb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f737b78d6871f736b5e5a2872c5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cab430245071d0bab4fb164d94b4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a7eda58272f50166269a34e4d8b5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c481c7631f6f9ddd0b2f0d972030795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0914533f4cf0ccc3ae46860019297d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba5ae3eb13a660a4633af6f1f2290497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059295081101025cf7684856957f13b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4dc1c5ee70d90c203cc3e62dc02e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23de3669ec0f1fde926954e4e13f52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477931fce0f7792a635859011bc54473101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a713da5d5b6716c669ad6302d1dae1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ce1f47d9af452c3868e24afd9c0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c538a3b12544e5613af188502808f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ee0aba9d2390489a4a158cd903d0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f2be0db5af4dd3bf551046d4e3c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424414262c82d151cdc4be6dd83376107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803788882e083f3a83ada09f76b518108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42b564c3bf08b3c77a444dd49d34c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2ce25833aae7ad5d2dfe675c6e26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60412be0fba3a4fc92633428fe8f1531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01341329264d474e3797811d92c09c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7270520ab159972ab24409a89e576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5005bb516154da296a0e1659fc8d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e6c336349f81acac19163b8ddfe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee9d668e52763ff7f534b2dad9bc8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86330e3a2a174f6ea6e25c3a5a8ddc3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c28055cbc3974881d04ff15a50a65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2820ca75880d24b3fb47cb00e63eb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592938bdfb634cea266a73622d0d3953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6796d67897d2c7d3e703e4890f8f6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9377f71a3340694bc0a827f2427c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c258f3496649da5bea2a1135af5c7ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b132754004b3026a12ba1aa1d1e32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb65a1307906a2ce5459396743d53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e75eb72aaf4a96f2dd688a1e50d4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389909496d3ce1d4ff407d9b7e714675127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477bcbe277500596877c033b8f23981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2cfe1df6e30a6ea9c871e49f801c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e185d567a73b1e5b4fb3baacb28b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292268bfe72a9a47871a1fb64730445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261238cbb83c000f6dd62d0e248d434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6be685c1f7b134c134d311afc2b42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0133269a621e6ed76278265658c1318134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b9f0fca690c4afbfb6de6b4d7299135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d6e8fb85216aa610e6b95bd283aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01312b4b024cf6d2e40dc01beb9e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9e3148be2e0ac237b848eb2e29b4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05917b6f7f0792a333881a68617417a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753ecec9d3ad3e4179719d68951b8be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa84dd963d35bcd34b7d0757f611d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5656a15507d7dd0f06f749085c8c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2bce837d0de1a643d638d7f1bba37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4535abde12d27771e9eec6c8e9af5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863a076035c9c9ae0f229633fec652145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2c2cbfdd218ee624874857533584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df7e75a2111996d3a80148a2a8f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368b22d55708140cb459565b73014c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b3643cd63990fd2f217e207adeb46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc71f8bf4468dc4b919c16a8a86ff7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137d5227b9a4fc9885a829a25e039f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc051312babcb7e4c83e88d975ecf44c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5fe634f280ed1f8d33a1880441554153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478e6cff378cdf2f1c5c0dfa170f39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40eef8a3809cdad428b139d34e0b8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3eda2abb55af93c72e6d6207e9397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d60c678688f269dfef36fb4c968c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75874d64ffc10e68fb4f153d4e2839a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95148a95b08c394cf8be9f6ef43bcc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c614acf2ce99266b9d869c171fcc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b33e9cb5896a1f24b5efc38fe2b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c87f6f1b0cbf979d699ae300ce5a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a5c7dc09e07cc58d202867100aedb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f386841d057090cd98b9cb69c41b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce561640bfd12f01aca904b907c41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312db7e1aaea8e0d6fbc8e49e43d8ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e0cef17e1c2c6779963539616658167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8540e9fe8e8c1801363f05c16f190168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd23fc005add7cc3baba0eb37f6897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2577dde2148cbf6cc2c184561aab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977b7efee4911fe17e4e5382617044171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494cbe97f81d993c5ffa09a5e9536ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708459f888a8c0b368a26206aa08dea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff683987923327072fd07bcf438fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fe997fc50bc5307560f4885b2aaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b434ce9d438d368f3e044757bd84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f1e22c3cf830efc749a46b81afd0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8239dc9f2ce9fe70c8094f6b46538e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479dc9ed3322fe9d16bec3f10fd31db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45179133e63be670a890a08f94f6bae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4142747cb0f763d0313846cd8917181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec2ce6d0416106ff024fc3f95eebc5182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d006d1a3599ccd4f118b0f6124bd081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d89444924e0a5e4ddd95213e06e322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f5c713533799e295d6dbd286ffbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28427cc4550dd91addfa25105d8f4f354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f804209555fa2f096f34679ce8445635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf45ac7d31029e505ea071776a4b966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b6b3fb1c66846e487acb17d21f9067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3a54ad50c92e7bd666ba50031e758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8f2ce10b45383e9b323cf2e0d4319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ce629bcbd17791899c8e2582a40410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1aa93c214f82d13a0dac09e82824411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c30e5aadff668d87f9a06f8ada3c0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759c07d36acab31c23a136cb94a11f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c160b06c0f76a39909236085b5ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8fe024dba6952b777a196ea9e37b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6773824c49093d855df5914b0d24916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634030200f1ef47d262f778fd8a39917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d21bbc6593e02484379085564b2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d0712eb78dd8666db3f9ab59c7a4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d3a11b62f3f4787a1eb2ffaa848a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205eb37ade660a5c5648b9cf766150421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8138c2fc7c432aeb85d027efe50e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a8702f03c2df281fdb0d0f7d40e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f074f9e42a29559d3e9a58633e522c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf1f2cd3e1d76047f3a38e1952b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cfe5b2cec584f29318bb0cab49b6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5a652607e2eccc95ac192e9a53c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683d648660839dd4cd57ae6451e58b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d326d5401cec643803667abbc14dde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03261990e39fe4bb311ff1ef0c58e5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20595c70425d4191aa90ee0407f31de231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2fac4a5c97c3cce242e57681c795432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f2ef611233f7568bc38e64aafd0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6541c72b8cb4e0376c21929c612c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d61320bea5ead0cad210ae9fccff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361aa529fd0c18b91d8d3dde717f0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a054cd8cba85d2b09017c4e5d796d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b849c1f27a8c9f1012139fd330fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0c891912b169a84fdef61c61a4ff639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eda0a29206356004c34597a996be040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae7fd3792668a1a932a74d976bd3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5752a3d5a79ec4e828ada436a701642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf9e35a50121345d9db7c8a8d9de6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12725bf89c07eb659b3ca556013513a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da4f3bf388ecb3e04d052a623febc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae110b2e68d0f597942886f4c762ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271c579b3b635289fc9fa50cdf8a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544aa44094a2c8f11c9f8f472d8705748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa7af66bd8296451761e157de2e6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110ceb1b7d33b17fd2a3f025fc042350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2f1aef729bfc73fb50b36194d9dcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68a843b09174082a51bf0936633d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5eb6a41c79448bd71cafe8825b93253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd6052fa95b74ab43a98180d0e731754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f05b09aad63430b62505c6239f1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69844cc4542f554740d03a66d052da9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d5b53524c10f454e321f89512f19057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac414908d93f9928b6d88360a779d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04702ac54cc7bfb6dbc3a00e26ea7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5b068cafa3531083d65ad5c7297a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cedf49673ea9b0bfd92c3c34f25b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a365cc490e50b5a55571f5edd9c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaef980e243f8bfc465819c3ee65f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3deb9833ffd9e68f39cc6c2efe8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51285a0306c265056ec9ea1267a8b7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3f7a764a17f0c84f4a4d4ba3147166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da696ef812dde11071f27f7e791ed43967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b77358ac6e14072d9613f06e6e40f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51698275d39ab1388041baa377150e6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee9466cef5a1ee48feaf7647c49bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d56d2eeadd08ca0903433c9857c64d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbbc86f13b9f53c4923c5bb27db9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6c55b67556c7d61e49207055168773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07956911b87f2fbe7c0f2d0d4856e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf044014a07609b527dba14fa43c1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfd7512216262d0b604ce35663f4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863cba080ea91b8c0887def29489bcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b9b5513c5a48d453c96ef3ffd46078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff937a2aff95ab80498350e439fc4aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e59825ff85d458b860cb91ffa304d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3416b8174ec2588b2dec05687ee61181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d6015cb5ee037bbc9d6014ebc7a2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc6bb12cccd46441f6a6b1608a13c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19699a06e10b57b60987c1a2842b103884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9014442740c4e1c03b6de70e398d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d503c6f3a982f6d9eb4bb6f395e0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3190ed326fd0ee1b25e6e7ec8ee7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3b2260602ff60001ecefc4a56be0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd1d94c1d8c87fc0a40cfab263bd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017280370b7bb779eabf07a87b8cdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a55920cb67890492db5f638c837cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eea607462ee7ab2279522ef009daa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230a17be8c0cbe25d17b0fe5de285bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516caeb5117850b604fcf6c447d8432194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cd4ac88f7bf97520819236eb362695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64583f5838254503737fb8d99bd1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2992bb76038ce61fe8178b9a4cefb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74858465689683c92de5ac6e99eb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61478897991cd7f4990c79b12ec661999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887290fa36eeb940cb8ce37d0831d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43002ea6732a1c4d94c0e61ba1bde280101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9136de314c8cae8d1accddbf0d16d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf96082c30e64ea2e018e003e97123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd4ff9630d44bb480f5c13edd0a099104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c94c4bc35a484116164a7700a282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef7c3d943852dd734eed96299173a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f923d0f51c62961d5477326e600963107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002818ae66f30071990ca84fc07eead108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120dac6bf0b4b7e46de17dcaffda71b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ea9c74c66e0002d7c5158e3c33aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b1ea4b59e72e1f8773a277a90df41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e4b8790c9c080e3920ef26e325968112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21270414d01280876575776692a3dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0908b38aa9973a0cd84126577f8fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3803e1905d6b599b9569d806ce534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488f4f1347645fbbbc0ffc74d7fff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b507cc17c515d8ebaf0984c48c079117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32904807f20aea18dcceca2cb2b940bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4200f869928e9f901432522ff8d751b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bfc94fd389c27452220f6d441d255120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d1ebd02b6d2ca4ce7cc7e5b2d12f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde589ba8324f93c3767a2e41121932122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b8bdc703bc0a8ab7fe8000c3d920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce4975683b8634f4778195ffcb613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1cf393d034587fdb0f7b091b0a0e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3c263316a06b4cc41c0e8c2f65ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3b42aaa29bd91ee894f22d3c57062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711031af0171371e1bc8a09e8a7d20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da8af63680306699fb81a3af8c81ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af536a365e50894ef62c80276ca43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d96bcd49c160c26db6c1e4e40616ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f7d427968a17b8b9fead5404ab71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553959885e18bebefc08597982fde3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991676106c8ac3b815af6b745cc90e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82793ade4c09fb83832467a891e95e1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b586c58af32a20c676cb621bba3484136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547407bf2a772fd82a37a3149f3fd234137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaed773fc487b90e15bde805b5ebef1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa69f53ef884561e1ee69cfbf5906a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f9fd8f01789c4c861d9675e190b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1e7bc1070ea8c6016d11deec7624141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e6aea74199d4a3c497e29dac1b4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42aca576dfb5451815063f985a4119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b4f4db9ee8e9d875aa327d69035d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293bdacd2d564015cf73654392ad80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0fee4ed7cb98f314fd3783810b9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa136e450cc3af2fff588ecf582bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c73be28c2ebdf50262fafa0cc108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417388a2d2981129b64191b35f194241149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ed70849b79c610da2967b7e5d131150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf7f1dd8f49bba382e90573dda5295151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319317600c81ff729622808056ffb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793fb3c54f5653c9a2edd8cf84d1ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb071ab3ce1221e980c77adf941b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9be184d819103c9bcdf80366e8e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c391f4891eb932abdec41edb50bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982fbb4b64e1bda162a9e60e20ac91b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c7044df2d26f843fcfc1d87d36a5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86633c73e20d8849a307ca194674b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843c00ad048adde2681ac3193619ff7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d668d9ebbad2961db30c5210fbdb037161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e820d2ee87b26322a5e78cd2a595e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c8c5d472f007bef2e961371dba4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1ef42a798da6d87e44f51f94f4dda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081fca53199cd952b5cf929dcdb017165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3edef75f1081093501d53b9e409a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2fce195ad47a9728c63e950e47f8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb89c33e701ea8c392b5618ee5e985168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be171e9465dfec0d76f35ff45b77b12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e8e94d3407a3f26eeded3332ea23a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a95295578b548b335215646868b38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2967d5c37fb29b41ca5a9bca370f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c93c8f45033f908a3bf7eea751037173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a784590b36efa4033821d24951ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed00ae1cb27356fd4020e548d20714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecad5f2932f694b5773202bab8be1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45e9afc7632bf5bfd881a1949cf92b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adb3f947c412ae2e4db7b1678f1944178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8979575ed28df7925a0d9036f997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4bfd2ac1a5fc2871ae5c09a6ad64f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba34a71a1368f6bc9b8ae8dd637dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a4488c628e6710f67184a0cffdf9182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>