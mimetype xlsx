--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f5e0241410307a611765917123981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e349c958cca5045577429f7179fc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c8d9be93eb73c6489f234dc3507c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2299680fe1763c0090d0cfc59c774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9370ad0e8936e869d5a5aa351b28985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0460aaa8e261e185f71bb0fc4b7446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f13b4b9ea048684c47460022351e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01918ba43ec85686ce6782c3693beb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88babc5cbd3d9cd4469631fee2ce6519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282e59a144ab4211126a22c9d7e6a2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c4adb91290b198349238babdefbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf8d8a3995fc37d751e6ae80a4445b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1075800ec0be48b0b44c940dfed3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938533097330395b92ca0c0137194dcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3eddf64c1381e5a6dfb131c05a3eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac880c91ab8ffeae426135878464ff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d750c368a021267db6858dd6480017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff2d6820b5ca26381ab6cd7582f99018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f4626f1574fdeb5a9ffb7c749db219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7742ed6585069d2868a50a29ebe3fd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e02a5a876ca2a7835e95cbe1dd444e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d638eef286e3f306fdf631a7e9e5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8eae5b36ee7f4d8d0e6987d39d2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d335ba585e0cb734937b024a5c44d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19228ab9a9f765350eedd2820f984ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf969db7bf3dc2566c89a52082924d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bdcdbe2d38af2cd4f9fac14c69dcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212a267d765f60bdf24d3dcc843ea728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccde4c417e6fa0b3e71f7f098021929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5deb4d63bcf9e6951689422560ad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677e2a270321897ab254e9afc504ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c70134621bbab36cb9b355eb307c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85561001c110e8bca83efe5ac3b8ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70088f7f5c3b9a1dae78bb3e1b6da8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe8d705373f47584b123479abfff935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5f42231dae665af1febf044499a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f74a5c4c1ae5007ef5f3878e167d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe35d5cbbe7965834e1c380835552338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5975667b05a3551de936e31a6894b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829dfb2b3e4617d312c9f8b2b55726d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e275e2e01d1695a456a10b02f3ff941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cde82f1480bd5838dc30d9291eb9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2efe222bb7489eecad9cdd3d2a2a2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a0cd2fe21adb15bb80ce171e0fd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827088469f17e2908e4459a54f4def245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2916d945f121973c74fbd1aeab66646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f47be75cea26eaf595b5cd9cc7b1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd5e261a1081ed0b4aa787f555c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ee39f5dead03e505ff9316df31df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274872c9ba7e9983dfc7b8b8a68297e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815026e27cb5cfe1a07d8542f5289ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407039df04837845c9cb263131b71fe552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdb974f701766c6ecd2cad029b60053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463096c1cb0bdaba3643ca47f718bf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b034933a260feb647bc8a7cf1d73255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e084c5dfbe293a2e73ddba2c1b9f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea72d9433d9658a3bad9cd8689881b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e98073e4df7db98e98c3f3c39de7ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38856b82b8f0dab7d07cafd6fb0ed86059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b5d407bf46567cf0c323a489b72360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8ede8c2cf22e513413da1ae90eda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48d435dadab6701a443eedb5f8a1fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce50501da8b9ca16790751d1bd10c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1abe9c275bd1ea8a1faab66511c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c0bbe2122ad1fea21a23c33cbe37665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f7a82b2f60f99faeb691103ec08066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61d97c71df5c867404fbebc887070f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2481002a8966719673ba83c63f76368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2e5970ac7601870bc4cedb566410369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3fac5b68e6a9e1c562380a3b37a4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702b312d7afea13117471057c149ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd040a3b7b73e0063395057b821127672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572714279feb6b45ca6e1d8b31caaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f3da2800bafaa470bdcf4f890140574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d4d8f0ab23297671406970bf043375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c58fae04178fd2ee881510992bb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54708c83b7774194d5fcec2b55ce2a4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055606717d33be82d4772ada403579278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291e50ee9372f382ff609d608f772d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8e8d2eda37e11614c5ad1b678ec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec493c64b0a6d6f7a396bcc0555df781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71b0c4270f4362e3e89458e01c99e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1788fe1379d06dbeb6312183489ccf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f595d749a54fcb63600e913d2bae38384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69100ba4390c388d30ca4e27329485ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f3e226fa257537a4126fcf363b6c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffd61fa26ad9ed36be8801923564de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd1afa045df17998efd169c6d7306988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190736002a70a96387e66b467223f3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a2cbeeadef6ca30ee8b487f3b939990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f067f2fd7460827ec6f8cfea15cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f3ead5bbe91d36f7b08c5b13ceff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520174781bfc3e6e02d1e4fca04193093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6813faed8ed1deb6aea4e2cc153094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c40e784c9dfb29ed3661894644c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf50990b6c3190d316b4a64677a16596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fbe78b7754efe3f8ab7dfc9b7644c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10ed96ad0a45923644b43e483e145d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc297905f240295cb50358cdbe0b8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26241770a522f910369a014fbae026c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f440611d1a2566dcca1e38f177c373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb975f6dd0e936d4d93b2620fcb2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca390c1c4b43c3912a94e7fce6572ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797eb2040fc787bf19d875e97e25c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e67e7807f8a1b33895b5df621b1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342cd1488f8c7ffdbc31036953c0403106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127f9c79cfb734a8a8f40d45677b232107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac364cfb1b16d594f13d7da8b80a70d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655470cf2d1a3a6323df39ed2dc3db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943825678f6ddb723dbe8f773ffadf6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7425806a07d2dd29cc8712d360e2b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69914cfd52220662eb4ac155337c3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f92cfafc1eecc138261bd946d10d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a4c23c24f66e8e6ed7ae5e956806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77065d34f8ec39d39f1462b54c46a64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d31df37d858eedb94e9f9424cc040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cb353c17c03b11864792cfc14e39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6d08319378beae92c6cbbac404d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a911182fdd91b785b988bb8391b82a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c811eb431fe6e9119511dd260616ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f1cc874b7c21be9305eef04bdbea0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d475dd56b88bb57f55ea3e15e3f4502122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ae4a509ee2ea30f7d46dc0ca4ff9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa45a0ef6d2553a57a9b5170eef9be9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f265ff065be583bfa7784848f024de6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162f9795d424363eb0a1a60c4ab544126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d58aa3360d397ed617fe34ace9542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204086f956c22c685f48443a41bcfa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0912f53941c47f8e9a11c72bcd280129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf08db8c3fee82c1633178e576af5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa931719b231c08e3c8dcd3b9b14f72a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d2b5cc1847f0674cc0f65f4acb1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84f5bfbbf8a926614a8f844e56533c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ad310f57d1fd2c9daeedcfc3deda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad849d9de380621ec2f9595a78f11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266f8f1d226d8f9a3b404b693bde45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bfcf290ee3417389520ae8d46d606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b984a6b06f8962915da5022d764c20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6aff8d3bc1c6e4cd91d6b5defe935139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e18ca3dd327c63c2ae4e2789e0ad06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc3ffac5baa0e64cd27d67a159e491141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e651c2c19e81bd4cd12a7f1e57831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f020f7f93a05e9b063f726c779522143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bcdd3e22ce2b23b014e5a6419f355144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bdbc1c0f8591a4f3ba7e2c279d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb590f3034ee8be03d28e5c7f7fc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1069ef3fe0d48d3880f5cb75e0a19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff425c65e74b86922ca2ae6b42af2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631419c81433826ff612b6b21e4d5f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899ee65e2d285b8341a3d73d0c8efba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253cfa7b27f205e378c8fec16a5c01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3089c746e4af89f3813b1a8ea3168152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b3ac150ef09671df45b2ea48b73bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e1c693a769e006aa03e87239bacaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40b551cc9362452e045ffe91d94d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db198407ac8193881c8fe3efdb19d0fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b13b5424fd82419758215dd1d43003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e6284d2149143e4f457ea2c1b8854158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db2a80a5dc4b09bf396fa8035dc57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb370d9e0d2b75f303a81c30aa36ce1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24d30b0419e690451b44453bb51172161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fc6a0ac14db5d04c0c6e5995fc02f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec799e3a907ca7abfd62f2408f666f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146eff754e05e19a288ca5dfb17d9e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5cebd670b05ddb5e1c275a61ff46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30081612ee5ce9d3e38bbfa98e31f965166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98216000822bf574dbafc57816b2a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dde15b1005fd1f8f38832a751f7b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fab753a11986b78ac97d6e0ac2ac2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea20340d80f4fdd456ffc875279781170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf3db91fd87d7e84fcb695591ffec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a402fbd566f8876dda07faeaecc99d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab4b1328a1124d103582ba59c77101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1197e8a88b074fbf75f604d5e3e3ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56965f7ce4b4de87e375a2ccc8a02d3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926a40388b70e9396c245a33e10b24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f069801913ffd4e6729f9a857c7d64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841258e462580e7a68af66da41e6b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b093820e16096d138237238af98a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba3df649473ba651359553689d46a4180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460af567b36841b9175404736e543e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f19b736f4f8d7be9c2dc353343df62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f388c3a8a88f14b1d33fa02df19413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b79ffc1397df7cccd459c92f6b91b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae1cc995bc8190cc11195388b1c1345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd7b6523a6e82ca75252cbe7507066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d965c70c98523e9a564bb7544a9a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee136baef95d02d81cb1b73bbcce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017f981541dab94f1485395171a6119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6005da972ddd858b4fe8b162b5fdcae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062445ff0321c5eb116bd08d4f2ff511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e23965acf0d3b80a9327401bfa5a7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca779e0d4323b6f669e07f3238740113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad0eace30216b240a34ffea9de7f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4801a9c5b53ebe96fa78adeb23614a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc2c3a9818397f665c0af5ca64111816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf423f6d0ee63fca4f4a54315d8b0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f88d063279ffdf0385e40a511a0f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333cc0bf6998f5f1fd4605c7762719919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292af0d31ea176ae57d80b23942b54a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c4853db7f89dae0758a3ebb20a2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f6a962da43b69565c0fd02ede46322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aa80cde14fab88416badf4c386d2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf257e0c2a11dd49d41b33d68b6629524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae37efd2de3dbc1f42f10df0839fdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f12b793fe4bb9bd50a5c9b714bf6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574fa24cbb287e9a3205505d69f976427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658be3b1c59990f87a55a50f747b16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1dc9ea5aa37307f98feb4057bd66a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b17f6f14b30fdcf119fb03439695d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9b37449eeabe28a3eb7502638933231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ca42f2c425e2083b62571e91376d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277084e5f85ef76c272193a1629a53f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c136d8218ddd678ac1078afa10f5f9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d0aa3150e7024808a22a19901fd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85094f338df1b213d4330f20052e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3699e6b2c99073ce3e4e210667f5df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd67290f9aafcd2b0ba113fb4c975638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da50182537db37d9ab9064d0ab72bb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e538fb5aeaa06e78d2ec57bb00389040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07075996bd02cb8c09702664d0d5c9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b632fb460debf2b139e6dc14ac31f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ae9d8e3fb597ea9af65b51365ff543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508e1a5e143f876277c89a3636a38e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8d97a544a418335d92ad13056cc9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9425ddee4fe8b9bfc3543a6f95265646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88daec7169731672d4cb1805dd749b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f7807d34d475fbddf7f964da93c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58338ac58483101928991bcd0db05249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92422c1fe696bb681a50735c6cf727c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51733e2b11a5d31b6ac307d402a27751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103c0968f6b675cb6e37e69b905e0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745dc791f1b592f2976ac60090aea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69d8c6531b22845ab934f253d865154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76393fb58fd55fa488d663bbdfd480d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d945b1a47560ec847819ca110eb8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70688830b94cdb3df5d7e905a37ec8c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c634c86778071130ff1904373c76758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c720927111ccf9e08f67c553ed7038959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb7539de5ccb0fd8aef78a0f06ecb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0f3c86e9f0dd1e2e53fc6608dae5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba3b18bf69fea2741889b31592aebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3df24bd6e295a598afb792e1b753463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179fd9f7715135a0ef0dcab7b322f7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b124b8acdb05ae0b3a2bc181f418a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c9a8a67cf767c1fe954276aaa00866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002207ce223c26c8c57cb64ddbf907c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fca7e3eac8fefff9a8c3cd3e9249f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5ef58ce9b742e46234e8ce7f802c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b92e6ec8787bfd34636bb01e6e7be970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142512f302d49ea76e7499e2088a0e1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3ff535820b7c8275c380d9c3a1e4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275fb2f15eafe8b4e671555e1da58373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731402c91b3a33cf77c74299b603d7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bea9bc547582cea4ee777c31f528475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd98448c01e443bce23decef3ef981f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8953099d36f36ac76bd5fa2eb18877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45e37371bdc7d6d148efded82ac6cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1c17500be86c8c92b10596ca3575a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd559eb59b052f878a9c096291733e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb2cd61be807bf9045746dd11cd0ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36661eea91501240dfba61959296030382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014822d140ae2f84abdaa32b025469f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee422b8061fcee6aeebad7319063f3a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ad1ac812c590036801172771acfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953c8a42053769e79d54e2d7ef45bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a70703fb494b621925ef5db77fdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896f49849be07b1b7d9a85805499c9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c734fc95e6f64402cd20209ea876c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f349ecce9d5d52755e546a197d63b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883509ecf95ad4289b7251d84d53760f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74508e67a6c4335ffafe34b22e6cb61b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62954b7d1af224052d7db4c04b620b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15969e5367db3fc945dcc6ac9a74b20594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f3bb2e0d3831b2279370823d64a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c634fbf71ed98745c5ab6234ecd6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1690c264b0983b0b6a5c5fb2f259ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc745e03901dda547681b786dab8ab5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14867511f71b31ecaf05d2698173f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1978e1c1eb88a149fb8eed4a677e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe0686f1522aed29554080de1c577101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d825a37d01db7fec329cc745c29f63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ded3ca3abb89aa5f4630f9875608d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e480f9c63e7f24ab8042112a93372a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cdb32040eacc148edd5eb561871a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab375d9f16b091101f103db574198e76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b6df0a67424f3782487bf80beb555107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b291a50ce1a56695510447c6db1dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbad1a7ea241fe33a5332b466a7e8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69e7098c32b5685c0c79b24241db1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fbdfab8615fc44839640a48376db1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f14ffd186e0fd793d8f8663e9fa492112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915c5211c05c18937b9e8cead6928c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdbd17a310d4f237f73db4b95f79df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43fa03f4c6d72b25289dc6d24a93ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd39c779ca623073f3f780ed7506533116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e15b0dbfab6fed4813180dc5abe202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec759eedbc93fe024a57f5098f3c47c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb717efed5a5f434c8543e6ccf3fd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d612697952815c02d0345f1ece1c212120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982be1e88106236d3e211b029051f3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc38281709a464246de66649e2002e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b7230ca70757e98743330aba72e84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a8a8dedb89143bf95fa118eaa203124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bb2a4499223fbc5eaa49edf30d3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa874a3e911aeeb7444f069682001b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bcd9886d4eefbf50491164f8e5bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326283f0dec22f5db35b1a069a606a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b413ff16fcba7479e257198ca406e80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742e9e1df56903b77cfc074765c08f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b5fbbd960ea6baa288f2c3a0cb8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a5f9be81a5ddcc6a3a9bc1fba64c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986ded0169ff67695def2a6ac23bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627649ea43a40594ae9b89dc7446aa2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296939e75a0b60072c09e7912fddf62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d7d6cfd417ca40bd187355e8e9a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7ac600bf2d30be0331f30e2823c21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6a9f1abea6e37464482fc97d1c1c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f966115f99ca9036bafcb3c3ab06bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e47bdac2aa1f62d26fd090d29a3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19b331f0018dbe40a4cd63e2248b9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0003cda56e937d727c0f325edcf145142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f9dce936a44c51eacd50d4035ea98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46735d785800a70986aed82e7adc773144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45f4d5ac1948a561ae849c3ae602d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eec78f17156535dca314f6767ac99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658626e63dca43ba23a0de6fb4fe815147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647131fcb63f0ff2e78ca08b10f13bfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a470d13e13965156df894a6fe2ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5f3423f08297483f7abdbdb83b54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4349a8f326129d04973779da617323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb66d189fedb719a8bed8912dd3979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64a6eff0fa11226b626f54767a99c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68014153b81c018d208a83b8b589f954154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf2410a0f27149b3dd9f5df24b8610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa1b4701977a9d3d934849c52cb68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ab366653cefd77021485dd2b8c52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db261f4b23ab4e4ee431f380acebe083158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb664690d6bfb0cc1031556cebfaebf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ffacadcb5ddb8b72fa95983f61b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4b7e619c56dac2d807aaa2baf882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2fd76d6fdca486cd655e533edc553162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468c58406748c1b7db6732649df0fe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abefe4d78f6153e5fc7cedb44faa33c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b511c510b1fe0e3d890ccf0170ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c5d45c921b34075e0ba78ea2382bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b609428e666c5040cf716ad4fe015167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab14d781236f142d41abe6cf1124a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250c8093385b1942df3cc5acb8ccd87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3875507697f60582127afde2b50e38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7fabed77f6ddc89918b8d6195e7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add73144ddc15c885bf8671507b8b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e409a703c022f05f7953b8fe8c5d7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4d18e7224c9be8bc8918a8f8840c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>