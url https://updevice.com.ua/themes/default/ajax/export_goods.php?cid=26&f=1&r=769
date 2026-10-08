--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b192de70600126ab975d9356f79d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab33861d95153a6d5652000c5090662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea77a7aa0a78fefc76a770148cd0a213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e0f1bc46df5e5caf779e3dbd37ae04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d0472e64f62c2cc080f2f974f414f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5d705c075411fea45d4e767247856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21818cd169715cf68e7c7dfddce21a3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2935719ceb67114472fc34a344cf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8ee4c94b6536dd97b9bcff7282899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f66cbc0c72c6b30198e1144b03bcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a229f8ebdd12f85142b5034d393ebd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7aed6e71129c8cfbe3d182cf84df912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553da86ed3c6e24729a6daf43f2064513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044f28112f4db8cf335ca6af0c394914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e75ec4220959a1c12a64bbf775005b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df0ec75708bdebb771997a0cea1f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9502d79cdbe389a2df20b0ca401a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1027fbd1a2771bbe84d6e373b15118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313aec532990f97c9dfe975c6d1641219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a60bf4186065aa8ca5171ddd9733cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd0325a805ab0da9d3322b9a3a69321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711449b608d851edd652709bad461022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a51b903fb4a8003fab587de37a2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509e4a6a80674eca29544c24abc9a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160da95e065157c233f7fad4f6e1f70825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb745409c23bb87095e3e591580153c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082334c18f79c7800cbc1b2733f5087627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779b9837f920764ac7884f7b7bdc1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c1ff94fd1d3b2dd88f74fe8b5cf5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb676e3ff21b20aab3f57766175b3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bffe2ba7d8c992dc2744ed26ea7ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467031fab452b8be6a41f8c0df27cc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab745e4a260f62b21012d5d31d9d4f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaaba90a57248207e39f9f5eb6132234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9b516fb87335c2cba5dd42deaa2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f115dd6717d776451926744b9a90de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924f38ffe42baee01a98e5c2d3865f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942517f00f40ca37969f2e18083ff4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf423f7ed4078a61f7b18308ea5950d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30423899e23c0172576c7b02de4f8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c564e82c1ef482ff61fae6fb13aabd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f835b4987d323c45438335ae24a8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fdf66a275961ceae42d6bf577ad943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de2571ede66b672fbc0b6ad0cb11144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8df53ae5a0e2d784d9e7061c4b8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a57007a8b1c65415834a6485a496f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35362c9c1fa3b805948896be1963aa847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5832477d53d5ccd77823dfcc27d86d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a04b3d026d323ad3a3ad757f13c7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7491336d9af33811b9eb9f4ae73fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492015b2f45880edea6e31a6062011f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c260d82a6098249c50f0196345db152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f05ed0fced91cbd05779e4df633853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0288d4e5e56c1a35f3f10def9f46d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a4cca2f69f2958bb5eae2f3c4a6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2fcabb651b395ec6a6a13da17e55756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cff00b7b964a55911d226f163391057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b88e74ec7aa8ceb7998941696e72058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9483301e93e3262578d4c42c75709859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b37bb403d1269a2bacae1e7b41d7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281604c877b4ce2a2c6057a21eb307bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352da61b7798d1b5862a7207c6527962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe6f068adb3b1e71777ac2f51812f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da0e24a7ee0717f86e96db35e955c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5497109963b58ce6985c0f4a82cae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50cf0481ffaf707005e681614426d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635df51f243a29d134a7483e7236a0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01981700c9bc3f152758eb011fa7f0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900fb0f2efa7bc9ccfb6a9b9d38c52e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd41895ef1a7e423ee77c8edb759ac570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd582f149edbeaff6b7ede0fb221c4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93398968174096eb6de694d06d3857a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5e64038d0a6a48ea1e05e8fd6126a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb3e01c87aa533433424c95a01729f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117d591bd73f9fae0d82dd86e37c77f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b44bbe90cd0be22824e42e230f7cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7c01a8f284f7bf9ccce54bca662777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8ca66502aa9fb5d0547d2f39ec5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58c67d5a0586e6e4b1eb94691a36079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd62d1701b440caed296b25ac0e722980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fde32e58d3038157da540709206f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50bd9dc96a9b10096560db83b5f4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8eafaaa7e609134ce35ce33d8ce1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b2f0c80bc8fb9dca768d5922adb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af5057c390b8b8cf57a598f533e5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd0c31ed8cc930ee8b009ff1d6b4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d7afcfcb7ae76639e8c4a551155e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e364b9ba27ed055fcd4399e037ac79488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a209f9b02ceb011327c82b1f60d7c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a43a3bef4a8b9c395983637abacba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fff9cbacd2083caf7f06ab195b431f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f9a86e4a28bc62e1f5594f1f550292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b209d79cd3c2ba9946c685b71cbcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a981379738350be49df422fff7391594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad73590c9225ad274c8b5467213ae595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67debf48a0fa1305e7fbf620bb1bd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd49f082a8c38b10e6d2c72886aa3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f49a771bc6be980e157ef698a28298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d896e65cdf242b9773be8391fb7c10299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be05638b3625fdc58b5ed161cf4ffc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92450ab96bfe97c28fc3fe0917ee429c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0be65c856d5dbc5db537fac84d58f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7975f8a73090f13883b6ac2725ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fefdef2be25a0535a0afa92a79800104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cbb172206d27835365c97d19b9644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9397e03a2a30d564d4c41c9f6a1c77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db353ab4defe219c5da917c878cea2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d1428a391bbdb05f6803aa9aa5108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919f92d655ee4e894ca21b5672e530109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d02e3a57679c9b8d6b403df73268110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e45698f78118e300709039b962f5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6a6a84cf5fe47cc9281cab919480112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd635399d767ab56418ee1ac2276a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73c9b1f675b821d42ba577e4dd904a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a200f40304fb32a1e73ef02173ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cf269ea7e3229fce02604aa0af637116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d95cf557dc790ffb747b5b0a18a39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c1db30743b405a9403ebe137eebf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa43de532d73ef0144b79f29cb5b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07f3dd291808f599cdb4c65207c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052b73b86ebe372193c6a65cf1229c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae27e858c7dcc0fef4706e8e2c791de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534fdc043d7c876478fc6a00367b05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583642c172bc0f3140bd1174d25a17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c49fbfed195c6e92a02a3a164ff42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095974a9c2b5e0f1321bf48d371143f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea398bafa9a6cdd475cd97ca3cccc3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653acc564ae9e2e183f9228d6aa3fce4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc92de80c93b1900b279c247b8a93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365030cbd1974f8489fb50473e9b73dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2cace7ffc3ba8b36961b39321e073131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc8cc8579ffcaaff9b6ee6491c1ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01a637189ba3ad66dc64765f7f5cc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcee2d74b54920e589ef4f608522fdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2799a73fbf07b2432cc7271fecd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84457f33b343ac27d772515b62b754a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c39ec3d1a0ac51c0e4dfc2ef6d3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb3923a42b403b7e289a02154ccd94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736af11121e25358b4ea2d222c14356139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0839c005f51e5dbeb11b0ba91cde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f87f43da06670342d2d0261c7aed55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe834b1c7c2f80e566afdaca507c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210aabf59ae2a72990472a9d95ddf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c004de2039956a09d9b8485e0d90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe5256cb58a6440ce7d9d83e7f8799145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d47b37c2d0563fdf8ef9a93f7346a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81549a27cb857b6181cf96845d44d12f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51681016fc945a2164f5f0522e96c49a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a814636144f3d69ed4e3e7f24e34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fbe5f24e3955197c4f5d7e708b84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78c39bd35fd5a6496c8926705f607151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e1376836353baa1298541d09df00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc2f1d2447af64c00d51d0f5c88299153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c545156fdc582cc3e09c1ed99413154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066775381e917dff1efb7742e3ae9b10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ce794a88333afa997574c1c923b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac9928204421a16de26331a31e8d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855a6afc038723f1c9c1e1f6cf82126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620bee8e0cf3c2aeb65e99c691d5b13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508fe50c7afb6b530a0377aefe9a0e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121abc262aa30d2b923f6f253c3a0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ef6e6d677e3ac3e00bcfab404a52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a1207c06e87e310f8a446bf1ea42f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1df2ea11e87a509fe2f7be9c2a6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4911fc63261a326f30276aace8a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c3cefdae1b191c4e52ccc8cd3b88f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c3f9663e976d9a37754bb8e35619167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a33f5debaab10cb42134270768637b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7958b20d7af26018888ddb9b4f789169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31af72dedb63b1cbf7e3ef6919480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7bf956d80094235843918d3a93bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b16b844f70fc826b295e6881de8b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca62e691148369bf0318541782c114173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903eb831ea31b4fb9a6f65fe0f5d471174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb16c66b7bcde52096f62423a9598e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730b72adb5647d6556ed4c30bd3d33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b8d9633825b70364d8a1b777668c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de01bb3a61a2fbaa9c60f89cbfa59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c910ce7262ac129c7eb6fbd5513e023179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc689144ba7036df9331bc72a5769180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7264783cd2416e4afc0b179d822ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818aeb2e2d15029c6323c4270601cb182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b766355f52184233c75fb771950464b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c554079d01f5cb4a7cd45f8a613c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56159cc7f9057e009940051b2883a5813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dda0ca9ccbe0eb6a7e397b4081da14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39070c744dd5535aed63bcff018cb7d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56ec65197f9b77ef0d5cd0d8193a1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482954b6b5732d7403075b8e2ce039077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a664b621be32d827a72e4fb183ab88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087492926979dc832f450a6b9b67e679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceecf0280f0d7ed04cc13faa849a47d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c0d1f1da01d8dc10953c8497434e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9c11a936751793ed967f8e64676812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c026e37d88d60dec34e867b5cc0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d8db3fc6f906315e68c5c759bd8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc88913240f0b104cb59c9eac2a9b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde12ddb9b94e254e318b821901e3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab1861ad97fa43cec7a858bd5624c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085bfef6dd4d84e4abdc883e10dd74e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659794867f3dadffd93acbaa8ead1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937473119c0ae17d79da16f18499ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dbe672088902d8c0175f3a222dad921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71d07e92f864957a082eba28411ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b2daa2d0ec757204afe7aa4db1d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad033ec4ca33f2d3dad233dea67dabe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c51366f8ebe11d81c5181b10bd6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff563b94b13828bbb94893be01bf639426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8796f4ef1ab7fd7b94f23100e6570827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03034b6216d514670dab714950b31c2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acfc68146a6954b474ffbb3771420829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1434a02c8cb31f56d21b6c16393a5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba02d20fd5b3e8a1c1f906e558424031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c4884c1643edfd3072f9834dda7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa861ff2b5c64226613ee5f3146240533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde250d7adec9473d556be77290a48b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41899a7be6f369db5f44eab6551752e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95009beeba8b357430e893f12bf9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3481f2ffab1535f43d1a2823a953d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218a5c4dc8c8dc4c50663e2d548a7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220efe41be6b841e68d32b1e8b6d48339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6bc9f28e74f62e92a92b5003e4b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b0bf90b780454160472fac439802841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d6e82637f997332298c7b2ada4a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8620129d3403582b86b5a6d23babeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd42a5c2308ec78686c838b5638073544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9483934f0e07305802949282318745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3324c96f02c23b4416442cd788ad2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e89144394d43e3e7d5500d40f5b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dd8a88d10697b7a2cb1e70e0c0fa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740977a3664fdb898e39c79bd3e965f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70574cb342a175580beed0a4ff6f2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09b01dcec3e63c9244e8de041c8a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926af8104297a910cbcaaee3ae92ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250113c2201cbd61c848fe93f8c60d7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9f66743ba3c14b5a59d04e444eb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b065907d1711a1d37ee4c9972953f1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3b68fe35f2de51eebd530990e1fe056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d484512297296f17c8ee57a19d225d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d8293cb233c1288a35da87c88e8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2684a4f4b5acb6d9194b47a674fc9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a33f79c93c40c48635ded087f4ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7840eaf97f5c7157fc7902b078182d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce69d9ed6adfe2e8a97da5e8409f9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562979843357e1ce1eaee50d82f953d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aefdff0307009c9f86c4628ea555664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31684a7033dff7448625cf252366bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea394d4cd05685dc64059dd70d1eed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b609b9c68c2b9a5dd0c40bb5998367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb774b2bedee0e2a37281d81bc483f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96de25872be8bcdbadffb53094d5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efd9c3624c4690881002af6d01707570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b5b2c3d7135d55b232f47f13d1d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c5e42dd6663d0bb85ec0ea6e137672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021cf663156ab97bbcc716956c3d59a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30e87e178d119d20d8b2aac173b3ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d890eab3c51a1a03502852b9db3cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d19e6245882b57dbbfc8bad94835976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315668ebcb319a5f80a400fafe21aee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b183a561467db2c6683d887e60376e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc89e047ef8cb11fb58a563464c08379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a5e5e5b682a6d492185f3f5864ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513bb4f6237c356952c14c5c4d6ae9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf1c5ee128cecbbf6026b2dc388f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf7f0e67a4e00429fa37a489d690383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93712197c2f1141d13d9731e76873c0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f961966d1a8b66dea3f7c6ab43af6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a67329f57fb29c7156b26c7bac0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53fe3ce9091f7b04a6af68942aa64487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d972d3f4c94f8b045ab33bd4e19d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f835b007245b490d9ccea909e868e8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe547bdfb0c9bc70e98344bf964eeee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84d21c7f4c81108997cb63c92e4dbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ae95e4c932d7f6e0629077482912d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6534407ec6d7c3da496a06c4bb05d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893bea5c4b208686f793dbc16a56d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4f20846399935c8f4d1b0daf297395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b5b5d3687ad258b70799ae5b8c2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738f80cca859ff635ea46457be13fa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e297b07021777d5b633a7f6a8d58f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303b22420474e3b21a496812fa36c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1525bd235ba9b778cc19b2a618b7c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659671c2fcbee03d317903a65f37ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9dff0a5c06ba36b89a819d3724fc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f636e4194ed4c42a838ab4dc5ba427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f42b3a8a613377a6a783ce3be56544104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94618664b4b3871ddf55b4f081f23cc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ff4b0cef4c17a48b5dd86a4ec3a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0787981d71b0dbd6482f96d1cf693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964ba9b04d1a2ece5ed8c2c11e2e62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9de395055c8c073c3bc17f076a961109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44d391a3b6d6387f8d461feb850e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aac66067eba08839c8083029eb409111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb1e7c97b75d87ad88e7e7a3e10121112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409280c440ace3c70e3f497f1d10aee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d814655b87988c257d840af728481e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d033253f277ca0481e67026a75a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf96128429012a5e61d57059264de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac4df43b8b79ffb5487200c02eeae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19c405190a705fc25b761769b6b7ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbabc2ffd096fa45d316321385509f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad36b46704edfad3ffb3c346a7d51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552f548a1080cdd5c33d9b4059f79e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917173c254f4f701c55b6a07afbd1ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443b0929dda2291c92e298bd1cee29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c8d974eab9c5f156ea45047baee24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b5834c09b7d3a87e4dc69f5c9549125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab02385b5b3a3c61d5bcedf6e0ea0c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6308a0d36ee0075083cd5f76c439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46b2a37ecfbf91984c0a8222edef7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b7cd5630903f8da83ded43b8fc70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a386e945643be7745fb48c3c03924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d25dac3d7530911c7c1896372a9b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd637d60bb5c0a0c41bf0a6a38fc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549ec37fcc220d887e2b159e2c2c57a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7963faac0c94f9cd921b6018dc70cae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ce38aabd38e4b7a31b9e968bb42d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108fa28a95269ed1ab1d75dbe8d92f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba1866cca536365d79c9011521d48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf0492840c50b52b580f611f4f777138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d70739728c9ea165ccc08d5864c08a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed146b662a2443ffdd7a670605821140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a6339df20889925b9e7783ca95058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e76a1f0594976cd1905899321793142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395c9367a67412f4ad925dc145ee7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af39fcc96e8763999ec10ec55e85a21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73602d137dc75d15d43de33e13daada145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8748aa0a10eb543a82b9919fc5ce3ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55effaa31f519124458dd5ff84c6ddd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42edeba3ed510530dee33e7c4d892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad27bfb0452aca77f709b98e6ab11a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30d1bff2fa510d8705baf3599d4b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33257f542c77397d31bd028559d7cf6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0b5640449cde72b5d17782495f2b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f8c4a607e52b0071691e6ee6f9d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf072a57f6f08528a7e94cf05ad7b1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044fc8a858abf4e8b98cc847c59bed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacfedbf333f470715b30af104ba91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc55a2be4cef99a4a13ffd65dfca6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639bf6c8ddd044a30ce8af66a037a72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fddd9e69f337a533eb88e44b4d5729159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7deab965e1542b64d56f3e9c87ee1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a5a3b080ad43c787402ad2cec05a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d2a33400b3635debbbe9c2997a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab73a65abbc48f3dc78017350e641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b7ca98810ec6870f0bcdac868989164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf7553746c8085bec38481c346a6b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647bf5e456ce9d7013749e7734325aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959643e8bef8247cc410dd2072e2438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afebac00a61ca08ddb8823265753d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ed66700124c0ac488f5951e2e628169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4275edd1510c64bcd0eefd223496170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3640be6f893df040b1cf76092c3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c66f13ccc963331d5fa617cad7496172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af89a28b56d49e4bf272c72d25c333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654d3b98e38f6b563e47ffd73780ed174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>