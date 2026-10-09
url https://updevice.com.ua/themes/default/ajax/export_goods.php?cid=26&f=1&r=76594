--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366cb90cefaaf4bc4c70bee1f462271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82adba27c4a44c1a297c20845dc05a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9048375e6770e271629b6b656801ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ef0b388cef49738e13df8443db554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d5aafe826f2e8075b27b5392d8ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c003190fd30a96f2cc9db260d546c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e3654b6738709473d06b5401515ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398068f539ce84c7be34a012d79e2d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a8da944f96a142d407cfd8d409989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0d2756bab14062b817091a73ddd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969bc54d3d11dd0f8c27092ccda91a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09da1710636893b4c22a454e161fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44a8344d400e18b5cdc6bfde2182f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108be15c24d7d7777418a72a3bbe14d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561cc65818800447ad8884df5db78e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4349806d7480549dcd6fcc48da2fac616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa19c1dcab02f560d48a065d184d67717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1473074ed77150e70b8f24bb0e6c99b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b76906a9f4baedb26a75d9eb396c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e8293255ffd8deec79901a39b46620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ffd2e20b24e729f4f3bdfd7395a1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb850b50af7e52b0d6e71ce85dc070b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313dd4ecb67cd855e3b6876cd044bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3355bf86c045a77903f8e9508cd49c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9cb4ea72a8079f9168e1ca974bcf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e7336aead37b47aafc36716dd5ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecdaa8d05490fb3a4821510f6ce22427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc6fb6f389ddacbf6226588e7794f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7079dfe7aef033bc1257dad445688b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a063b2bef8d06ba908d2d2d1a54a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06fa26a764ce653459ed3ed58d93ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8613e2208b84aa1fba9a70566ed3e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc106abd644b1c7aebece86a2a7879f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97febb3c50a801674014146731c028334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014a337bc91b429041fc4835472d0db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c16c810d4e5d7ee25dafde023762f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71642413f8bf6536620a06b08bfcad2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5d62994a11bfdd7de664522a19fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2d996f112af58a9e599b8143d537539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d213be24662fad5e3a0839e53bdb6a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8fca0c1badf56988d2eef956bda141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685164cb798e3647fb0da04786b755c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b7179152926249c28a051659183843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef127efef0ab275f1d1439d78646aa2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb20c65f7e693832f99bb101dc9663745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8ac46c91fd9720ba8daac491ddd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a45018c263e3b2df61f8669504db947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3421159d7681544c1c3dcdb8223b0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6684ad8896b14788b098160613508949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ddc83119214985ddc7928ab4665250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce581f257dc29c911c67c60a5c5453151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f26da5dea4bfaa3a9cb72b87643a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0733e127c2f9332a515de2b00c9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7360a64686890d16748d9f5acecf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d9bbb99fd5f8381e513a4ac81ce9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309dd435c07d5d217867fb15aa0b0f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057992a26c84c52e780c824d661d60a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca673a6a5d3bfa0805a09081bef3248558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e74d71be4f25cb8138b5f5ad1b99f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d8884953336b0761197a3eb7d99160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc38dc64c3a028ed442ebbdd0042561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2138b678d0c0de4ff281a0112546262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e365f4d70ecba3497cc01e2d08e15a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a9723d6df5e0bfb292ef36d0a8fbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4f73e7755535ee4786450fef989c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b191a0dd4fded3df9d0ceac5a6227966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b72fab3a38812bd406e098cdefc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a444924c716d64cc28ded3775868468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aac6e1db9553d841cfe3ebf9e0d4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d883b49576e564c2f17fd116e13844270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ed028d3b7acf516aa11fe95bce7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95a4c753181895df85b3d9530f172572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36b50357d30131e50ecd97ce04dd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dae5fd35dfd672c5b02f68d2ab00674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85069b4ad646062e431ed20807f1ff2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceeb2beadf1b6d5018c1f75e25d5a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64829f677aabf884bdf6da0d33de7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a8fea8ffa2ded3d8674dfbb4863578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024a1c153c693dd4474d0b26f654df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ef1287c88bafcf664beb17924f02380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d01b87c90205a20d9cbfdbb358f9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcef9454fadec6618e02d2ab0128cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548e01fc6ebcb14e75e3a09c0fbda5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a119045f4740e7950150e65e76c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2aef3394c0dffed71dc38e727d9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df23c22471484e3a52c47cb31b953286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df92af0ed778843b7e999ec3d553a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adeb92760f67b6d6937c9f16f3ee2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96037a5a181c45e291a0cf13b013ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552851af106c37e5860db52ac6ca414290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376661ac8e71c82cb9c76f1bd3ee12be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f5b6fbd9e0c0115b52fc1b027d4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bdd14a79cb2972e5be516f4bc5df493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ed7977e63b72f71a744bd0485b2fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953075595d30aee9aaf83158c255fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbcaf8ffaeb30935fd348136fc8d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0fe256f865735cd3b4b05478980097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473f0d01ce50330a4d8d3ca366b74398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0d7416c96cddbb7773d4869b9e7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd8411d7215691d7ac4fc1daa550ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507658396ae515670e7e3b714d6afb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f23b2bdb910ff4649861b944d88061102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188480bbcf64592a33b3b31e45f06f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934088b9ac89efa4cec65b921b55c927104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c69622d23fe2431a9df0fa91be0014105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc58bb4dc7ca68ceef07db50464a48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39e9b40c5458184e36d51c051f9cf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc25c13d42268dd36565915cce553d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855950072f9723679d029036969b9e37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1b2ef91497f25358ad1239ded83d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60680cd9ba4f3d767b2e0fb19f218d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4567ee3923d35994395397cb17c9c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d4a4fb88c37a9c0e3f795c6e0ba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfe44fabc822aa0b49e68ef26caf97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7100ea2eeb5519035ea9ab8108243115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e2c2e64c97022a4f59d68e6fa0b24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2140b4baafa027ca63c9318420b9c49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cc53426f810a615cc58d50bed55a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99022e808ccc3ca8e230ec2f099c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04664a0e26bb6e937808a6fccec50c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215891f42021b76deb1cd3d89f3b6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4814d446bba3e9350e9b2a9f0ba61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5b15df91515eaeb406b267c6b0cc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef947429fd89c0adf90a6d6801f2de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455352fce542dd832d247e342e713ea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85064be36589133ce8b6a3c5a62a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980927a03d7d1a801e5509382dbf0b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8dcc3ad095f70f634056f1e104049128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662f3f55afd8c9443458a1117bcfb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71191d1aa46b1dc3ed1a529b79f27dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7b2925fd2de6797849322caba24ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ffae272687987201cc3dc3d95932132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c509175c32cd6bc437f8e4279790133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee80c5a1c7893998a265d5aeb1e3aa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ef7cb9cb7fa9a38a51207edda9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf66159ef44d284b122f0669e4eed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cf8fff0bd4619626ab9c096bb5f6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d97171f8c0c70e51bf8dfbb97d02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e5a4c84c1c19e7cd63ff67f22de6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798bded3f587324fdb49a63156a6136140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf7ba9d4a14717b4c999c676539ef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eacb5ef6fe7142790876cc0f911b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5e344362f453b34811ddfe84cf93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4695cb2ba6a529473c13f9d3b76eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb79bbfcf8f76e0e1848349f0b65d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc699fb1c20336c6f980ca1b13af4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ad6f73c44b4c1244d8a7932e9c3ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473342c2918c0e84810b4eab13b1a37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b0228e17c6ee07efa9d8fb22cb3ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf8735aef3aad7db7b3aecf5053f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab0aea6d41a4ad3efffb886a925e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e61f133ad35f81e99dd29d3811a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2121177f7e27dcfb9307fce18b4cc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d95477428a581c5a09eebca790fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c5afa5e5e93839a040d4f0c5e131155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9be9531d2691b74a37360c2f5291f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b689df35dbd0b1a5caec1da29248f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb0384553ce4a9833825d857fb48df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2ccddba55708c8ec1e232c2c6b2a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f13658b130c7191e3d3474de50cd8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31996136b2e76dda7b34a5bb6608310f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca97d95c18fec5d4d111be53efad3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ea83e3efe872642d78601f8410908163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b149b17863d7c59856f4fc3e03d95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848182467b851ce18b27d199a8445cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70095630e7cf8b1380afb9080d056e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c06bd981cbabd7a2868175c654210167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ecd97e485fc9fd763684bb4571534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c18dccd39edd548b5e287f97dbcf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108d8bad85dccbf0a8a2dbba2e0a162170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bc3867ce5aa6ca15c1784d374815b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37445d3b7df79ac636fd7e3b656bacbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87febaf1ce3b33de463513d0ac087722173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eebeb6c4cb2544d1197ea997fbb826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf284fba8938cb98fbc93a0e37b91c57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0482ea70b30183d2aea1f29b63ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27072b9f4079d33bc987e1e16cb6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309399282323458571ac4b950a6291c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366674096475b8bbd290ed7e2b8a3d4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07970633fee433175b9e0f713eb8b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b09680ee43d62dbbeba9784ea05a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe80589c947e883444807528554d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d0dfc6bd8501280c5a191d2349bfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e74f3657d6c2bc9d926c416f754d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5198d64c699e4921f38687a90c53de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a489bc21c501f1e98b451babd7f0526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e672412e9c3b40c5a0aee135b3d29e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174def7cfc441a8b615dc219cb204f9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f0cbf5fa5d254275735bf9fc52c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460a9ed3c534ed017228b2d3c27d0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c92ddf4b274e85abfd9e6c6df0975c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a99afecad176df99b3db9655a7c1ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8695aed86a05eaee972c7cb3905d1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e8bdd3cf5a3914c14259829c29bac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5671d9d74de1783e1136ee4c35827815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f89d5ca3069820c0e24a236a6e55216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe649f6b358892c3b66cf19015819017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b6aadf7a9c9a5eedb41590b99d12d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a11af59a9042ba294d1c7ffbb3f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677beebf1ab813e5ea784a51ae1736420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef9fb0e510dccb95a32b2fcf1abd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b4fc6a82593bdd4c94bf562d2f6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e597abaf7b89f72b10dcfd72ff6c3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a98c2e1b7f419db0e36c83eb46e7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4c9332ab663804338d23c0eff38825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db69f523761a9ba9983404b41016ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493e9fa886e5d986633290fa9907ca827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415890f7ac8ef3936dccf37b26d6b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93ee8c11921ac54aa507873f37af9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011614067a7f18ab6d5d7408e08cd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8ae6861b3c4e784a059e5d75f9ec431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc90275ec2b81dcc4f2198fe9e415932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b70f993123cba359a68a61869fe6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9d14a2fd8879531651b7d5156e4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca72a15de612c1a566f431d309569f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fd0bbd4a58ab49e0035c8feb561136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260321d033476f2c01f70323d361f67e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54680ba4ef7632ea1f099a6e93c0e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa054ff7acbca2887f6ce6b0bb58ca839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4381c89a6d99f5a75fdcfbfcfe6aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca899880a2d229d0abe43dd5de80135341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b5cf70961f481fe773589f3fba57342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f58799b516128889d70c6a5e883543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55963099b7aaa247dab723742ed3372244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648edd2ad4ace394e783d5888f9607045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c75c5b2c715729635c6c32dcf37c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5beb153bb3924be86b16527f3629247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd770cc148939a6e0b644261e79d5db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309ab8f95d2534460ca2e1d7736176d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f59284973fd36e8fbbae58739e1c0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d175ec1d0da0aaec0531f60485e5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0a130ecdbe91eb095f62308fdeafb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ca269ffcac830937e775289e7625853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62623b079449f9e7fd03bcee03ff0c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542595f6ed030ad6d6e722b743e7259055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ccbafdeecc7f7c97dd74fa702322e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a6c116c9e9913e4e8cfb3c7c9a4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdfdbe0b2133cf9d0af0096ee68d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022f42e69cc5d1544bb6580cd3ee36759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad70042c53af76e932899f7fa1e15460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b21de1b8b6350a29e424458b215f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eededf9015fd2bdce4e9987f2d9d460162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a70f981bfa8d4fc170438bf6402c9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fe78a8ec0ff6976729f3bb9fe84464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b238a45c06f3ea11f37e660ae658165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd03065a1f4526e5dd4d4797b4471066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920c990c3bc2b5d8f017ffa44508bf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa76ad7d0e2af66d6b741e46111852c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514427c4219d8c6bf6d80b97a0828c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f48cd4773f85ca77ae237005ba08170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e6ae50a14422c432da98762e3f65871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f49a723bfa153030c456e4a2d612672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94fba949366826542246ded8ebfc7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b10dfb729da98efc93967b2eac09574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd890ddeb07ce20d9299ed7fd31acb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c0ed0bb33e4fad7606cbd91f1fd4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408b5760a03f7216ffb7d8bd94f7fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3185d917c0f727259bbe4d72d64bac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc6aa110bce08034a08900d06457a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417270423844b8867f91a30e364d3bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1261573f4f2ed564efdfaba6bbf96c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444fe4f706dc42a6d60729d6789f60582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01fa253d2df0baa350db0cc071f6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a1c2a98d9d1088b492ded7d7b12e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9583aebba6e0903b3ea66e2b05e69c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05752f6dca2fbf6500b394d61e1ca686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf70164bf3655c88104231f232d6c6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85a81f8b09cac45b3309d75ac76a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c8e5d364805c683a6345a543126df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723accd981708d761850e4987b90b2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6137511f7d7e4131dba19479ab30491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec60c4d79c23ca36822dd8452c47fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aca920ba3b597b750bed8ac67162193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d627b9c0da0ac25f8ebaf014894fef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec5edc5eb9df35742620c8b028bea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0835f3b3e864a0900503bbf7fbfb4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e56d8c3f70c1c25245392adfae6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77246024999d3bbcb018e82f3f68798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bae14e42f43fefb2914454f07572d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46fc7691086675244712515bce855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea95f9eed223b2fdab23b1e40c44f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66bebe755d0b687c44142b204e391c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d0743bed023d36e0809cded308b23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb48383ff0a7978b7a6a811bade5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa8a690df5eede96f300882288a3ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b6a3a7ad186715ec2e411280852f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed754e158f4d401ea61afd4016afe8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c397f3697702819f21837660ca6da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaef8c65e0801c531d5f8f42a01645109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248503913e435ba564565035c8f4cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822786517b2e8cc63791ef0750581a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d3f16e48af3ec3211e3fdc709753112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06559f329621f348199796a29a31cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12109b068ac60c7c579dd86386c79f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a14a001a8e49c5e6422a45ade08a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80497439cf9e07daa93ca3b52fd1ab18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89409661a5c1fc849ad13277456dc48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf8ff81c5e796e6aa8f24816ad981118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2549b29db6a4ada3b9ce8c723fada0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3c4984c76216cc4071da3ee8755e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff3012bf5db063ee79ffb239a9a032121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1cccdedafe11ed3eaa891c6ce990c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f48fb22a75b58f16f3b45202a3339123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c27b361407512e56e805a9e895d52a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d8f515e885878d01334828efef737125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be571a23c4f5ae5bbd5c6864a97b211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920253532ebe5cd128be32e697b7f74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869b5067956c58b116019e971760b0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d70508d0d228fb2d787a1ea057248129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7d43a9794229b23917d63382487d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117de813a629237be9cf645065935ad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e88e590af9d6d7020692398215680132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78fb6d6d1604cb6542a22701a13b37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0f13b815904b7654bb6a6d1345a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700149d82e4bf2dedb0ee231a891eed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee51f1d46f70f912f24c9026b7f00c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324112ec8d0b518278fb1686382d52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0832286e621f158f7ebc4724dd264138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2643a5fd1c4a1e3cf6f37a69b0969139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d98aa67f66aa3c3c3bd49cd7ff4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1860acb7989adfcb2bb979a2d3a327141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65468648d80e39d32507de8126991ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934def99a12b55234eefb90e0fa9d67d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baec19d84a91be5f47038a736e28d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce6aee7ea674f01165292df24e123145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7567c26bddb63a4053f6bcdb36f961146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79859d018885d56cf1293813546b33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f5f19fd8fb6d0494579f538bddab5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168aca9975b73d30c39df8ca81eb9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c1ca008fc2c5d457ece7bb021c7a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a46f44fe69be3abc10b88f82f180b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9360f19376f2984699af64c55a929152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef5ad017d27e59bcc3e0f13e4e02c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17d64e1f302de5f0a96300aa14423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3a9e9de62787ad74acada16388afa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed735fec1609f54893ec3476f7bf558156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306d75cc26c393ab8a5ec7273aaf9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8e8d5b324502cb86572a0cd8b0c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cc5ef798051dba6f39079ad4c56df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e758a199df21ddf896d15619de1e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96c7069ab5621ed0fc3e3279c08a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d4c732d85d4a5de18f5e67e95fb42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc11b2be8f65bc20e3fcc2cf7c1ad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8995a8ad8fadbc723f301da5c250164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81931eec0ee06558d08841f2c5a927d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c48815604190ba051bc2be7b44f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca4a2da8ecc56d7bec23b971a0de7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c538a8f7013f510e5f22da0ac0f676168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48979eb00e64fc392a4f77bab54f8b21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a0e2e8afcedd1284e6e4ccc87cca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa647facf6701bd22318f7ff5271f9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5824bcfd1cf4099d1ec6df581e751172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60316451f04ef966016c8f4c345fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d79bba56f6951bb9f44364e9f7e799174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>