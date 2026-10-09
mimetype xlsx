--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e384937bfc0c86433dca01bb19261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac63287f74479eb8cf6e771dbaac682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f302e4ccf6b497954d2772fce47d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e4f0eff47eebf9a3762fb5d5a6914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fdd702e55f2e8531f407bcf1eca4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f8800c965cda75cf2a346d6516fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c647d1a917d519ad01bca3f0f27df857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826d6a6c58d202ce96167db3e9fbd618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad49839213210990668f473df612c379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60a50d57d717ee60ba384d508979d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01bda91ac6e6a2e8b4becc70796b0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d675e5123cfb04c385bc9b90a167c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97f94cb2c2553e76e9f3595e2612d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0a40c2ca2e5d73a283aa8d0d2f45f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a62874d5b9ac9cff8bacdd0a89fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b19a76e320041370b98e3592c544816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbd770ca7b5fc0df2e290d8d4e971117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d4226069ecf917a43cd09e0f814018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d68abe1b7d0d9709e73394ab516219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ea49015dfda3e3e654230b111ab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafd30887848f66c0cc3f485340643d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfde5ab93a3c72beb23fe9552213d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897df33f1d430aeae7010b6e40555e1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aef341eca237ee20dff1f6483d85f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec073c374b0afed594628de38ce7c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5f0b6a2479db8ca9f65e7a31e28826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3218d7efa0e57001fa1da377ebd0cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a44c1d924efa52df3f408704bfb2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc47451d7128cd93fbd7fb93d953329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c7a752c111ae7ac94c67b25ad17730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa658c23001c620a5b3e5b2a203132431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d4eca780dc84b7b3a50614ca5572f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b115e1e427506713158b0ba250d0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559202234675bb199fab411fae7374f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c7b5b93962b4ae7e6eb94c392c39e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a81a8bde264f75b836845eb1fdf4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2774ac85d5f4016e98d53e5415d16237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a4240e84f224df1fdf19a9ee6450638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee1a36eaa2b47e8d145e1a0850baa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cbcb19034518b3e53619d957de0db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a414a02272ae778adb074df711ad8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2648c025470614ceb744663dba6ed942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f9ed1734f19b6d9d7ac12574835743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79917f70c2cfa3e6b86c080f40cf7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c802166b063c244d990ef70ff96f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0184d554c2baf47dd12babd371268446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012407de72b0c4dc330b6a84237db047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863bc0f06c606bcb3221b69d5a528b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba382abd7a549200d8314ebeb8c13249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445e03043119469aeea490bcbe6d91250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208710802e7923757131f0e89fe6070e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce2434ba55b9e2134f688212025c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94220e559bcafb88b5eb2abb118c07e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4984f6754ce1b0f556df085babc5e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63182afe45dc4162996c149c50e5c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa352f26e1d6456ce02fc87000e7a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd9009652592ff4dc6843a43d5d2b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd7c84fc12c0ac7e2a46eeb2f9ba9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4d35ed6679a49fdbae0eb8e76d4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0637c1719894e46c32c7932648916260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554c58b263ecdd1ca53ee71de2890661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdafb94b103880382eaba7d5e79b9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2aac53a30f8bcfc219c8ad9eb87f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db6352ee9484fff973f9a5657b87e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a91920c42f4c03dda808ee16cb43d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7b7050f65f03075d37369b86214a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd83fb3c2ed8724a3192d10bf2ce39667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e6dcf5391aba68af1f42c48c3b17268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6e5d78ab7b6e3ab391d8450dac38469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27dfe1cc8a2eae6c9eaf02f9364ab870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c5b9fb1d47eed589c418aae0720dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120361790268f413f368d8bb537a8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba84f61408c36f4969e6911b78fb6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a95540287289211e34eaa2dce8c6b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7725fc765e2121bf6e16521332948f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002a98a03bd43ec3c1979f62bdbe4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9aa252edf0f2c462800e666c562f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f96fd8cd55b2031f3cd32cd1c9b1c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7bd859896b7ad5a83d1275242cea779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add977210029b94f66c15dd29853fa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639018014138cc8e1bcd508d24a156b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57bf1bf144c8042de8785b8ca339a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eabf99983c329aaeeed7f9001b03183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16375af8ee9d3c941d6ac74ee76e0a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e225243bfe4956db7454ac069c13f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8ce09620f485552b2148b04ccc5d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cfa86d47343430e703d0a7b0f506187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a3d8eb18b2bae45df1083331571388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c2602b894b96e7ffe81a36cd7d0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bed74c098f3acaea7eee6d81d167590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc7e65b17d42e351fd1237e02f89791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880cc217ffefae3a7f8b1c67f4220192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad233a3c56ede02b290945cea19a30993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e7b71b9f0867d6f067dc8eeb8321694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e915bc3e070870a1984946b30a0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd17a230f7f3f146fbdf3bf000d1a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e0959d90ea6aeacd780ab9cc788297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe8b5ef0f9cc4d8f02de64c2ce3d7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322729e751d9b0216e790618e22ee099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b77129dddf0ffc6016e108882ef1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b21df01974fdb305b8276a2f1950af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038747213686c7a9b06fb99667c7ebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac030f1566a2ce2d416523dfab556ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ef07b7c5272f243c445b2e7f8a04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689bd6a1e24bf50092b1af74340ce0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c65892a4f5f54d3624de05c8bece7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957de9d8d272f472a29ebc7db527824107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd748daa0d14a00a88a73af524cdacd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bdc40e6e437c6ccf49a075e012b5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94539a6836958778373916abe23d8b75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8aa83bbd74cd5953d95ec2eeb208111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6bb5e8178ab299b1aafa5e2388395112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ff48aa3ba6f64ab07c209f82353f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ba5afbc687802dccf7287940d205114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa769d96665f9b4c248fb067856359115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c204dd0faaad7d80d0acb1ee9321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049964c4e359693b1dc9cc772c3c6ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b0653275d5eb2cb23a0ead8ca7ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6009c4b0f11dd9e585a8b5e56ccd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832959d1b1a3280bf573626ee49dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b59aaa510c79a67ef914d866424e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc25731fdca45883b605c1ca7c8798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd91bda063b53f05a6bb1dffbdb079b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d824e3d1b7f74b009fa9f5572063e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070549b5ec7e039a5ad2631c8b1f66a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a729c209bbfbfbf8e91b1a98b4df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f247d5d0e6ca8c0b9f4567f5304f17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a763f03123d32768ccdab555a9cb89e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270002750e8a19e8c8c3d77ff6236fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590742cf5ac4ea178bc3ad6da4da64f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c9d08b4fbd42c8485bad99d66abc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e0b9c435d7c976ddffe458ff24b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2aebfdd9eea7fab5a8daa6bac6615133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab86b73aa768a70843e6e07acbed5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49d0aa78f279576299a395d54d2c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300577d126f92d685a852bbbcbf4c96d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ace48b99633327c6e88dca30ca490b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66383d3b4d10384460f97049a03bb33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe6c97174252663769443ef0a7c4eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae2dcdc8cf98a0e63b9b90b2e827f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e1d80067371d6d122d131ac759f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24210a2e255c058dbb48e4d054a07d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2498aea7f11df090a60ddfa0fc4dbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c776778c5f325bb3ba43da0c9b6a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e423761bd1804491b3123a07b040a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db25e1bd6665d3907e89821cc0e4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b19958cc822c1b70f631e62830d863147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a44e5215ebc9a22f4399254d63cb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7091a1ac468031d22db8bedfd28e36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b14cd22d079cb185595547c2f0b8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4ee42800b15a47ec265d50ca65c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807795a8d12e709395e79c516da520d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476ba0b0c59f22ea55203419781b9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d6261140efa7817e72d6448b009f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad32ae09af6b3947c4321f0f717dc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91234898fa700da6c653a414a550df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f310ef1c059aeb5934f101ce954ebf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6e2d368d1676c17769e1ef146ece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12873f577f285e20cf99a149bda7feab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fcb07db3d07bc3e1388c4ce87d373160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0bec4590b3ad9f6d4ca43ba080a85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6e82d2c40241eb9d4c0b49ea06157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804240240447312985c89cbc078944a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e5af452d5a3bfbc801f45f408898a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de369deac6df488fc873dcce04c70d8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a450d8e08cb2d11678c065b3c2afe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe72ff0cdd091df48350510cdf066167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46abb1696ebff1d58f6c0cbe2d53523168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0ff243072f59056f5a8d61302002169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c83bb73b98ef36899b31c887d5b84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030e7e852ba8fd77b8cc9c8c8715e86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52406d1ae5496ae4c6b94c44eb14a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a4bf5cc521cdb9f6d3dbf83b3f3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c47f082f5969e76f805b0ac0efdc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe8fe361aaff65b2257fe8c7fff48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a54304345ec9d0e73c2744d56205176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e58bffaab718af2a61aa5dbc5b7def177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e135a1743680faf7145d70590de0c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41956444d1b6dd9375e481e3d7d4398179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e4611851a277c259bacc2a4d7e6b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2f095904f472545cb27ec7548e7331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92819fcc7ad45a15902bd65961148a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cc0e3989d457244750cca84ae00253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d9ce6999fb33c773e0d0858d07504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5f5fb07ab7fca97a422e131b8c475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a928926f22f7d0ccd70360e01fea56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c85d169f51cb385463c98382184997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca70068cf802e8bde902daa0f743a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a14c036e00488ef24e73cb6f69f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9ef5b0d8e8b68bd2881f4c0f646110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfea9ee56ac577f821119394bf0a7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38aa6ccfa4ae30ba99ca63a835256b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6620b23ba6eac59a138b5fa71b6cf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b4170048e52b97e2cebd01f14ef014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27ecb431b578f3228c7b96251f62e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b909a2a1842443f43e84fe07f8e5a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3858ba27fab6b0d26f99dd07172ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b8d82cd5581e6e1962e501a5719718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b95b15b92b3d290b6c1a3ecba18f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475fe5fa9faa735294c222d6dee39620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1b80f6c1be5b152e53ddad4e994821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94148423872ab75685a98adcf68ec73622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a432d48a2e38994bdb4d88feebba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010b48daccce317f7652acb97eba4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abcfbc1c636955ec3c5b182258230e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb035d8b3f01368c60705cedb55062626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa68e96b09b486ccf2b59d373e4a70e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d81fbfaec51cc92c8d697106321328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935777eaf4f6c890cb868a9a4e7e7c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb431fa28ec83f70e08514808f421ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e37790c79a485a577a5c50136ab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5bc2f90c435d7de449f00ea569e9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9656118c90f4bc81b6d31796ede633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dc313a3d38cd044a4405f44c629e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003abd5a33e7f93cbfbb6b1d88dfff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4ee7fa882a0127f72a3c73e152a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf12441fe9cbd0b34e236533d9ef4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bcbebf1c49cc9c5bfa3d22dbf7f7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8502fd709f9d323c5352bcaeea6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e61d64c1080b1a687c6c2b8e39046740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bf248f888a7846ada580d8ac3cc3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d364a0c0f632f54c6ab4322d01a47342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20822766cd0c26e3491ece4cb63bb3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782c053fdd0fee22e91c7e42b6235844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669bf9c50711110165b61af6e01488345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619a885bb72bec6b3362508531c13846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db20e3b5f580d1a5b6f807de4ebdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596140870a3aae603a8c7c7c331ae348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f02e970abb1fe97a83d35b85938e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4365f15389143978dfe974a59f3c6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d4905e4f1a8bbd6d00628e8e49ad451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a63197b3f9f1f63286c1df5f81a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd06e3bd1d32da7d8c25895dde8c86853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a21744001488ef87fdf6a000a768e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7433750a83e74473ac5df9010bbe6ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb47da2eb076faa3d7bafff45523cc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33289d445ca8325bf148e03336fd0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734af6ae13ac5bac7e895dfc604e4ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6a0af54cfbbc8a7c7584e7fffd0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceacda5e47e5b823453037155cfa1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2424f3668906ab9b955abc7ede9da6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb979fc8ef50f6ff08c741740e45162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5315b526a884039d922120c81917663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2efbd9ebaca685bb739e7f2c8ba5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570fc5895f6e94cafb341260524082b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efaa9e7d17afe4553f5f19ea20201566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7a3e94e1b07e2b8eb3bc7cb4847b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c7ece791a8b6f8176b12f391b06168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ba4351eadfc332596dbe23e0d3b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a305b273334a8eea52b689dadc4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52e90bfbc1d60c7550551225be083b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e9a4b5134cf23093bce1c3b2cdd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe7269c5a7be20eeac029ae64efc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f653684983ddf3ba5541cb03bdf02d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78a1546d175520c39e8287c257af8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce2750e3cc290b0fad08a84200c9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8024dfc8c9b87a6fc034c61a88373577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4209132ec6d2290c58fa723ad0b8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd647995897c33fc1f97fe75b1a4ad579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4177be5e823d65384a20a2e7769880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f837b78125fbb39da9ca4d37fb0f1c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07608d6bd5651d9ceac9a11f98c83b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618299cfd81cf6091bb402107e1e07c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683016a5cc7e3daed01940165944f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be04a66478430364feae0470104c7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c46e44a6f5f38750e0139aec857db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148d829b370e7f2601a17adf6ef1e5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde58f5e9cbfb4f0db75c1b2940ecd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4f934544f111c5d39dd18c63bcbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a22f4d652faae64862ad5d1668356990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d473245faab39097a6b5e87a87528f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909438f3c676adcad18470a77ae31e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8667f48321efbc861b9835fe5fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c828de4f9563eba07afca301fca3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d311594478024c28af93fa4098f497e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba749270e4d11008e1c0d843760899d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bd4309e02065a8b29b824a15303a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f8cc6ae79c3dbf09711d2c79e54598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0bbe4270884a929f86023497e8fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce03751bd5be18b26ed1c89b788781100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e230c2c1bdde5c125372ceb438fd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad60c393fcb84ad40a9e10c7eb1c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b722ebd2fc65cabe4d83c6c8cbf73b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273c6b043deab50df84dbcf60e549cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea69c7ef7b0d19d76486f9683d7657105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074f5469d013416497e55ecf0300620106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fb27f45fccd537eb797c41df02f39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9500b556717963bd4fe664b7409a3c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b83f6633c59b7b3e90e7449a0a0ced109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6423c38f904c9393be33e7f23b588b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c8b9e4a56760801303961605087fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7766fab939ce4e1531a18b9c19b0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce252ea07ccb8b5948212ffca377d08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490ab805692b18fcd9b3f8546f3b7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f8a9aaf403a6c392e8efe772c9d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afc77c410b7c1ecc0533fae299b85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c969346947490056851d227a7fe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3abf6b2665c1cb569097916590dbe9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2aad0b5efc6e9c0d2d937c9eb4ecf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d46fd25de1dba86f375553bdcec258120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791905c8a6c69fc22cf91b7d25a7d35d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701060f94ffcd0f432780f51abcdb73d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a67bdc9750b4e9c70990734e31ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c8120beec5fee96ad482b05da421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c585818f65f9e3db58225696520f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785517d62859aba1842883eee04e5f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd87fc63bc6ee2ffe2d74439db365127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3fdbf9ef596d5286a3a98b2bb462a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab4ffd4bd902d8959c2ea0c929fa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8d070c0fbb11dcb43c6ac2cad9e0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bd45e68c963b9f3c15c6d5af06138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52084c6ea294016ad55af2440fe70fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d65cf84f2d10bf4c7248b3cc6d2ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb93745c214b55642c85977b2e40cab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71d932d7cf86205c679fbbc63957c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7cf37dce7c3a2e0001415e036f847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda18456f1bc2b3ed8b2368835d3763137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d79f773d3fb18cefa39556a6ffa06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb39747f74d088480040336f67e0ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c22cf00b7a83bc13611b501604e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b6baee15f4f238513a50c46f88b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa62876b804c705b8f597f5eb79a1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b8f7f0987e48305e5a999717494d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f936fd2c523233c9668c052bbed9533144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b719af21dcea5bd596bd0ae6541b40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421847d26ccc0f0fe87edc06ff9f627146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26033a0d00723555978d7f68da33bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84529b2cc1d259d206243ad087769b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2834377c673ede19736d42afdc5054149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbceeb37207ba1da69d96ef82754ded150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d16886c585374cde354f8d0bd8454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2f3a4257217d27696758aa79a414d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a87075107466210fcbd192b11fcb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11bfd2175417edd68630cbd24d0236154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfa65346ef0dfa4b7db2149d0efa87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898bfb71ee2a718e07d52844be4b6a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02c008f05ddbe3e358523adbffe1f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c81b77a44103e794854501de33e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f928e31fb73193f68ab03f2f4c646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ce0d4ff7fc24ae857402d690eeb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e59311ade6fdb81e5b23548767065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a640ac2ea4c35661eb975a646395162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de815ee7ce55568f41d86a89e9db883163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973d97a710c3edbf03520b12b6c464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5f9b97814634023e1ed4bb35cc6e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b99e73abff8bfe0ad053fb8e6fbe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a157267fe4152513c3f0451ea682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde23e6dbe8cd08645f7f89e729ae4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3307f696d424484239be17ae02fea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96debdfdefdbbf09bcd7646df72eda7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae415bbede2020037fb826193514a78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad456b7efe36d3ec948682dd0e397de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3a0c12c018c10a6d5074a1cd64b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa44369d876a8884da64187e8df7b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>