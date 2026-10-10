--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfc148a78bc55f61c58c9dfb921fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcf289f77b45380c7f3bebceb48b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab431e2a9ff1bd029f874e043564353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f2aff6b2251403a9b739f49965094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e073ca17c952f9e41c6309e568ab6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0242a9a27378f432dec2f3c3f88c7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b70b3c8711272e903e064481aa0fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631af1cdd34e385ba834af2ab7936f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e2dd299c14ea846ba4754eeadfdf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fa6825c8f14ad265becc4e0e4bb9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf235399b23ecf56d31b66f82e07b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb4505376a845a2f6490b0a5197ce012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd6a5e1e66b34c30163b875fe9b2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff728257243be9e9cba8c072b3063614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d037b52a7e9782622e376fdbce8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae85e610826aa50857f25ffb5c6ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe3dabc930e37e5f02b158ac4721317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d70bcbd4b20950e630e6457c598a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6548c098a84a3c318b5a3363054b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf2b70826f61a7138951b46f34e7a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ceb41d161ab14c1b12fc6bf00a6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d558b5f2e6b6da3c5c408263df947522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c689a158eefb649d35fea5e776813fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a108baea5d3b6eb627e02efade510224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d8ee4a6c2895edc268b12f291900c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8a09f87c077c979b4c4d4bfa67a1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6abb14c74303d6b31bccb1cfcb58e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e04b06a98e7027b54203a7b3e16e3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3977495a058d186563f81f733169a8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da74a9ba0deb32735c726b5326567830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e83f7f7086cacb80702a0792d564531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6c1f8b84151bf54ccb1187ecdcda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbbe1930c4a93f45dade751e697cfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2a5681b51724b91dcb801ec3620b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ea18de9832034e8084637af52e87635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb6a5d4fe8953bd777aa2657e9d2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabd6befb971b750413b04b155cd9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225e81741cc8cb6cac3e5fa0b58126e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ff68a1fb183fd77795515e54b601f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323a00f8d0ff7ea9dea6b73c2d3b6a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92054d44155e47276a494abe56de8ec841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ac9fc4b0fe8ff58ba5e82811e7c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10818c572c5f0e16cb0dbf10da6154243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d01746593afa6b7d29a27d936972f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc8016b88075c247fdaa6d539712445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366346653a5dd40fdb6522c610c11def46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d69e79b04a5e2497009ea3bc5c0c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab95356abae216272257676f5449248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e448d92f9c675be3310db5360dbeeea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e397400f589418916d394ee662d83f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8513e634d0547edb805c01d8bbf151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459676b018ef54493a3065e9d81e1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9cb2e4569f8ad6e94b8a91c3c2a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36442e5ec7c19edb58d30384f40872c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfdb197166b393a22f207edba923b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e384966a80060b2557ab14a71ffea6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f573cf8a2fea0e90d51e9b168fd84557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbc0f216bbc3f14d6d7936b9def83758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213a66d94af6bc15f16aba1803f20d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb497a987b901697b328271d793bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b0e57d0428a1f5ecd06409baa8a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac4e532e3601df7521ca1e4fe2131f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dab271dc8de069077a4fb37e56a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa48c7bd6b716201ee6413b439687064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824300c243fcb449570e19d895dbca2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bdc0c33260a7ace70a6f0ad97c1c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461e634aef6fc260b2024439bf579f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f546e6a7ede5faa0160b0037cbcdee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196e874b71c2c9b57ba5c2b3c81cc8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765b3ba5ec9af05b9f9b5e5c920d6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f1ddbb58a03ffedbb76740855300d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75cd6ab73ba700eaaf25523129830a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d0fad0db65475fac992aef01f04b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f459234721e60f06494513bd309e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0fafac55932dc29171e06a2e61e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d984ee05cb283d792166ac9138f32576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f1d35a7735c1acee58a20a09d8b8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b11c59cf24a18d74e1ea3ca762cf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07faff968a2ae2d57760d61addce7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d831daf68f481600acbe896d97be980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9348e5e459dbfc1b40ea088f0c7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606bb2b4e6c117b1a52856e3a6008ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f00a1bb01f9231e406977422882b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccea05a6d7938c4962de95676e6ccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3585e2e77c10bc5ddbffa593be3f1f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a54acd548231753a497705f7a8ed786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546ef1b46d765562bae7baab7ce857d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830d9b6ae2dbe8814e0c800bdf5a7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bec4d2d8d6dd3e82ccc19fad4750789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e902a533b1ce57164d4411ed0d2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4df18a74457162a2d3789bd5fc5d3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b83c7d6ca6cc757df00628eb44597f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115070c7ed21ae234a5d0a90d8deacaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d82c891aa602f1dc62b674a08009894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291815ca005a25fae96058c673b80df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01af615d246d78c41892badddcb9fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d0b17dee2f27f020ed2d970c607797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66fd82ee2ff78ad3179b3d008e8afc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834233888305e9c3d7ce84cf6b9655499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005f917b8869b52cf64ea6a1f68c91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461095435f783988bf73739a686936c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc687b4292648be05cfef274adffb27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edb6b27c54c6fbfc8fe1435325dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f76e986c0d67d6a19e977f822e791c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709df5f840581dda840cdd34e7bb8f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec1b2a8cf594b59428b243a1674644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcccadc98b6ffa428d47892391a1e27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f5368d61d08f055d6bb6679120af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dcc59317659ec0bee763104f14b4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d95957f36284103bb987d35e338b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533911ae2da2b6ce4d0d302f3000c32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1451766170d522d1455cd7f5d9e8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283fabd18ad5075373055782a51d6f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c8af7ad28d518fb38406ea0289282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b101068e1ecd529453c7d5d7151b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde71030618d330e4eb1941a7254f19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc9b0b4814c7cbd680563dd7c1b77a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a717ea12ae14292daeff083ce18c12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a54b201a5d5c041fb0dcbcb8b750a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702525596d8441573e9c022dbbb5597a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a8d36d21b7e9c76d3cbd293114fe6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c79a71d510e6821da294517069b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786ff330882731b4be0389ee260c8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd14ce2b71453dc2fcd4e0b95299e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba0784a4eeb80f4514f13632c44d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7d127bbcfec8726275b459b374e10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba645c39a4162a95b08f752b79ea6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c44df218af0169b997e9ec60acb1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9342a6c56d6d9e78ba62b8022bd8b79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62003f1a4ead10496e515a317169e92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aad9ded45fa089f6e41b3ba00ca8bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa48184a6e755fd827ac3d2767459132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd50f04c711f09bdfb5c9d61ecf5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b8debef242631dc3dec9119a08d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219bbc5219aae5c116b95b437b0e7f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c5b0b0710090d5c7c24ce820ed76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1274f03746a6ad753b103a69f600137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934b96b2d497bd073b8d4cc6d97169138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a3aacb891e6fbff07f7892670194e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446991e03e85431636159d53f1d1ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279cc38b3d6f3943a0da9ae04aa981141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a89b2294e6315f33e3c46930ea42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc4806656c07d1f5c8949f9d8b331143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23099b12dc0b28cd753d8c1eeb928a1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc814b47dade6e7fe435955c197b728145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65ab9336d61336a28ddc1560d925ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb923a33d7df1b84641234870f64db5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4c7f3521a8966b742d6726a6b1b87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3c3ebc74ebcccb9d8fb51b9f7f0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97146a84ef6549eab69f8982ab78db72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab68451fa50115dfae5ecfc6997a374151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0019c179075a84c5c6b03dd86023c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d62fc71f5b97c634cd176abfb6b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698eb161f4c045bb7f5cad7545d0840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad54f02daf4b1e4ea28ebee50cf2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67688e7d23b305ec905bfc0e9b5b391156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e23530e13667d7cd2d4f0721b7b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0a8438f8e7823317fcd770b387aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c19d2eeda0df8eabc07b6569a9721159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25451cbe752542ed9619bebb62fe6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f093670288fa1f913596a496a8a81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c468d5070e5e4f3154ea696ed45d72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a9002bcd40b385385d068401ef3db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8fd3bfde8554d66b57bf257cae3ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ab7dd2ae73e6ebfb8a94824425ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038daa600d3dd80f08a5f114f687fa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc714f2fcda6fff1e9ee73f77c061e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613613e8636bf6a79b6b3a93bbd848b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3500c69b6870918ac15b85715728fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9b034776147c1e41d52913b702f37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0ce325040ecc4766a88050ed6428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086d6abb841398fd4bd223e8658ee8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723259dc1d3d19f376a408ba6135a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e01bbff52f3b472574868b7146e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31862e7dc97b411e910a462ebbbad13e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b700ae365ae2021aa0476b53d4389176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da4b5577e8138f6ef346a096bf1e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f708b1b24d442ddf3184169ad89313178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a24b8e2c4b0754247c81176a8a936179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22cbd10c58a70c38eae8303d09995180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aee4806d1098676f3eb955ee4eb501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb43d15801ebaa901ae7936b98b16562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94245b829f93a92a0865403ea3cafd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e54dc2348e3fa53d7a22b0ebd482f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60697d86f0064759b5883f9125f8d27a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20679066f8e36e1b60485e7adeb311f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7301c3f2676063e600631a1cfe8e127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa41e1e64840a46667a9d8c6937a87d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55fd8b9e57f7596557f44985309f8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dba2524f4f5c59bd1bcab3020bcc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fbeb5e56c948dcb5ff0035c7de0bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e9c28dcb693de9f43476c31c8d1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93148a4cb5521b8d687f02ec75ef6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a1359ecbcc37582f1abae73d6c7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc549df8cd926bb46540ca5ceb72e5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b63bb33393f99551f4d0f9f994c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e19645abc383cd951df79e8b746f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf58d77b0cf28e0464667c026e2f6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febb7e3eeea920ca434e34420d9bdf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dbfe4dd4e584505a4d5c56ddac70520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf3a9e07739700c25438775d5514021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ece059e6696befc45808c30e6c29ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c36a17c83421e24c4042526a2c28e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4e6e29abb35f931db5b0fa3a025224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef19233f3e556a4181603f6a71575d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c0d6eb622d3c59753a88b1aeeb4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39188f97acbdec72894148092559dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936182150be7bde0387c07fc5c445ab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689bfb1aaf0e8a622d031a6038aedc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7788d256c404ab5c2ea55e4cdb77930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966b7b41cd8dcb5016a22471b5359b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1149dfc43317477eee76552645275bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9576f124f4d64056b97435e9a451733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c31e7b5ebf7f68d00ee64af676866934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096cfb35bf8dbefccab7bbbfc3e88a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca799ed7fd74497c15700b65ebc1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6316330e89eacacd5362da8dae6a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783b0acca5bec604d3ec49d32ac216f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7a0a51ae2df5e59ec476d30cce1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84d178cb32fefe5220c69ef13406bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9d4db4ddc793d6a27d8ab59fdb99f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a75638a6e70ccf6cf01fcf9d6fe942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c46dca31700151919d7a411a98bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c938e30a10ffcb651f9dc0be325f5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ef5dba7ed893f3cdd6415a719c9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adddead4c7787b3c599a74b7b2f090b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc2239a8db34498314ef475edf5ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684ddd4cde693a48becc13718ccb91048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433740c87afbb03cbe9145b790b105a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47412a4288058f040d1b1fa73d13ce0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e48731601017bca81f3bd66c1bc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f0f04736328477e056875de698d6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832496e8f2bfada34c55742580ede85453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04937a84af55f4932a691138c3ae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5462e0d4aa55ec8617406f6fcfa1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8385242daa15b49f2a56c7c6533e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cbc85877625e16ce54399d87c5ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb4e9dc40a49000793865695ed4fb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea33203e4248ad5b8c1bf128226f9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0516d870c03d00073564ba87b3aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f58faed9287b8d64e4b31978f68861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792eb518bd74c5bc13d644c49f4e9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11afdb6ae5b716ccc02a166040a63c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805be1d610699244be66cffbce3fe2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca65eed25fd102cc3a522572e01992d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b36aa7a93dc1b14162a9aba474f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40bb9ebd3d49e15c5b2fa47bd7555e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dadc885e31c11dc385b1177bbc57168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de981721598393c0aa9dbcfd7b2f6e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8bbe4b13cc29e2e8e45f8f0283eb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e78283db9416a0fb8790d0bcb3701a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ebc024e89d9beb1979ded135346d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415d6fc3299daef377c624636b0c1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07acdc3bf972f43f3019caf99a04a2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc070578641f3d7a21e28f1371c3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4d42bb8089b4406464e708e82b5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00769cad06b9a7cee2ca27faad83f5b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e499403aaaffaa0847a8639b80f23a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b53810a9bb939e1e022f2ce1e2e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f40accefe5b44267cff29f6e23ff280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2adf90956ac4336b41221a0e36d37081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530cf3650ef3725318b1f43fc0eef982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fc46f64c897a311198305a05c5cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8997f5d8529c8631f38a6a23cbbbcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152278a8c0076bc29904f2fdf861d14885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a87b25d7ca728a5c1597df2179db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fad6aed35ddc1d40c6776566b64987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc19f493be8c8039358eaef0a28e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bf1a9d75a7ec8dde20f106281983089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960bebf53ad722cf122aec10bbb4ca590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278c7b9ca13209459eaf3154b2fd8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23779ef9ba44e5023b39df856d486e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da663cce821a4521c1f43313d384a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e65863bd6693baa76ee45827714bb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb97a01cba3dba8e8a7a6e4181fd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9060dd09d685a0c65cf6fcdefc52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d174e2e97cade7d3ffc47a82f22feb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06452155562510222999da3f6cc2a5d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8f9c1edbc09011c71afdfa7473a2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7024d86f549aa3f091f46ba274c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49896663e7fc4e56b1f05348ba9f4d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a973e8f3d37f9b8a47e01ab2dfb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b73da05f0a006371c560ba77fa99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6e90b8904a1ae359f1cc67e9737f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c207f6fb2b42fbdc54dfe72f156b79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893db3ab77584cc46aef259b80ba3fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13daa43ee2c446a86d8251ba02da0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53142a6a54c6ee3126b0a606ef058108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224767a444d8b6bc0349055a4df8c8a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27755653810b799aa48e7ff563fece110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833609e3c8c279d4975ace2db65cc1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b6c272eec69cca28e3009fad3170112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad7d2a7d4fc7fb40943b3c7a8b5bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b93a4276b60f6721f2c0e1c46e6ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da44403002cdbf0267aa35a29526837115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891118b00182d0d2e58b8e49732b81a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8b7dc3a64cd75b52e3a5c27caad08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57594bd12acb94a7098dc56eca2e72fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4fa9deb3a4e462a10554eed01c6bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d159c93c539858d22f83d53e279d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7becd591c4ce7647b4b1cb83c221f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b306a8a0f841b1abbbecfa4a383dfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851f80f125bc0c68ad5c1a2129af00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf79570089d99e0ef68f9de61345ba6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b954a81dc50dfc4cd9a7d45e3ed46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea06d4618e8216cc0adcf2702cc7bc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc791cbee94c5cb6028d8e5deaa90663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c92d86fe62b489827dba3df355810128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bfd44e97fd5790c52d0783dbbec7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370cf8adfca45231e7222ab8de71d44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c785db4e46da0f4f605e998523adb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073a8a913b8fccd435a5d4cfe622fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0cd41fb80b2d06464d201cc830364133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9461fb5b1465eb87c590dd051a1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167962e3396facc47dfabe4860c37c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ca19c5564cb114cc9148af2dbf89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e06c892a16f19b9b224c3e09796fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a33963faca795a79d379e98e47f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b55938638c8e992a9666be946f6361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be1c0ff28143153d12f1f9fbd5af7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d96815f8201f1465bb1d1db1a2d27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a608c77ea1cd39f3cf48a87450005142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30144699839afe8cbfcb2fe5fb1dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfbb6c4b9a741af0ffade66b730fc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57c792411dcc285a8cdd28780f16f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813bfc8f2916c5d5a60b34e4d7acdbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0e0a0e2c2247cd6e331139fb03af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568729816d358204f4c9b5bc9dd5eec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a5dcb37d8786d10c694f6f5f60a8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0052f212c1d9793d11fb94fff308d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a5cdb4a5d450ac8ffddce92b3568151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cacb21f0eaaa3d8b3b26751a02a87e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f4239ea4bafafa51cd6a7bd47aff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e205f536f4af5ec6c2694174df6c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ab8b2dde60dc7c1f62be0edf7024155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a6ede801f9551e1e07fee0d334af5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d5302d8cd0f444043e3055a36c7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b2ade06c20235adea6915eeb6578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed545497ca253968990c73d95ae20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5d75e0511d1d16e12a4b689c53bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30d999bb4976a28f1032f48fafe5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f0a89522b9f47cbbf8ae0be55084a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc86232563a8de3bc90fd7891c41a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a84b747ddb04bdd1feb8666e8ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7404ee1fead12cb96d765d9c68c17c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca555244f96c89394c76efd1de858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e172d84b95be0120444677f60f8429e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781737ac017187df10395bddcba359168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc89c63bd08e55514afedcc1a03797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd754b856bed411c108e39769a9368170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b455e6732f7ac4e4c82f48717dd44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f293b20fef8326fd8edafee2c4b69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d185b91abfb3353f788874935822173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0955dc51f274465cd1740d2f7b155b4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>