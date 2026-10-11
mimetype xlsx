--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd17b9dc85414c67a042430ce3fb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ad2c748f3b12706ce8022dbe4e452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8e0676f17f73d5bfe9557a3c3e4273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48a467e71feb4ebc6e954f4fdb01044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432921343b068d0516ac8cfbb0f20b095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df99eed5ff52caddf97ef31fb54d90e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0d55eb570a1af8a00d5d65ebdd6637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f073b288ce8d6ea12538308f208c6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcf7d4693a7ced036b1138899719699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee64362ba8a520824acd585a8f51ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae350c85b7e74403409c7ff2d01c70211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951fcdecb44fa122d14855a55ec01a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f959535f8e4b4ec1750f49ca94d86e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f39647b2cdc7d2317c3a746dd6afe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550584df711854dfdb85a740d037ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2745c1b65658b663b6e94d1acd9bf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13785fb954d0d840b7a8baae00fcd66417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d540b086acd8ff7077b47cd8928c5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6b0bcc9788c06b602271ad7b0b13a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5458c1514cc52bbd636d853750da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746a2a9a3fbbf295314f29cbe3a52221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b26cff3e7c4bd3caa86bc3565a00422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd28487d79f18ef61358d6aa0d4ffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f367f06bdbefc465a9a08384b35f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de19858f199ec77703a1370b713df325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51aa1af70719d5bf4b1050ac4b89d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012c376b448d6b89741b25fca58c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b8a57c45f60f6e82f07f1f5df63f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4cd22e1e43311062465ac314017729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba63cdcf756ffe39ef096efddd89730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d76f3401bed3d61aa2c27981c02331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce48cce736e56f7c85f03a171aa9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830062649221ea66ad3f09fa8b9f99de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360576aea93171f7dffcd400a4aa9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622aa655a8e70d17ca05b6b077e482135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b58ccb03264fac4a6536d987083336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7631ab85acd18080da3d0c7dfda91437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf4f6d97a8f1bb4024bfc2a87a7ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa88b9dfcded1b56de2f03c4e038a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7abcdb0da8ca366e5d5bc68a9311ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda36faadcbb7943213e2aa2e3817b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f94efcca510fc39b6b51269db936e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b64edad3a5e18789d3a9cb3880696943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e946400afe01be507d9e0b4cfadd8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a5224dd2b7124c22ed73faab9acec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dba0bd37e7dcaf8550242cef811b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9954fa357a74c76e646910aab4e8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d35117e20bdf9bc78e12e995f2c7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326201375839a810ef548023961c941b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ac63849289e24dc670a778f2696c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364d25dd52897df457c8185ad41c0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b56246bdb96c22b5a4afc81de94fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a4454beb5c9dc4529dd245d8f23853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a83d428a2825815c2a2e5cd3cf3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f3600e1ee739d9fa8df829fc902755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a8896394256260aea1720915ca3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa7e4745f26b4f1f3ac1dbf53709a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03815525bfec499818c1ed426348b1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103677ef091e6dc4f0b61d5d3a52c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97383d9ddd11cf109c3af500a2b782060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f4c638073c20e49d2dace788bd8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039633162c1fbdeb92a9e669b0cd14962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bca07dc63f43e6c06a1c2496b07763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70951538b8a2a5b94eb80ba31c16f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7dc4b80c1ce41eef5b026748fc00a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ace9dea894a1e8ecf36d5a2fd74a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380663510f61f1c60658bf3ae4ef9f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed4b93ef4b5963754fed5f9807efe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a695f4e7607ea9811f9e241e3d00ce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60965c87521ab05b04b2a1a0db82e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a5aab875439f525c22cf761443dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831778526a4126277605258f5f6bd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b482fcbb1d5872430f7b9981a88b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964158380ac59b33a6fb544dc70d1ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f40cb2b39c158472d755379d84b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb71c5e4b3fe0ab8945eb6b4a63e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bce87d4450b1109143083f1997aea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9213ad9db049a1da4a898006ccfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fcd83fef3bb307cdf59cc4c88df3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc346bb081da34da761f57ef81ba9bce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e7768f14c48fbf58e4fbe115005b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3390f87b93637893a1a98874c1edde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd31bad0fdfe1f38fa562fb3901b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62f152ab922d17a31588d4bed587c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe954e09839142287196ba90901a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6d286721c758fdef57a3adcd740a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc807e4cf5c29235e55ff00abd02f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1d6600db2c44d8f65a091d90929d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a73d7de7f7bc764c62a3b6928527089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0f6b08c1b629ba3c61aebe8f87b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ab90647e0626b3d8208f9368ef11491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807403b7a28314a812aa65c9a2895c6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967148d2beda91b0587abc2e39cd475993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325cd83792adb64f43f7b76844cc87a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ce57ac8f6c61a24b1e26a98ea91695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ee37f14e97cad0ec2c0e582aa04496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178ee177d573d2b87da349cf42f2deb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569406261e0c368c5b168a690e61f66c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee715fc73da27650147b2db84ec1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf9324aaa8f6bf2e265bba788d0a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afbcddc2040f04d224dc4c0ce2f467101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae21bb5dba5cad268ebc85ea6b364102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041962e07e9ff0ff55c56e72b584e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012477196aa7e17b9ccbdb10f8e0533d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1ecad68574e8087bd3779fff7aff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fa9abfa6e99e0a05c0043d1f14132106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd9e1e6fc0743335e4c4916af312ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7604c538e5aa0cd547866634553a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f769ddd813e60c8c0f01f0b053c127e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780fc0590fc0caa1be311cecefb35fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03887d6470841a729a29fd84ffe0090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c0e3bf33fb5ff3136998f4714571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd3d3c0e014501e43bff3e75ec0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6318c1879c63d8a3bd567921eae8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a3e1d643fde2433315dab04743a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e3ca4bf1e934a0f81183fe80c097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dea4f65cdf2f949583223169bd8bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af35fd84848257ffac3344d127a7fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfe9e4b5df470b12485fb709821d74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3402efd5747c45bd8c13c396fbac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82f3065c46bccc6fc7ecee36f4d44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6ef0774896216d1ab09092e52821122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69ddcb16bde32f42babee8a19c661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b6372c4acb73dc6857d3f85eb3ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8003e4699000419edc78eec9e30539125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64702a6a39173aef6f5823fa3df3f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b650340b2127282dcf924a15de1d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ce76a4e503c1056a7c35f5be6408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7627ae234d1010182709d133a951515129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9243c5f35923c4250200edde8148f07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315c5cb98830c1000b502427a6fa23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8684165dc883cfc4ef23d6d41e7f5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ea2f736a161d497823f3f45819cb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab2c49a5043b93b35c71be9ca8ee4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b12285293578b30b044ae0de76ae50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d904360f3002de580c53bc1466ce1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fab26bca61399d5beca18e3b0eb24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3c62fec043e71eb3e1922dd87150138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f9f2768bd9d1ca530272f7210da2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b715ba41d6d246a61cd5c8b851e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd5c3b5a309b2d0887e3dff8b5bfed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e805722c09d3028464b19050487a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10140410cf73a78e7f82ca5d995c00c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f6456173b9ff7e2d839f24fd36a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd462074b2753fd33fbda5b753741145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383fdb43599f7f7b0770c8d86b74ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27f80521e619fd18f7e87b24bddf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f277efae4f3493b1a4e45b82e82c9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4821de8046e5f55c93f7cde49d6cde9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19466b7fa56d248cf11512dfd8377d5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649c7ef9abaabc80b308ec6b3eccbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880ef437d2f0ddc419cbc2c39497dfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891f1a99a3e84fc0477eb4ccffb8d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b7cf87c8f571c785458a23c5a0ad3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9f20aa358cf2e36d6bcea8219537d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504faaefdd3a2206523fb3cd398145f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5ac54f75aa1c674748d0c2cc66d34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b12472e23f80f0c876e4eb40896a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4519a5c4fed0e0c9e2f7e645aebbee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a83eeb3c67bc0deb24bcc865906fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032207f3c2b43177c341b62e42b6bbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a6b4cc4a6d6bef8a2c1dee3e52a10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e558ec77d5f10534d7fdc16f23f92d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db9a913ec616a863ce5dff4389fa61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da11b275861ea1c47015e0ec79be929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c8348edf3cc8079d5e39780f8e97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ea772f4a6cbf052c02fa44b6f60e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1613cb034e5a838efea72c378e6bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46379675e7c5b30dd76db5d976f0bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cb694838bad7906dab2d219145b36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e6091def00df6fe60375d3484564b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80efcb87fba3849386567b19833657f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79469dc91fabce8ddc162b8be2bf2b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1b8d64f0ae402b28a0626883bfe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aabc5b61364d208af31242de232cc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d04c93266b88dc96f523e2de0458d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c423a57dc0d8618f868803ef1935a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285be5aba6b0da0bc00eec7aa5c304178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2035d4a2756677119dda39f81ab9e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ab0c511c0d6295e5d7e19123dd7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1894619851ca018f81dbaa2a2358181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2bbe8bf1beaed17bb00b4e9cc103c182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029c0ad57796e3486afe9a134e926bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47100182d00fdaac3cdc5c309e377852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bff1a52dbbe3ee88b054a38ac066f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768deafa6a1123a5872225f18381f464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3221b07dd4484a789cf3f66a226d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd391cdec66f136d250f627527ff25fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f68b04020d5a66f2165e9ca84ffb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9b7770ea1a63761062a90be9e2b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d052510f85585c579d7eb604be3a659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68608469ca987ffa9c952beae11bc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9599b50374b7659bf394c6f7f210311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8b18cd59085ae986d84b9f3611a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965f9a0d5e82ce15239b82392d0fda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84186fa763272ff478be7063b0f1f3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732f6f2c765fc944c0f2e9b0157c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c66d19ed01b80d0187aa53d15df3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a11203937629337404abcf073a615b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2f32ab759c07a6dc94d893efe86018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486637118cd5adf97617429e224e579f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566aed855744ac7187b6b49b53d12d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054b984c7e95fb7fcd4571fa4d58de821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576d5e95cb803ffe52d7ae3cf62e7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b23933cdc69f1b0e662aa4ea354ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce972ec4c1692000dae817aa7774724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbabd4b0dbba93f672f3ba8b21a74e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71292d0d92d60a585a7b581951a351326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c7240e19a975eb801dff4656770a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bc148e9d7142ccb9532723ed407f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9cd87d2a079036768cac50a3c5d3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd253df9037def093f0cba07144206d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f1649a7eaaa9fe54b2eaf03a4b1c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986d9b04ee7b49f67648a5f0397ab132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3059401ae178a2af1aebdc194d8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a71733606d7787879cb6a7b36afa6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9e579fe31c3c483620ef5e587ffa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34aad647a13f20475bf8b128dbfd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ff88f02fe5221b0374cfcd756ff837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a727cea5563a0cb34170723de2d758538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aba8e94442fd6e6b86598b27f128f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f432702ec8f9a5e1564ebdbae4f2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb428254494b00a7e7814c7afdca5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421ff4c9778f0a521cd3f1784376dce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec3c48eea887f2fdf5cd25d153ce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f771930d8924cc90065583b82f1df0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab200ba48bdf336a908d680240088345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055879b81e7a7617fa93175aa6fe31946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fdba69c141bf19e980029415a476547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d62c11358c94e807cfd2c03c0959148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22730159d6804f17815f44c50c4ff38c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b48043369f7d01d46d5d1cda51711a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff7239356152549d22c0f85ad283851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa63d52fac1b2286eabd5b8110c8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f67c3711859b831d914daf5f703a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9dcc29dc282283b36735fda08eba154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef0eecd51be513588c20286f41c3e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862fa1de75e95b7d645a518cedc2b1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23407cfd86aa17ffb06ffbecadcef7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9525e522ded4e3c3b15089b21758a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce27e64edeba7fed48ff0dc9ff37b2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ffc2ed735adfea13b91b7f1e800960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6571359e3ec21a2bcf818dd0232c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9bf02f8458ec281a4646ec9a1c98662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417d787e32280ec5e4a5b6e3dccd0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258da7ae44d31fcad781f4841f90d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5f3feeff2222a9820331209be74965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d3c63a791884ac77153fb115ec57266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97ea0e9f2bdd89a4b23ee9e22389167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37853228eb1e05b2acf64981c60f131568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c51d043323a5c708e82c7bcb49e2a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd24ccd4f0c12acfd139a4dea799570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5299e573a02084730d1ef2feddc6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34de56f4482910621b306bd4e6ce0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b78f114014447b3a80ba8db636b30673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bb0947529d478265fafb8110c43074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879691a9226a6ce2ff1445181af78ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82e36ca4226c96c810094c3c2443d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2445179fce60bd851c7160ce4332077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c7abf79885271cc47c8d126cdef9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ec544e46407b9c7bfe28e3b3eb1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fdc789def27d4cef6296da246edb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bbb3d26ce7f1e16ed20344e24cfe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3faec82f4746234e3291ce62b03ae482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc96ab2f46ef5a9e90622080e38514483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708888f003533767a42758d30979a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06405f34b96cb78b236f733c18684f4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750529f0643ee57d084a92af16cb328286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a1dbd40d5257e1419837c1156fe1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230008e879863371a7c46c9ca8e955288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf0822fee109b8aa2e9c99f6745b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e20be85853fc31a9d8cace6e41e0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f59098ca3437af56dc8b02caea9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3796ce1361de7721588696da74d872d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fd38a5c82d285143e9699a360ab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e7efc9af031f4bac9a9070ec583b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529f0bae4521b7866ac59fc78773d8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb12731e44d3fd02532d7fc79dab9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033b816f4cef9b6c3f93bc3566d52997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62761380ee2d2ec2728ee3b067976f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4474aaa8ac2b7f7cb520476b2a68199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c341edf5bb3c5e5af564210fb2e7f6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19940da681a2ac4587622f9b641a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebaadcd4292dd4c1b4af6272446049102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c6876a2f094ca4ab0273288a0f6db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5cd57c812855b24091ec879c234bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb844c1cc629fe0278f1bce7523a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c771e2449550bd5d0dc0603e1b33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade032788655b7a13c1ceac124f1bab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb863cfaafebed0d58e8d154217e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e9bf8551b17827ecc5871b576855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15737a6dca3a6bec77557147c6f097ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea00bb429faf41837ea2c9b1406005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb17f498ad8837f309efecd70eb5c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34e0ddb1ce031191dbd1341366f736113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026101c14c6c3a097bc7bef044e2b92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15c27c3eb99ed2ec6b92fabc908e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1e9441945aadb67f1e29725bc7705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba13621f38284b00f2bac41a15d44a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a02cc8b1e38c8d20d714abde15df3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d465ec033cd79c6d31f9c1d8c563bc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3baa13d315abf9a1fb51c95a17a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d29d0f0fa1198c8de891a86e478a8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032840afb836a16c8d5306e45a130414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d466596f7b08ca2873b93b18202d49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec13ea631c9ef42910ad4fea6190a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b88e7b128fd302c1ba6323ef64201125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340cbeb26293ce0477a0b0dc3a2a3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0949fc0378a631717ceebe94926a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d56842bc4bbdb9fb5aa0b79371db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4626ce393e64a46d0fd9fb3239c2f21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb007c3dd82da1662ddf467e37a25d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc78317969caad864459f302502f05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120422c45146aaf4f95eb7941713cb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93be4dd45b3c1ef8d264bed39fe48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c36cfdfc5ebe0809adf9c4c337a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae603c50889ed9621999620d6c4546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339d289fb4d4a4562a9c38f5864730a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086549c6aaaeddc19a9d8931e7652f7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4153b2329315988e87050a06910785138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a9ab693a07adb3ce6e0889d28b9cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2051a3efcf11b4a97910b71266735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb18915bb5c848ae7a8a5fc48aabe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012abeb9db62914d379074b03812f06a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744d7fbc1e37f0411e0647731f6a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b794a5bcc6b963ac40cadc485b3a63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629adbfbf48f2bbc105bc3c9eb3b6bd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5d680f76e6cabbb899caa04346b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70bcf5a14080bfd727ef621f868c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6266bb9ac1cff348ca687f8c6c45e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dfa1a77940eae1a8ae4f476ceab1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aae2f298752741474009884d0d130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc27668f054acd1b853e127de23412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9f6035f4c29eaf8f9e8f5b19c9fa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a43555d3f415f1033b0fa5f9ba37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d15b88aa947d612feef64b7afc4c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87dc7cd442e60fa67604c31b7998df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda96f90a30ed957edf971f9c21cbab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ba5c1c96462699b0cb4a8c8e1c01a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163eeda58e80341e00b799cd04bfcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2693a639cf1521a02dbdefc6b345b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd54a15d5ceca39d4992be508337a34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a34f02b425f1fe1c47f389eace0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d8bd18e086b56a0fe9097992f92e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de784723e4c31e4338d2c4277bb16331163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b69ce2e5a6905f658b3f3a2b8717164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8cfad0529148ac3a9b58c1bced4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e409eada2b76d5a4b6fd4233922b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93cf91bc1da0fa23c4727fe5547059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a743067d1dbb4c88e603d57714926168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756fad54ddb050b6c8b468c5130748e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71324e72730782cad670198c5c3a97f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa974fc68ed0cd483af975f715cc06e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c575a944a70dd19415a2c6eccbada172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b675fea37ef5047dbc904951126250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeee116ca4f6b910d1f94f58d604fe174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>