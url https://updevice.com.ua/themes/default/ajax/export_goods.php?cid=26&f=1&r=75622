--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a11258d765ebf321ef32e62ae9e5b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbdb6bb01e13f9ddbeccd5bc6ab4182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8025342bf8466896556d8002d4269f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342db4a925f03e42fef93694753cc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d62f2d786f1c7f2a1771ba5237cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c611730fe45ae73eb8a0340acaea546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676fbe459a8530c5de9a90bac0058727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded0db7e81905a2e992083d4c965b888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee16d97e779beb830db8bb94fd8973c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b68fcc82ca8965a8b02ee097e9fa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7e5545f5845995ba088e0e97deba811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98c890a533e25ffb7fc8a8114ce3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7388eaf1eccd06a52966dbd4000e2b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56337374fbfe966c975548341462de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2afb91c3c18d5bff8877957f3397db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7262f44240f91afcaecce2da6a38d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31341c2eb746e7c180a0bbbadbd97d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59443038d7fb9ff27647651a290156d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2f4d95e1609fdad1ed9d8633aacc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfbd18c2f2be10d76289096cfba69b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225e2b40489dfd970f66b9df16d90521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf27f6e3cdde3661bbaef94fffb57f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d4be5b9e1c7d54a371d0d61cb2c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442ddd093452456048e48b494eb73c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27079ad15741e9c7219da173456e8d2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b98787a62f82a816218170afe02a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72d34c78de2e6eece5a2601b92284627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb500ac6f9acba3ac833ab098acc08528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d5846ffd90a57321bd071b31c66029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218d96df1a8acfef417439a57bf2abe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eef2ac29e3ba1557bf62b4d275aa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496d0497326b25e594cfb6ce0d793e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1db30ef30989bdab966fc4ee8c10a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0dcb51f89584cebc567e86d5d86134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9dce0ad77735b114960bcd64f35935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba3caecda0dc9389cd3d4debb858336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038c8ea4aebb74d69ea9b5b833ed7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8782bd47a7af2a4b6dbd1437839a8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61740d677222d1a37d795a836dbf6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec26e142d99d71f24ffb6be72fff140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf8d6d767a6cd72b47644bfa16c7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff19cb4ed71fae73de15e5462b33242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4105232dd27736a694af6583268ae2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354505d5b96aa08ad45cd02964e5c4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fc303d8daff14e67990dabf20650645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676385ee98a43288a5e31a28c722f4ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba67ecd133001a83304637f3b1b50247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3880a3dd85aced9e56d59859294448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311835195dacc086a1fd48f09efe81d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae173ede88dd1243f3cd7ae0790228e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6bcd1b99ddee4b4029e1f0145f60551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ae03ad398812a085d3feef67217952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f96c009e625848e9afd9d66ef45053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca96c6ddd905301a018169469682c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9a26c0fd3f4beade0a2da72d57e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d7008134d908a97f4773c02a359956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3e52f812d91311495deecc03c74357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3dff7db20287befc65493bfb28e5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a99a86e91555d06455a50234605a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3d7ac321f1bf319dd930ee033a91460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf00933ceb7b3952627129968f2a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb68ad81dc036d43796530c3df8ed8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9802b102ab89448a58d883833bed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1dc69248d84729ca7ef316a6ce82364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7dd0ba1eac7bf8f1c279624fd5ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd0a47d56765e4a6284cdca385b7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167e77de012b2b18f66b426bcfba9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c07aaa01cbfc4ef4d87b9731aa9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6dd8e36c6ae5671b4996730ae0e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46f7291ccfc826d67ff93bfa9b7f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451244b973ab8c97aa014e1f797a6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4935982ec9f0b234aef49e176b2508472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc936e21b3e7bbda84ef504adad16d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ab0dadff1a5ac3a0e363599a1aa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf6345fa3cfca0f78a036aede205775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e21963d991025c15a54a1552d7b4c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43408c3ee73daec5ccb0462973e74c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a0a98a1d47f1da5dbc61bafd644b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00d86b2530040fa560cf212e61bb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d4d73893ecb5807c23f18f8037d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607565a657c62e3949add915ef7a8f1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d1d670bb60eb2809f0516b05b49982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e6b9486ecf27563ab9f37d28ad4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361d12252ef9a4321ecd33a39296bfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597586f42e93dfa2f3dda1a990b66e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e0bc585109577d12c5eb2f520630c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f606c58f806f082d291708f8281b2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beb9620291b460f1499e6fcdec109688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78c54c7639a121c633980ed24a086989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cc27f14cc0055888543b18b91006f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9ebedec3417ab398fc32f15b1290c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706b4d02e9ecf88364bfce270428c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8530d93b1787d26dd95dd500b90193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69bfcd976edcf65a8ddc64f223fb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41ca371b12f680c76d9e33e2ddf6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2f649270c5d4702eeedb345e3b3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455370794303b79a4f91bd0c9184df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488db50afdf9f048c5b38ccf5e78b8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6e941d435b093a9bbcb9b8b213e7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4654c8cd17dbf46e9b4271a7a8b24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a3bd41118797123db3490b32df987101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f56ac4da0493347cd1074283213745102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3b53b78f802cb12d0e3a1891d269d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ffc0749b6e042413f295b6558ec2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bb0367a39240be658361519282ea9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a96d8b39ab1a57a36f91c279caa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab8299b181cf6de94a1fa072980e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ecd431f57256ea2b0db7140abe75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa7dac27f1fb9cf6b6a0ab8817cae0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44384f9b8a5aa4478a47bd16c58d5380110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06c57256c22a8528f94619a48e566111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76607b54f78d58cd239a28bec141c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958aa4358dc76f60ca4dacf83dc60d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3add7c95906896c54f73a10e9d21c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630654c20e6c6132a974bad1e1c500115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ca3333d30355cd2b32c98f4f65dc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8f444604c89995df3cec3bddd4a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3aba084ec0ebfa043cdfd697f73c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca157b17e97936c87a27ef950bf448119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1e51c141ac16fa8f5bab9d3eed6fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d1bf3af982fcb81c6bb4c5ab63c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013edfea0530ed8399a94223eebb548122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d203efc8b49e11a8bbb7318a8663123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3712e53bc24f6e9616500fec0253a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecbd1847b0f519be4d438ce515429e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d3a4bd71ee921efa7da1ff64d931a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438bae38e5db316f3f45772f46aee39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceedc602409a98d8cb91751c391dc48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afd81c640692162f90dbe7211b5212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569322b65d9dc0800a1dc24d68410cbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc4585e0e732ea8f0e186adbf2fc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea7aa31c6040f1cc482f334533117132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaababe50751ca9187ff9c3367f5de3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f82f4a3034b20e327caece4e4e533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438455b588cbf734e8d2811c7346f4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0f45e5b2f034c8641c54c92314df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd20030f976932213cae014dae9b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c985eed7ed6bb6e4e95a58a85c6ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7daf8d515a6941f6e7474cc3a6519139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74e4810b7902c5700e99678d4eb42d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51036a05306c9fdbfa7537e50a6e8309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db57d81882452075ee97bd6a4addd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bff5bd843f873ec0ae286297bec93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef83281ad250744dc2584187f89214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62394d7cc76b218ccbba39cac2e173c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b3593c24f821b280d4d634598329146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76033736be54d78d7fb0968981892dda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41376d89420dd88d03f17f1ae7ccd416148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47873845129103768b2262375a8a07bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82131508b789be6b2eee08ad36f093150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c8459699380f01222eaad6af4cc03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601509cae85ea3905c22e6c4d559294152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f7334b8b5f3fc9ab93bdf5cfcd6e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01df5b5ac9c5759aac9f024e98fdbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613da2b47d31fb03ccde1de3de678b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b92970e4824a947238fb42ca2439d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181574ebd54adb1ced486f47dbbcc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688077f86b0abdb0c1c10a6889872d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e117ed478a907f1211ad3ee03139ffb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e719fa16f2a4be078b720562b25a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dcff180cc259a6f3fd2b864593128161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc25683a4320c9a8c9d9534cf396b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b39a4e26d91663b3ad2a819cb8c30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ea50c414623434dc3164cc3b60f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633a0d06cd7720fb10ad43fdce43fad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12bb0efe64d9e91616b8390a9c2214166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dabb95e346a8b519a8dc4f6c58ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05979e656802edec3c404a044b15e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28d5a86739b19f959b61cb0b27d551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a8b5f268ad87949f165e652206669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9758463bbc2f98abfb8971a77a3832f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691904db1cc769c63ad16d48d0a5b4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec296229a84fd37d9e6974a30db0cc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afad1e9f68f4669f549bc6e32bd5c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c398cd2ad9a87c0bcb1d9c6f06f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21137d08313aa3cb0c7c3b36d26d3bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af832a109b512be3e06e30a17c6cdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb817db6833f822c2645f0c95a3d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b5e068e1ab09e0963828725286ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992620aa86ea2bc7e642f4bc4a3f289180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45d07c511964d2cb5b28ed6bc413991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70d3f3b1f702a12cee99d99d18ffc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038bf2001f263247acf8f92c7d60d643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152be9d57749eee45cfb7f8f993c3ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ecda943d07704d15bfde05a47c825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8d9a0ac2fd1abc03eafa3c526c756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4f97b29ff84cff907661f6b292c4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f33defcec29660e313f9b2f2abc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8e891f66fd2699dc94b9fe976be39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d59595eea8b7bf3ab198e082e97d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c710c1de0349cd7c849f97607d2946611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccac7be46f44846bd03713afdd8d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c9e42c5e462d02fc1d0ec9f9d43413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f00757e009b01d1029f075f5942e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e0aae846d1f424b47a6b933d15e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4fead0c0e9d0170c396e29b15e3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c21983901957a14a0a8a8b8421bde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f6144c6dc1ba5278c22b618eabac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed445cf5268edd33cd2a3639cd575d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d480af0a638c877672708fc10330f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7287bd95c65602fba18a8b01b7c7df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f317471f35d9248107962cc7e213222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47754d3f52fd34e9c61760ca7421cc5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb85c2c01a1506b97f0c64fe0e85b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1adf461b3132bad013e85797d37625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe960526ea208dcc4b5132a14380d97326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2039601d6cb7541d1b3cae0cdc63b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec719fbca0a118ece601821d60ff9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083280be24fdad3ba49da1be5c4a0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ca6d9f314cebfd251bbb7eeb05be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2cae33e3ae388c0a363ff0c5deb1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e59352f3656144a8e4cb3db82615a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5793a22fcc3965e1e86bafb7c8042a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28478c5cab3a83bf2408ba50066efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e962cbfb601128a082113acc8cc9a9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf98501b154abb455e341900a9b02a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224276fca21c2dab6049e68c0929179537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae496c46884d19295479d934be43a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38db23690279a46fb252adfab7445c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf22967e3f44997fc90c9236fe5f11c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f70b09f4ba0d231e67f5605693d88141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae51feed3915ac6cc26a3a4a6021aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923d347dd8ece9230f2a739b490a95843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025a8ac3628615c3ddeaeee57ad5d2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c5acab900593680b1740b4f2595345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b3eedb2b8a0d932d53e89fd65d9cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a62e74a0719b38f90e3fdce78e02d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e794ea9654d62e1c4dd744521be2f4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8265bf24e9d0edc3ee20aaee9f20949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc07714d39cae1153f1e2a34b160d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c9aee45584d11e68571744cbd8df351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da973167032d53719fad6d01782a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52338b91fb38794596c08490bd46c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e92e3a9a259340ee1c431081bf98ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ccb46f1def8ea6ff9837e37f0352755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e04664540b9435d54f037e5d7262c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b43ad924065dd8828d71ec678d6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0402dabce99d5a24da03d44b91c12e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c9a6550499376bd259a6b21bc104d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a6779495973faf69e600808b5fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516cb20d5f96d045e052f9cdb32e68461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1963cd4d965b7b6e6e7650119081a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507c7247adac56b5e67e4698a585f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac0d7c2c1863a0eb760fbfcd706c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645095d8cbde0edaa0e96c5ec305ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48cde33d03d65a4714569677b87c2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91faf28d4fc7c9ef87dd910896358867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478366f56b357d4d5d4e54827fbb441b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893eb5071a98d2d03aebfb9a7edff0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75ad66cf741994bbc12200bd89dbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a7a4236c0f2ba5d461a80d0667a6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f04a825f6e94169870ba40c0638472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814a407dbf95c4d5cac2034033df41873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab395e9df79594fdabd1655228fb10c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a8921331e65504073758ca171ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990c05d4ab5bc2f3b3976308fdefbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988de4cde101b5bf081f75d6c11182b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090466755efeb2917646e7ef4173a85178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27fc69f7d7cf0ffb62e9f5956604d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd310f881151f50597ae6597216530f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db969e29567a2b1053d33cb98582ba9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452c6ccb27eba0ae544be695b18c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79100eacb71a8ed4ff692bbfa9d24d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878c7e0d1aa854c82e28762f97805984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8022832e2698c0ab5f16579cade6c5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2b8ab70a760a75b389ad524b12a0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a3050eb0070cf20ba9fd78ce9eab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda2d162a4b7002a800741511dbf7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f8f459fe58cb5c29aeebec7ad76ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c50a65aff80f780d907ccfdb2edb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a96029c263444a4b4731fdbd4f96d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84864414ce686d2d2ac85a198c082e2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305432a7248dc2c6cf71d9d3195c29f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491240fdaabc93b5907dcc2da3f0651e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7f963b5140e1336816f996e7ef3cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7bb48ef26e03282270509e388276c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3b894a8f7c3c833c2f30cd1bcad1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e59d71f7d64bad8296463bc7d070198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c8fad8be70f56ed5216a36f1ddc7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a40cb3d8b800afb65aca350573bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297bfbc77f1531aed778752a6c33fba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7f6610584521e195160cec33187ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772461e274d1a24339dca3f3d957aa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166237e6db62c93febf489a3f574dcfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a42688bc86d2c23ea25e20825709d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ccd3ac9a86d10a8c4dcdc80877f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cd5dbac2c45a57ff664312eb8b793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139c1261126d3ad4e2896dc57c8f48d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488a8ba9518b25873a5fd1f5a7b055109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b44245e506419ccef712fef2d70b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b99fed0db4c45ec43489d3a77eaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708b03e9e9c01829d69a6f8570ba253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de9f0453a847940b677115a126353113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b595366e3bd615d5ecce42034bc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3137c09f9aa449be88f2331a871319115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97003c5e13d4162e6aeeea5665aa4025116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d99a6aa95f2398ddd646d1914bfca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a44e29c1825eb5b6a03292769ea999118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ccc6a451b4736d56763003ee49e82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704367125180f4a782112e8720407ce5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594961bfd9ccfd1b11158f12ca88424121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a80e0f3340468c0567e072af6cd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df35a79a96ae58958570a2a3899a74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d38bcb003dcf8e9548f09fb325fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891277351241bbd6c4b9303d5e8507125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516311dfc877bec2af1688738f744716126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727d0c5e0a66190d338a8a4337c14d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45443a4143ba80ed976a46a9acac1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68913854914ba4ae38ccfb0cb45f4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531bc2c4f9eeaed06a7e6123612a76a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a459cfad87f718f2da2d1652de8c1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177312c8c71584ec75688f6943a9e2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93535f8443b0a4e88ef88eaf958503e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ef35c08a62e926fd3c78d8fd9af55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d1db0481071e869af1564290698f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e13f531cc9de0711ab1cf7b53650136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a160072738a9926d6dfe15d1e112f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7692e9c51a732eaab12fb8f4920db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e9c1376d52c9b42a7231f50f41d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9215f343d47164b1ea7b4fdabe0a30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f75dbac2f77a9838bc6eba6c292ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bff4f3e281d9362cb4c799064b2ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6dd9a52fc959ef447629c425b243c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07978d46d60495411686c61927833a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572cdf0f6ad6de21416dfcf3b1a7835145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d769190fcae1a15ff69ae27fda65f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ecd37b8f415a769fcc6e3da6c2750147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9f6ea9b057d3477030aef309fdda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c0e6468737b6384cfa49a957968f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e22f7ed1552176c6e9a962f502754150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ed70941872678ced3a912a1abf25c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba428c1d01283aa524071e91769ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542aefa6ded2577aae5ae1bdf33276153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801c0d5d810ed9a6ab9e60fcb85613154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62348922a0c2bc48e1b88d0010a73a4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c78e219202449b0e312c9f6274c96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ebec4b726e4dca5b9208b4465a7de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da06dfacd261f2fa57dd06da6945fc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9501e75b1e134d5edeeff44144ba1a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8bfc4d28ce68a4463273fe78d473b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76419638f6009dc0fbe99a4cfa0ce23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e637a40f92e0ca9975d48e83ec963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca59a147f8c08a09015f197591d4ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42286a4b85267c9a10df3ea7b943085164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c9d0da4d3775c5106203276bc0e3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364107be032a0b1c5373be41cce7554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafac4177b166ae6598e8f2b1be5348167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3847c917b0ab04fbb92afc0816027a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b6115a69fb8cca88dac922aaca52e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c5fbdce8df59b16ce601bb114245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7161169356cf15a74dca19ae90774d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af322abe041e52612fedc649b1ead172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea734e197fb9b5bd1ae1318526f111173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf2a19d48095f056a129b8619ca6a0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>