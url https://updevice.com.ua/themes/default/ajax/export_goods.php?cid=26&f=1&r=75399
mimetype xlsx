--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0005fa61f0b499cd8257cdda8180fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf41fb48757716cc9ded31c95bdfa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc78da482aac59bda44c449be3bd583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e099b54e36c3bf0efefac068f74f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed0293aa05067f83e84a3f4bb24325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0817283adf880c814418492532eec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cae57c623d6ece0b356e33b8a72d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8723c41c8bfad047ec03d9741827f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6642a4d4673cbdfe9fb62ee3e31179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c3568805de13425d2a627f20361cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa78b4dc7ea71b4d78a86fcb3da4e6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca574b5105e6c1be7c704fe08d946812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b97e614c4ce45faa5dedfc0cca8a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8d501499310e5d2424700315d2b2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79904d98b4eaa7accd752676a64ffc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552dcfe71be093766a561d042b898d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48657dcadc5ac83622160e70cda2a9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c673983d19923798ead8bafb8863c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0a2bba025449b13118f1854974f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e8afb2900decaa3fbf56c6bfaa95020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb00a35d020a10c38cac4a0c9dbec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea3fe062594d86580a72097f6f184022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae1d2809e4f3d3a2cb37af6f59f2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947677476933aef634fb7f04a65df8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83b6c18b30b371713d01cae0294c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baecc0ed190618475dd3cb0f630bbcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62a59634e3a69a8532c81ec6f548227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f497aebdde3e9242f514a0dd664ef2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e29f4b51201498bf27d99426b9b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da92bcfb217cf55bcf7a79c5c5605fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76e440ea150067fec42d90e274fb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839beda986aab75d66102ce4a6796cda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efce6609289a4aef3d35895c01592533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a38119a3c899cc8459f06059ffd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4732c5e77274bd96174ca71d3d07435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7a185967e9651e41be8e521f9e29636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498c7ef3afef13c07432e1a7598c1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6c2df0d36891368e15bac064c9c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e5e59f4d3e5a6c67413ada3e87cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00bd06e1f0be37dc9398478da78e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31df1c60010c6f5f10d824d200d0c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f588d008573333b2f8c1c4db9f2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa346846b213ca48a0f729f045fd8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461d29ba6b1eda92de8b79ff051cddd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd794833bb6bade287d214f1b035b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42861b054b96329b5b9634118f114946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a48547e54a078b68e7dc1644aeff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472a16c0fa74f5abdd232da8b0843b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1a568b583201501ded1d1c98e5b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690e0d021539f0cb0fb19fd7786f2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935a1ef690a70ca4c39d982c0c8d2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1741be73cd548e45c6f2b8e83c6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358cf6ddc8f84555f70784018ae45ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec69c5615d97592fb71df80da85a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918780c9b07e8b75669de8658311b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944901f16b5f15618b258d538e52ce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8311be4762bfdbc716d4118fe71ae057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d401b4d1756af23cb24cf526dbf0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede943f6fe092acab9a806169f51ac4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee23ddede29a4ac92b2a253e220fc3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0cbb15bd6a0d6da459965951c05c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba448a0a764ddfefd89f77bf2d109e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454acc82ecedf2980528806d18d07d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406993b630aa7e9880aa26a4e27778164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f01a86219bf84aaef040f7b6c88365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d86c239df8092db370da47c14ba29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d352edfdd7af970b2e2c2f977b7375167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36eb318afa85847bb0edf704111c8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba44a2f64d47a9670ef84d1554924469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14633d9cf743a69b5dd49baba7667bd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b51676bb70cfd56484aabb9dfa2b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e290e08666ad0d710c5e311df37b01172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f23ce6d526c98c7ca4c7dae498d45773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7be5cfeb62bad81f310fa4fbd1340274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c8ef325987675fb726898c2e8d68175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16f2df08f27d2b12d07a22d856a9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd795109e483d5caaf0731d7d83f4ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5c9f70f52185c116fc3bc083627de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bece3db795e6ede7968214d6934d3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669beaa814fc374040ef53d70e2daca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2f4d0b7958c0b1da5e14bd79a29881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096043d5804204d00c28bbec591ea47982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d515061c489e51bc50d8743c8bf552a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d86efaec5eb5b0c7b169f8bcf3217084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799eef1ac44558fdc4a5953648501c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce6872c93da447f67df1c4e6900eac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7e002545ab07a7fdaebe7f03974787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997aa3bdb05d40622212b3344e85b8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617971d69976f048d1ecf2ca79789d8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432fd9fe6d0fc9f0de47387cbf3568f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f09040ed0ccb92facf57d12d7f6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc5711162b664fbc4131facfd3d4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db76fd1119b2f592fc44efad294fec393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6935e378dc782a59911720a71f21d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fef786e95fc99ab80049e01a3903f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b793dfda04fd489e029089579a25a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a79304fbfe8ea7a66b24568fabc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be1d7ef031c050ce5aba09596231098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393bf642c27b5b849c26a85225b86499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfdb5effe3e6a93bddde071df4b203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222df18752b19ec9e846c222740aa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00195cf8b50114ad43985d263eedffeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59cf94926045b001414e8fd618e065103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf3e5ab7db974bb06c1509244ce04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32941ed5e47e0bcc4e64843efdbd6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58216ca5060ea38c5c565064bc6c24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4600347bbbab698a223c95ece024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466db61a000d594e5405d1a63a6c486108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0797a6a9569fb25e6ed839e5f2dfd1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d8ba47b034847fa66c6e9a84ff40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3415a5c9b11a275f3af79316c0333c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc45f360ba35bc33ad305053b266335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95e78089b5e71b9aed7c8680217a9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec626aaa0461605657c2ac286fc81c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca83dd4ab7c86b9ec582d3dca26889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35264f5569ac2a822455f72d7ca246a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ac1da4472ee8ddb4efc9aa1bc572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20287cab21879c134a36de4bd505869118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2500cc84db771f25320757dffeac8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e3b83d819d1d944b6808a6e26e63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a283e24bb9a2bb29bfdd77abebf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba428500e300de776297fedec03a3edc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db650c367bde76e19e1cf3c57bf3e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7b88ef97daad2fe8fde8428250cfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a65e945f65967d9e8cc01c8f248f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe7ff59a61aa0d9053152f23683eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697271f33223c1c2dd874b974fdfdba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ee5eb59af4ac41c6859b9965196d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123ced5bed51db3756a2a274fd98a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8872dead535e9cdcc985c82071779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ae68bacfae37d80f6cdb131a0af58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e63e27b4d27501bc47596589759ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ac17b14e85290532ff0c18804af68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3914fcfa065bb8b10d08972176ceca3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0065f9c9e26308693e2223f203afe9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b7de7ceb5048dda07af1dc2af16e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858a63af7f31fc94a7cb95090f190a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edea31fecafa6e22b191fbcd1ad514138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af9b22692e10c75551b1ff4ca55d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592753cc05cebbdc1479c0459d20a3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6a05132437bb4ca29c838cfc1f57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84320f6b723a55f0bfcf17135f6665a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa748ec4bd412e752576f00ab9ea55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1f31c8af1c33330d557f5e6cbc1e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9febdab472efa0df376a2366c1078145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8287d4a9c424b3d94caf55a3a0b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6a3ea418bdfbf61d26f681bc5ec2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948201160347f874d849bb8746a88e7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51361235d06a28391d01388324edfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74ff0489bc750313d05f7337f0ab40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de9993233d631299acfcae6349dd69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce5864bf0cd73ef2a6b58d807ef54b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6cd404cd0bb7ef27922dbcdb83780153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521a52b0e1a174b1b684c9e6dbb1b79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc510b4f3a9a9c74036f293107a8810155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561b0df9799ef3007dcbba9ac4f03a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c87e4a7011e9cb6b43feeea46bc840157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1302e8a6451ebb22581cdb986437158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c7ae0300578cf1f30c411ec198316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccffdab602ca7afb85f862672a8f86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eeb4a8166f28526ed3437b6c28ce4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bf3be1e856cd49c54e53978aeb4f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5696264d38121b9214a711e7c5339163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04ac9ae1fc9c29da3b075b2afcd470164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272134851781750960bdb5c5359e98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e163814c930c4a46893976e22de27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de0f99a8e63987069ab195630d9ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d9da26b43cdc5d62e5d6747ad43f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31d6f0c7627be2f5f139930e80f41a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f938b708028f00ff0f3fb6143fc64a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ee091a0ea1b071c57ba0798bafb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe73297ae09d2f69af4a4fe687e2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a80cf1e102dfc78ecb43048041fc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ce728ef2dc473d02a99ec476176b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140b2981ac6876cc89fc11dd24efcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36051b962fbb22dff8e90b293bd62560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5935c14305635985ea4bf4d2be4e9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2722c7c27e99ab2fba69a8af255d2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8275ba2ff60dc51112c6120b183c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4a29e5e2591506c87cc628b0f3371180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebadf37a84ba1f626538e5863e70101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d35d657ccd961598422344df32cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619eb08c345cc9cacd7b2150c48b0203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e3df6409f0967034a00b9957adde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a322a334df293f5eb8f6a42acf23b6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247cdf1666798346c069e871979c876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23f6cc45b54c76e4f65263edd0f127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c10ba1f5843e0048daf95a90b96efd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383133dcbb3f553739085d0c39732e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae124523fbef5bc1ee07bc6391e7919510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2dfb95b144afbe5cf38feec2e5e6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69968a8e1413a609be1c21c1b6f999ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef96e7d77eb30d5bb55350ddb6a69513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff458f4fdde631e6cad68611fe0f302614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ab8d25f6b49e73ddcdc3e366d24915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c74754a26130cfc66c6c34388a2b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597731443e502408fa35bf8faf76c6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c4b9cd42eb74d6d6d85e6c7e154418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f162736f26b8b1716c4865340cd6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6831ebfe5a3bdfcfe6f8c02603f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6051bdc2dee38b2d89a18e82e64f45f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3dfc3715dd656dde58ef3ed670df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a32bda721abb5e3f40cd14f38ffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7add03c9b29c12341df9bdb6944fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b05e44e0b619150ade0a18d47d9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526d21da5411e35a3e7868bfae3aa3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f84cb8a3132cf6f307a966042ffee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0befb552a940c6f419cd941150d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f2a7b920daff4366d251b454f4e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db031db479a27e631f19adbc1153230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138258924f7b66a4bb3a1d5c4bfb4eac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08b9e518827ce87b7bc19b4646146432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d510beb5d504bf2157e705dd7e25d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b1f3b302070786b1a17d3c0d631534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea63e9bdf8c7bdc94d5a483197fea8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4730427eb2d2695879d0c512da93d8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c244a92b20da2fb55e9bf623eb16d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914178e613ac6ec59ead86479aff94138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ee19e72aaf668edd345ab36ca62e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436dcebc64dd989bff393b7a39f00e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48362658f4335ad2be59e5575c2c5bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec6360bf6f23f538c086d5bf05f9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb3d814c44432bfd3b62319c6e73543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab72aef7fab9edbbe9db4a9463675e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32006338e86be1df94b6dbfc8cac9ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2247241029aa1748a64099f75eef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc12b6d780d71c380e4fa375f59fc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dfd073698f8c312dd8e7550b03be748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0ba1f2efd26ce2acec3c1a03dbd4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780cae7147a61470570618949e0d3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413dfdbb1ccb3aa21a01c753e7076cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f9a3684e994a99c8e206653561f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db07fbaecdcf1d81a31b20bfa379f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa2e9e46835577629eef55e9aafea354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110effcde8489067bba4c984874a1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c868d3184e05353072f5468a7678556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea028c577faebda48041f24a5df51b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2de609b86171a845824a0b2ef284458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a18154bd6c64ab8e670a7ee39bf5c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4236abc07d6b06c443a0c9b89b4e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b7d13202b6cd75878cace2ac6296d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f2f0f9d8b0faff1a25e09ef4200db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d1a5c7e7690d96dc85e3e0e2205a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f190ad32692b405bf7b60ebeb6440564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca729a1b5d4c81d8d0086baf8b71401665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e40911e19991a88ce82ec2efa425766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c000e9fb4de00b449e1a1de0cb85fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc931ec42ffc68f222c78b4693fc8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38cbec95e1338682a046b5c3f26bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd657410cf7c896f628efe59d677770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259b5539036b380c6c43edeb009b58071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b705e7e8ace6cbc656c62390f06a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91ef8c547be1b5bb1b58ec65aea4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef55bfb54f00cb35510bb148f91764e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfbaf865454ca9f8609ee2b0bda54175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541c20400de1818373c8ba4bbab26f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbaed5c84d09ab04283c022f14f27677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15660728989623e30f1232b91178b1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2e7ef00c9c32401728febbaee2fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a182f08fd678e7306bcdfe4e38351580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab262400fd8436d53a1d5cfb03e46a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17a424c5b4914116630041e036c5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e1d80b92ca452d499c793435e60ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908962e11482efdde683157e28f08fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d87451f53966befc87b1e9d7001d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1898b5585347dad75816adcdaff0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c4cd3ead63e115042cde1c7d44d2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458163095ee9ba7a50b4b40828be03a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937900bda62e5681a7caeb585e3c22989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b80dc519890cd1ab11d56bcb9c4ac490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e05d21d8110a34778ccc999dbbdce291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd4e5b3ece619e776bbdcd132fd0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4069fb6c7787ee0ea6585d0c54a0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7766dc9d0618cd4d6f879a315a2960194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad5ee5b9d130bdf17ad5cf817a06d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7d279578123876014c0842cc4a3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ddfe3919c978bacfe956a919d97a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31836fe4d031feaf1fdc2d1c5e8a0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130465b43a861e6f13f086ec75bdca499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36199e014f75efebd76031082162e861100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bccd33ab22c624b55806e72fcf23d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb8abd26c86ecd59c6033b1f97976102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3050f1a8a5ab3101f830fd5b78f60a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a89d827c6b97b892b7b6e8d88f82a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2086e77e1f4d9469ceaefd688a9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680acc244c254b8c6e94c367e7d58fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fad425770d9b800ad710479500961107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1edba146de1a7d1f8906b5e5ec8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75ce9df669a172f3871bb181c07e92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a3ecb9284755b19ada04ae76022f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54a4fd87c3b4d6b7441605b196f7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727d19df992dbc7575465ac198a575112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba88113a3e9ee19ed181ccf942d6c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae535182ab869aa5a9c1fe07b6ecd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1c07f500880b8da8c5c5f6b6cb66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47db88ab9754ecc3253a5a12571508c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182dda7a04ce880da7c72c2cd7ff6d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a8a4fb894796b7f8c4cc5838f1841118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51ebf0f73ef4bbe45530249803ffbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e6869fa97a934c3af5e97ee7a240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe401dfcb91bd8c8f26b5baecb098e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e315ba382be5922d48d2a05434c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83d05c6865880b0fb9e2614afbb17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200848684890f7e9785bd200ca01c0ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1afaacefbd554e8ac6b98ebb62f02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023c8bbd461ec61f0dfd6a0654d61f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89878d65f520be3772b2cbbac8f69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0c808841008ceb6031267017cd0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1c2f93e09e7f13f0b6d181848709129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a08981926fbf4af29856f1a8b9e42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90b5102e64d182ce3076d9d1216b2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad31531d1cbcbe19f84dfbbee1424132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48c5934403a951be801e842c96d6ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a6911337b44af8b50ac7c0f6fce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15cd1c2894579326cd7be0a77289c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d89e78ce921464b6bf4d9bf5f96666136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8176553594c9dff5e0280a03e10550137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9cf2c9e74a8b41d6b1f7e3ebe52f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f23eb25c91623ad62e9ffc131050139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c21483951afbacad492c336cb8ccd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b875e388ef04dad9764eb8ed44abe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816b4a894a7fd347c023ace1c38797142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8739544a8d7687e15854646a3a42f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c355123c388eaff7a6bac2a08ca1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d3e9daccad308126c4c32e46da74a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f27ce4d9ce07880491d9c985b4eeb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2f2a66e65672cf2a566bfa7b17307147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101851558c1522a654544590de1dfb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d55eb3236e6de9033ae6ef0722d6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d62271cb059ddf25076d07eeea1b10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc7ecd1c436eb7dbef41c4a8944e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401681492ca14e2c3e50de04aec1e04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185759ea857f232073bc674229ebbe99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fee4f04477f33d4e65e23759ec7c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2650af9f1a0cae7eef118d4c8ead5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d99922bbf4280888f9f9c61187856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365012b5f0921e378a1b682606b6d1f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4dc11defe75ea39f3d981d6c2d7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad5f4337a302666711184704339bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d585ee540ac5e5855e9e3a9fa16420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7f7a632f5c8566d04626721bd9ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e59f03d12e9323ea86715689ca7076162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd5a828bbf484fc1f6ddffac1ce0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e59441ceb6c6bdf4ef494f2387ff25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a3bc571cf93fc1e5904bdf574476165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d19bb0500cf268df587d00cf456140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ee00324d8c6def16b15953a4a7722167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf04cbe77fa8b4f1a6e1d24f001f17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac81856165cdc471f03a64a00328f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a70030e541ea5deb8c554f7519fd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f928b50d3732bbb3f667ffc2bc00a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2b6acffb01a886643297b6c60ca9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f54eb55a036ee8c4ffc4f475480e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3df256d0a2b6340113059c5fa454a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>