--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ba927eadd1e6c7c0d12f59a6b08b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb5e4362603048cbb76b0a878ada02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4719183f86973e144cf4a9e315153b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204894a4a03afbf4ef84c94f063ad9c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e070115ea57e30b6ffe184db15845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787b67a11658da6a3d6a0d65c422e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d456af0265757a134dc037dda5563ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ebd1322b58d7ebfa45a33f000a73a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e395cddac838abaecf6fb7b0f75e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e18dfdc6fa2313875ecb099b64754b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c578302fe120be59ce3c23ea79d1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b4d3322e95053945873de8173a84712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f15886f44f633b2f88f01077d22ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745211a4177c6b1923c3524f0ab875814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ea66c305fafab0ffe94ce5ee520015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6215c6dfd6c71af78947b5d2d68916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ad3c724d1650472ec66d93ab3ad417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f1f8a7319aa365b3c8bda8968cac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caa329d5c30126cc04e0573d9752c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de98ffd8ced3558582cece70f1547c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742912c3289afe6d00abb78312c64fb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8744055d8080e2c5f426a946e7c57ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73345edbb0a5062fab6adb2f2593ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d10df8d4ad2901e4207b4a890417424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de39c4722826101d320f9ea004446c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d51bec899429af53b99a55a3b8a4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a1109816b1aeed19e7fa57bff9e3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20e260b2c5be6075d116d2c7a0aeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b662cb09cd8b7ab0d3e52a7d89b5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085857e9eb85514715a9f6dbd3714f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08ba89c82c9f690a26a4550427d66331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb49760756030c6c026505cec4dfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aad5616b389b605211b3bcbab8fa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eccdb5aa6d0ac2251b83d265a2eba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d54db1d2ef16a7edec0f055baad45135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216cb9a083d57877830e23cfaffd9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e40f8cca392cef2419d99d44e654f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4589a00d3f24d3d0016ca066a7ae338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39ab2fb42862a9954c84d518f14eee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e302326c583b28ff2dff3ddab009d3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316636ec0e861063646fe2a3f7d0d19241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e049e5b3959e38d541d0bfcc2da42e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910bcc420c7507398aa743b7566cb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b450dd3384586c939f2e3762c92e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb52a19cca10f1b62e4f261e1ea22a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c40f25e358e2d7b3fcf299cdda5a7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873841978bc46d301ee789a21814aef547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d90359fb0c5fed83667fd8352dca3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb67dca6b3cbeffb3ad0689fd49d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433bae07bb640094bbc1ebb6a88321c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad6444ee797d3496687e909b3ed63651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f30bfd58c46440c5b91369aaa1263d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08a00748735625a7296849455afe953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef53d750cafcf8071a29e80e501fd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467fedb719a5c0c6afec6c7da129cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113382ff677bae8c726b190625ad040b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ece58f69939b9a789ae63b52849e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7acd898af8fc664691259622070c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474864c6a6f9cd3f9cfa2984ff82e0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b7d666c4a7bf7b64991a5601572560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49d97e8c3772c3e606d297c04fd0fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98da845e5ac41412f3ea37836fc3b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f81e55ad5c37d15f69c203620b11263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80144d2bc84756fb7e120963e11d88864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3538b5646a92a6dd3538cfb3900d0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744cb190caa077c2a5540d00b5b181966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e67ca7120ddd358787cfe708154667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b963799b3cd8eb7dfbcae7013d5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943ab58da4000d9d48631a3cf53a3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a22f4f007192a8a3cf9d6af8ffd1f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff480a2af2fc598468d366f0ea4291471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90565efdbb39941cdc6ee429d550318e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352d0536a2adcebe9964867f6fedc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dfd423b4307de63ef421a0e2d41bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174205afa3de4d6d728033cb737767cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96824e7b4a35c12b5d48e9a0d0444e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8eca59e01fa645aa1fa6284f67c1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bca302f33fe4899bf76ba0a88f56078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c827e2986afea6133a292d5728eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311a155a2727dfb4f6c091d0d8350d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc43aa320ca2598c19fa859d077d5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988c100d127ad873777a9b72479a2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433ac837452e6c49642c902914f2e7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f7961599dae3a7b592857059d150a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ca26c0b0b92959afd02960bfe271d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f9887d8633bc0cc2a35428f1e2eb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7779898370052e7cc666bf13854087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be384d8ac219a168a99e56e86c13b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dd671a305bac70b291a677f703c1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c885c800d369879f65f35d06425490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1861b4dee3df86dda3a7bed80bc44691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0006bc30bf6429256046e4ef853f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7d9bada22ad20f859575eee66db293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de4fd2d89a705828f5b02262c1274194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eea7423f7735e3e66fedd88a3310095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee40453e59c4df6704e367c6984d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6d3749c4484dfea8fa266ea8746b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d48163e1715d795061c99c4c3adc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb1dca88162d97cb27237baaa697999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363f9c711d81b457e635c56086ef95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1ba282b38591cb3410c7b67c395c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4172f3f9c525abebc72cdbbfeba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034e48812495326f1c161fc884389e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcf0f9422b751f652dbc487d1fb6df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50df2422c5a74b369c0737e158148105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916743ba9c8f721bc771ee86be52bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fae80b5205fc208088ae205b9d89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede8dbbf2a86aea324a0826a262ba6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227ddfa9eda38eceb5417c6a034980109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c053375b015366e0a0d3a788f38f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a270c832f45b76e135a7877f8b935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c92676cb6ce80d8b1ee5d259cc32dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf3733e91fa1eeaceeb3de7eedec1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2362bfd9c778905ff6d349af1bf0ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b126911b351f38c3fde0d5a00b8c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e64c3b2131417b77f7d07617b62e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684626b6ada5b6457b2116fdecef183117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7bbc66299b9c16f544216f20e63e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a356f46f3f0df55baaeead384bc32f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46d25262060e9e15383610a790181120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38fa5a3e44c6290552069167b242b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b543a4851feca42584bd2c93a96e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d9bfa0bba25e8aa276b37bcb7ca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3afec91abdc7d562dffb7126ee111d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648275a100958ee396091c7f0b3462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc564363b7602aa3a50169cd8a299e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a866864b997bacb4a579c1e2f588127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152eae1376b458898d15078fe44d8b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff763b4cfc67bf193d9527acbd9835129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d899dbc9c5acdcd54c9f92e05f4d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87acf80b62886b6017e97c4f691360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a4ecbf19a0516207a52697fbb8e27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c5eaf183fd96af43c8d4f3b28bffc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337007bfef776857018ea926ac0adc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd3312ef45c76068abcc63b0637c2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976025b06f8449ff4c53a3a96c6a70f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601904332497126c20a03946a3c0f0a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bdcfcdda5a602bf08bdee54e92ca8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4418ebb36088bdc7222a006d15ce9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b37203a484edc6feaacc7d9716f4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fa54504e55958e7fab0be7ff2fe2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05091c43c39985c6018a8fc7f8db2e96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af7a26b0b969e8d97cc227d7a6984d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ad66b0d98189151770fa77ec5362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2067574332cb9a0b19234016cb00c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd76073ee9d28da6ffa31c5dcec25c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b79d9f661c7d532fc19bc95f9cf05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238b0d993679a8a56e901287b6f0f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0a429d9fc5af40453d2edbd4e11b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4c06e866554be39098da8d1a9d80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b02ac7066cd554c14c6dc53e12cf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474c8ce3eb86ee24ea339d9fcb7bd5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a4cf88c107285fd8bff4e26c92df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1342142e27e60081855302d7154c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6e286efdd640e3032e35cc994a51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0c40c056ef49de694fc0dbc24786156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8411e88d090d4db4d4f84d12fe2626157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0d730b725f3993578e12f63ab44a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a493b2b2ae9d3b66063a1d4852422159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bbb5e06aa8c96093a7a3510906af0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4bab9f91e70aa6b2a1023419d133a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c060912e57de2eb359dc798b9ef1c58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5816c5c6e13ea05f78820f4d3d589c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b6acda3d77675927800b310c7c8d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc8e566dd97260a6e46e0061c2e60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2a41aeb7761159e35424398a76a14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dd9c321cced454817e52205237d93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038316619ade4f46148f52db5a968bd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d40d4cf8ee0eaedf0a7e07b618e22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f5781dcee24db4d7504e1481b879170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868f3fd0c604a63dcfb59f69fe2abde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe77649bc75d52adf7a05cb75db46d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49862060fc54046d7c59a40735352173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321355b2524a914e3cae75bdc9fd3d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958cdee76c56ba3376deec4ee7eb6e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e940343a96a1231f7a9b1e87e2e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac5fc11824e12add666e1996c4e14d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91b4235d106d717a731d76c47fb5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8eb242db352585e3b799ab8398518179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d92d153fd10b1c655156ec48691f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f50720aeef3a0fe9e6f4c73a23c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8631e0b56a25188e9dbbc064c98d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627649bb50421891aab282e28a3b5d1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224fc90b8e6a1251abd021a259af6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078b5352fbde6941cef50de0b3bc265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b179cf4c8fcb33933babfba6cacda26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda16084b73ae1336fd0728d271997c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da035d45dcb4552b3c8ea2b33b5528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae91db99fa9c87a19b88ab8401bd479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a53eda6b358c20d8613eb6abeb5e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafc8c86e8780eadf7e1e76e0b7239411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88f9cb4847f0100f22b3389d27295e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4528ca650508bfb34c6a729e029e1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a832774cf8ffb87e205f1b8fd841414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b532588aff1a3dfe315ab0fe72d10915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf64cdbc49d1d5f591a85de21072fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80980176e8b800dfc4182cb01389617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ae4f7b3474b7b7b36511dcebed3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f39d57bd1ff8e92ef721fa5f3bf9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fefb485a2add313354f8edbf287b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926ecf90a8cbbe8bffab0e5c8abcab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b89655826edca39893bcecab26f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c515282688d142c865ea42231beff223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e0c845a7272f9ac846e8e8f43753024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca495c46da75f22805a2d3aa63dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629701413a39755150b3bbdb08fed4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df3005b2097eadb7ca1c458df582e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597630925f089269e308aa682f2e3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cbfacd5ed9326652e22847f5a228629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34217db68c3e104084042930457afc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d51a56e1ca572981b2d164e80726e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b152d8bce5057dfd4440f53b32d47d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c6c9e81dbbaba00a4f43de28145633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d08cc76b68f12e0ed64ac9a6c696a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9d82318b8233a36d8a806f25094435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a97d9a7508828429b71cbc883b4b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa54b1281e9abb33fdd3e883a2188f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494870b9f0300a796ef1860c514ea2f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382d411ccc7ae37d3c5d7d6e52315139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d3e781fa8ae5c05713947caf7e4d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939da732128e0592fde21f50ddb4db3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be72640a45a5e6b167aab122cc6ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d301f0addfc51d50c09f7a91b606043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17acbd7701316ffd8b0e1f5bbede8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97079885408a8bd23967fca2ff89cb9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f458a772e712abded31263bb9eb3d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78d6d3e413e82ba0cbe783e4875bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d5654b4bb09163f6b8e727d9055f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f519da2b83fe203e0b793d96b3e05649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3eb40a8ad34303e4aaa6fcf20dd7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ac38d650ee5e06a5ecceb6ad475951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee025b63290e39094b5711b063e34852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830cfa50f99fe846187d9107aef128153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f789693ed8d1984b5b7c674d6149254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d316375a5a8135bac40dd82d995ae355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee5549f6786f34fb78e07af451c96956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa975c08567b96f995b899773bedf94957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deaa52369a1bdb6088fc972448d93f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17489a27bb09edfaa0b777cddc6bb81359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea0a8c9c17545f682bb59221adb8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed938375d0fca7cdff7acaac184dd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224e5bc34558c5cc13aeb0f1174834d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ad77894679aa9b4b56eabd403588c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98b71494eb807bac155245b2b882ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a249afec59e3d7adadac214233ca865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d516406a99a0355a06a9cb1061c6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f325b2ee525402520b52ca08635267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f038c9434fade7ed6a8e37c7743154e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72b391be4c7408902613d557b2ca569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d0540a490ae2d6690fb5ea65733c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011045757af083ed129f3322a1b7c5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81960153167ed9a9ec125fe363d2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bbeeb30326d8adf76a2a4cc5c39d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be11a46efca2d421d15f7219108cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b1546cbb5ad337240d4fd520a48fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28402dbfa6b8da3634a599029e28a1e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108495ecb9f02ead278979ee0094f95677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fa8e24d71fd73d1666f6fd81e6e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c67661afbacde237f77d9df33a94779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e8bd2bcbbf190a46b0a2e8dfe03180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6638abbb6dca4da633801bd3d4236f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a62395b9b014e5484793a70dd4ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77fe45d4307ca53b3356786eb99a7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e718ad9975981053a7fd33241848b2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f146e386a3ebbecf634863fdb0221485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805694db77237bda064b0291e32cd85886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59206e3d941cc5bad185b61292419b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac457669bf3cbe2fd7a1f2ff8e504a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ce571b835063dd3386921225c78d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b5c64ca2c38ee7c6f76233aa3da4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c2a2cff76ca7bfbda1fe4f27838af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0960832eb810eef756d16cdb393405a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f1725a273c42c6003b48fe0887ab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a06222c31532c8595e7e16fcb6dd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566dc0006683efc730977eb9ca4c98c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8176ea1da47d3dc07b850910ee98496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044f5bfdf38abb83a5f537496351cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ba1925edf7f79c927fa70b1c6dc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325549a02ba7a0392447b515ceae02099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531208c887e249eb368a7b7283a9732100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a791d81377b814421cb4d61ea61fe39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01ea52e092110df692ec837cffbc06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed5bf0a8cea26455b6a035f0febf8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648891e1bd8d7caafe5a77937d87304104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b63de236af9b83fc65ada17980189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef10cba6c69e0322e3309cfc284c71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f646f5c6563882e03ef52f4d9615107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafe2adeec9805f543111c0007d4d51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21738c589e8bb2010deb320ddabbcdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f03cfe7248adcd3537e3b2948ed43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fa829b6afa4b33e452bb7fd8070d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f33e5d8a68cab2f00b29500d126a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2ae1367ec02570bfbe6f1d05b7263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85434df695eb1de70d1ebfff176c49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88dc9895c33ed1e5de9dac93df316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5176bd30940cbb2ab7ef59794539c95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576ea4c95104003b6196dbb319a72af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07983e9cffbcc887edac38b7788e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b92710e11feb63082031f791d8c85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f2452c44c6f0f70558faf9d8eb43b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f610ec230d8ed86a6e171ab3dc6d84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7727f5dda05f65607bea8f02e16724122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24e7cf7a5244cbe93162d7fa585fad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840d676f826f4b730c1a5f4b5f9da9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9810447b56f35e51c8075d253a0c95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d5f92c388d148388488d1bb7f4b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5357ea3e78cd457e9de2b07233fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e522c15027a8fc8983f41cd2b5dc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134649208ff653ae66a03054b47eaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ab0c7feeac67c095850032484c46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c3a9355bf34da2bae956f07805020131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679763bc80afa6e16fd9945d7b777b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee5b788de8add9a615083a268867e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc603fca1fe9ba06e02ddee025b664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090553145200ffefab229ce425c456f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4afb5bf6b815e3545f7ed4897ad50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef00f9a45bc6fe1cd61330e5bb1a4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1751415e1165435ac2bd5565e655c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a84b2edd65ce63120217b653cfa57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe36a30c53b3d26076173dd9a30e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe1752e808100a3d4294a96ab5049c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1a64add29faa58e6915fd92d49cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206e0788b977891bba063d826b6111143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f63e572da3cdd95c132364ee96b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e520772e9746cc8c953ed4d21ae6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab57a0218d6f34e268fe94308a4217146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819a3ba7144f4379a6a74f6c8b75547147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f83f72d7f65b2f70337fad5cc3aa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f54127bbe9902e4e1bcc9784137a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae53ab9178c05f3b594cffd87596578150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3526150cc3d1dcbb894080728b34309151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f576773769dd04ec8c6f24a5248321152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e66e57a1dfefcca3287a93a2e4044153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2e4a8872b3804e414b6ed617eda2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998daf6dfb1a5c53e88360cef89060e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb2d75dd06a9ee2c8f79d6d7a620dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38279d848894567e75543f9b0a813de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538ce24f76d214268ce57f3bf0d436158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2f8d6b13f9b498396f802bb2dc17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb4fe034c884a684219f1ee32b33d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28402ca25094ce81ef8cb1857a0ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a804dfcc272c592f69b0acdf836689d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4147e84a107655af5bba405fc53bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883447dd46ec41d6e2834c2b9140ffde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac48c84ae50d7181745a9e0a12942d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf3af561e7d56b8e7668afe7fefa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d1fc8e76b983fbcd9db30307e660167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbbc565a08aee920d397849fc9dcd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801d6f93534fc6eacf9da801b7e4e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a00ee835b734ea31f0773f957012ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299bec874e6701ff5c30dea0e99a881171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c9869af134718cb78ac2764908e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f26a4343b9c70dc8391037073b4b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b30e60bef254ab637051f6cb6201174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>