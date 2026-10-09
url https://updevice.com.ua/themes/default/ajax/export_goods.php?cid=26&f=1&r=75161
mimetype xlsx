--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752e481c0315477e9431c7e28763ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558cf0e336e5baf3a03a7efe29f72c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6ff7f0b984fedde2aafd0899aadd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce350b1a4e318f150da5f90c92ad3d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc81c2fd27fb0170113d260d3511ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e19fdecd2fd99f3c6b9d23996629d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff0d4fb39f156fa42c4d321b3d8287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efec949fa6bbdd46aec7d89abb6cfcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3db2662d2f2782cc406ce0393de69c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c06e3fe99fe3eeb31d244620b2a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51370258a158038317af2b20b8cbe19f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9270818f7d868162b2982b50e75aef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbe1c2525fc82fed687b3dd4abb6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475779217388efdd001a097a3414fd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6474f8561e3335e8f8fb8187a7ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28bb32e9b868a5502bde5593ad81f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61660b64b804c3555b5628dd58ceeb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764471d32498588d504fceebbf8cefc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae129147041b64e20cc8792393acda719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08726a521b3f169b93f06ceb85593c8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5201e500f5dd0908734ac7aea609321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f321f600458a687dd8d3b6b50f5db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20d05264e32ccf6ed18146cc123a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51495f1fcb7f5fb5440512d2c7531c5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7303f36521e0e7ab46ceacd9eed909d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282d2c73367f1cc9e8cc9528e6ac6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e65249aae7312485ef23816be6b2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774822090a5ec50d4b83036029c0b38828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe231d81c6c40215413e154716e5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4807b52e231427cc8a39b4bed389f5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd00e02a4e2213d8696c7d44889a9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240e7230a94c48944354e20ad1aeac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ebc97e193d938d56b9ee1f16c703833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5ce06bd0a2a0df2ae9c3f1bd9352a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b99da5fbff2aadd56188b522c410235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc058e7ddc4b2fba98fca355a72d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f20a33372be9e0b9b7e92893d369737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718ef8ad62b88ab6f4eb3ca26103a1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37855dad4bedf7fc9e7ce9b926244eab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09a8f0d1034fd1036df44be12f22c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688956f63fbb5600f8f71cf1603383a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b874f4caaf6826cc84267fd22794dd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aa81227a660abb4c77cd37d391eb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fb42348472ad90df010b14d28563244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2068f7389eb997c8471bafaac7dea1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d56a344e232b8a81427a8447c9a8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beffd477cb352d320b91fce397fe9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908921f2c34187b3d4b1fc1fc7805bde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b4b13423797fa8fb2dc5444ab25a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a4107271f8f7eb2c2304930973d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bff2a905809c223afb537df5ab5ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85266941ddb67d694dcac60e314a7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fd11c7d08ea244204ed7d357893253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c836c1dc4fa63ec00ff8e577e347654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72164d0879a923379a123525b845061455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9aaa1193282b7bc317ce3d617bb3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda0bc11b84d6a9f6a89b97f57eb0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ff932d81d4a27b7aeb6c47a27d0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb347bab74768a5549377c59ab6570a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86d8ec58caf03a7a944715c9ae88960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a465115f49bd573de2f70da64f3e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7260998a25f0995603fe60560a364362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549a7d9f0f6687baa2f52ce0483cb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a67902346c163a12df1d049f24c43564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd2b3267769ee21ea6e87c2c108d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282c0953808971eb58af0c01af8a3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea11ae6208aa57bfae44ac5c3bc2ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dfb10196c7011d614448e908795bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65552952e3442e632744b549c14a72de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8a251f72d6fa4b18967b3e742a12d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124981b379eb912c62bfefebf034a5b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9223bc5736bba51303b1e2efa59872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d2bb4f30a42cd771e50281cf3e3e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f0f02350d5ba68f44be4b3a56226374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a44567dcfe594d725287115d15c4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79bd4002a7b894e1c33501b16472dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104fcd830486b03c1f04dd2cfc3e0af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc772e9f8db5a0b999d6a98e7d28e66078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894aa1c0d7282f957eaa510276a2a0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971c2e591b80b9ac3908c367db783e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3dc6675cba95373eff6d2f0693a0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c56cd72e023f09bdaec8027d1e6d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39764b496f8dee4872e9974abd8a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fa0fa00d75812156a7679aaed9bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c69f9f269658f649c400248bc47985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2076e8b4f72b731100e54d2acfef8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f61ac4c737491f3e9b7103bd0fc16d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8417222eb4ce1cd7fb9e16ae6504b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be0e9434d354ec91d65a92b714cac189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787c5341f55ff42e726aa6a7cbf95490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c51ef851e91f96965ba853292cf8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e39977729f6031e405a32dd1827f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ee8032743bfa1094e78958096fb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4060bdc4e3de7a186dfcd2d0b300d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda0db9544034078f4b6ee157e6482795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24f5d2932c32c83049975bd8a544596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0272798604cd0bd6bc1109c03f3dca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b55e98ea12cf4736ff6da378ca23498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe86c1a408354643f3a9c8011a4a7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e87c166a39d88e43baf586f54961f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45da08eacbcc61bcf0da3abe13b3a3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba70e9f34032e6df3c52c552bf032e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346efbabdb6c1658da210adc3adb140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1ee896850a1a289c71435f78f5d12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739301ae13e6cecba61ff837db7d8e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc35064e7eaa542916b4674bbdca2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14f583ce6ad12d93b90ba612c27001107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2327f1e967c90c02537b025942af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd90f19cc15445346b23d99abf72c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032ce44b7d77da3cf16b5817b61919a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a8cde2115d2ed897ceaa37312a03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20aba277a3fe03f5c329ad8b254c68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a82a07ca8001e82d7c78b6fee9e549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0620acc524de71ce69d58472524307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4f679cfb2d984a3f41f3577c87d8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382934d53ce5f57f5e200747497339d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940da13347a10b91cc9f762e1c2b074117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5e4a95e71ffb2005e8ab9ede3796118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6c46747c2d32ead2d7296fe2e5bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0fb967a286d4fa008f3d6f5995402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08101ac439bac2a3b78410a0afce53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84154bc93c5d193f33d0b1516301a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b686c6cc027ded4bd2eb6f7d684905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb355473d2cb2bfb90354408808e55f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd6820db8c8723bd565ae55aabfac9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260836bc2eca1d5d6c37a9a04381e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4612ec10db4bdb5ab07662792ad250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c22ffe81aa8329b613411ae612b9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2fc7ea3110674b6bf0b77380d2f8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a837a974f642836662eeb819121db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417525a331da55eae54914283ce7e09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0946512b88866d84c4f6a26655f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0938078740edb0979799f8aaba48f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebb586411279275f720a45d6762b4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9493c23255ff94ef0cb596660b251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d0638a33405c77034edf9b2062c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6094184875da652d59853e9db9a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd656c4a5464f9fac048f71a49f3cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d575b077190438e50a8d811bb8afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381e76745f36803b05621ccd8ce68d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b18dbdd2b7f32231a5a7c3f2d375f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ce922c97dd5465b511e65e4b4225142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a177cfbc28c32502a796781e1187b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9654087e0f1433171401a0e8578dc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa0f9289fb4bf5e43340e7f3d47d6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98fd1ee0fbecbf005ee7be23f6f673146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda4a5439fc65c70bd184097d7ace54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b4331057f85b04713ce342bb21ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceedbd37ae696814663f28d4068b17b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be36e77c6c36974895326eff723cc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b75621d628408ff10cf4995529cf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c5bdc3e232c91b30612a8560f0c73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce8bf0fbaba0444815e90ac8a5b3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d5d06bbcf68e661944b25a9b50061154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ffbc72dc1cef0685d39be61899c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e93ac1b30e1b332d42cb9b1878a436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4066659705ce5e237d1ff4974e11e79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff5e3da56357eb3e4f66f89f09444158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960ada45641a330497b42008b2eb6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb75459b7291bc4a273c8dda169b15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71136f34fd53d9dca6a318a2501b5a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f57aaf9b334273b0f79c9c5717ade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626e6720f0b5bb5235751b45f94635163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320adb5c9621f6d5ed14e1bbb0c2aae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d949e507cbcd219bf6739d8d42104ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f90a3796d579de9412129178703411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc79d597e8241ef1a8841d9ac95ff7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276975ee2952812ce5a6f636c24462168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62e95881a36dad32a0eaaab75bd5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1784356b4a8705398a47f8ea3cc49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5147f1a291eae479f80361c61e7a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f27b3b6cff2a8641eb0db031083d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44a7e56edcfec40476d714f59a254a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af80ca601d812b5652a53f8ba2c2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b013f2e6d4246e74fdd4acbc234b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02eb29eca7d19cfd6890f8197e12b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e00b333a74e2f64fc97a1d17f178177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e2a3ca0e908cfc888bdc17af937c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c41e1c130536aea1dc2a3f83f0a79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4a8a13b6eda6d5bbb619ddd91a91180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec44407b90cf6877b6e3bd3bc78631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4fa2d1bcdb8736f628b1f580f00f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c21e1d9e8eb14d65a9229dcdf6c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdb468acb27051237ee910deb288654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d8529f36871ed1425735ebc1063d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca778ba272160587e6f1a67ad22be036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ff177d3c060a63f6acf8f55042ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b8e9a3881fb54d501717829fea368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2add1f6e88b1adfc5b687593596359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f49fae4fac906b5454d568ad8bc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19475b1a26fb7e62496ba490bfc4f8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca5ee08401e3413cf4d7482df24db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac114ad84320f137c2345dcd9c64213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c964ca5137a617b984dafb8dc0da48b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c0e96ee39e659b9f24dc3452990c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd8423df5a1ea9fa8d98b120cea0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef26f4c094e8f32e0a9bf3720c60dbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cac9bc40966d8d4e1f898278bb90918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5e059c5cbb6adedb0790488d57da419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c93c57858b00ac047d47985be71a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9590d844680eaae8553c55cf8c78a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ff5881e3bc0c55f040e3233b063522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe790c21945dbc52c5e1138b1e00f9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747140d36b5bf172f49c965f285271d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb4462c488980f11e312fcfe4f28825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168ae4c364451682f2bb67337286b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa6c1f79e33cdcdb00f6ced7cfe8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cc92db7f4b0fa9bc53ab58b2bedc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604cdfc7b33eea914fa0083d088b0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806b4764534bbe3beffba88ea0fff2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5149a7ea85dd9beb569bf9d8d281ff131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486a533af2ff768f91dfd4f3fa0b33332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f684fda9a0768f35f900f846d6ea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35559964796c40410619a11bb227d46c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c28c400a5853a428778da3837028d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a266acc6a1ea9e931b2a82d0fedc1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34dab96eeca6f9e55cfe9efac291e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3c8c55bc43192e991e2637606ff338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6809b29cc7efb7ea7abceeb8a9ea3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498bbbe789c2e844f3df16c55e0d4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563d367a7df8ba88c9de3828eb028c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128b4a46145511b99927941ad05ccc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec275d9a18be331fd0d0136f9cd7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076fbc86823482a0d30576971a99df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101e0eae124cfc50ae8afa1efda092945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9041288e22a94eec7374dc014e68b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1264749bcfa79ab55b21fa34724ae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934183c1ffb850b8aead1409d0b95348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c167f0127fa0d66ec5b209bec61d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327708b2c3adc62e148d18ec44048250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258113ebc7af9dd018d93bb02ec04df351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790181a5416a45d0135333bce0ff42c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0fb9a6761e372a07cff59fece4f1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd72765f367af23fa0ae9e03358bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f2b4d583ae28c0ceacb54787a4d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0f4d30ed06880e6b8764d18f41ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed89dfaff4ff7edda282eb8fe70b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2184a72c62f41ce9498ac3f16cbf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cf3ad4c756af3de50eaf17d189af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd675fb2afc4fe9c426331eb6ec6f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a14f3a934a81a81e74e9516a181ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e1f0c7fd5fbe5e40d56f3e050d1e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e25331ef8fd75815467e1aef76f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1329a6bc546888c8c5ef98f142f8cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b11e7a06a632fac760509813d736d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de49bddd378d6e0c1c328dca1202766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d82be3cbcc632bf989fe1878c2f52267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15990aa8a2db3f8dc73d8a1601788768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66894417cb8a1c81c2904eb2e720d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711f181864fa735c42cdc3182cb3dda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f8f9db72fd46ade61d33967cb7b3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb0a4dafcd9dd9d915115446e795972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa596f6832558650ec6be3752eb9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1e747dd72997c10a3db997d26d7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8694ed642714f21b733b2a574f9d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffcbd7c24cb98c64f14596ee177f3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03db46d0cd18ff1f787ea98468562177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8503ba6be314e475daace1dd230f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd554e8309d18a77ae1bdf5b15f3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dadcc9d47209a3fb3373b1c8ad635d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eaf42af0a103ea4901d69ceb0c56f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4297b7a07aec2b06949b388c003bbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f932e98d38b85d3f8f1837a1d2484083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52ad52a953c1399fe449eadb8e5ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e20986cecb41b7fecf380f3a1ab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160288039dd7e76da50906721e7e2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917c7a61f82663c5d654fb81b2375787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b255f01ebe5223eccd1c33e8041e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74546093fb0c186b7c4922c9af5db089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8ebd1a02ead97388ad2d284acb5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a87955b9868e1aab180c0c680f76591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cdf97691c94f8929de61626e36f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a28839342be8bb8bf6071ad8601f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b43e449fee7d61e626ac82279eb0a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860e866caf1e4ac009fbb3538875ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe17479cf953971a1efaadda5a642d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a407cc613078483139546616c13215f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24090a87feddb6b2ab1a4259620be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257ea01afc38910f635f8198036b4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6291c909dd7c1b07dc29586b6513100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d261517a1653e30769cf978307cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc0d619166037f32d5c533fc45040a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb0be1c7a5cab63e3ccaac19efd8ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0d9344ee72474e3365933425ed61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ed62c6a1861a9066543db06e7882105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df95e4181aa93b7e68cf4607f5ac5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475456bce76a2bdc832b0193b26ffe80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62f3eb22f485c4e4da92b444bcc614108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139be33b74f332ea1705d6db803ad88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a22d6208a79cc93874b5c8fd539f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8dc6337eadd98dd9c9bbae8c64aea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af838f1900dabe397c83073ce082f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad950074510059846e79fdb9a837cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99833c058ea38d63262173cb14fee3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980fe21fb114ffd61e359ed9c244977115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d4354c2d83291997ef70c2909ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760f2d5cb40330eb6580538321e50c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd58ae3027c946e1fbc5ca2e2de7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3e2d7e0272b69fcc0ab2fc737a9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556118dc3e0ae0dd699652b592d61955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc01d6f9109c40f58dc9d57ff975cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ebc51d9499f12f19c1cb7a577346122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523b68b0d7e80e612f32548f5df62de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6010abee7e14cdab122c76b1ff17d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a91f7395ee08fb2afa29fb119c0f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0bc86196f95f7414668237a94aa21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1aa1950c4d6c282a72da4e1ca67b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740580c38fed36ca4d5c9d23a8a147e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a09e801139f6b1a6e5b3111372e1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a6ba9da15c66203b1e8926b247c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49736d26b360256c39beca1174c55dd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169cc4f2b44fc4872e337b844e0ab57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877def9ec79104fa11296f3c6fa028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2b152b86a88e3ee1b7ac4e529a22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736b2413fe8e48b9df4c6d17a6af66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a7d1f079d5e2f1ab6302b7f5f596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ca21a075553a250fbef6d704c933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c969908b37e782803921dd7534b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9475109f0fa3a68c1f545a29c080737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83a26239b845468713305f8cdd995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e66b42cc9a337784ae719cfefc5ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93945e1c27aa41df571db00976651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3196f2bc44fa9a70202cb7b470cace143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460d8c599e4eab3e4b3f9acc629838144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394d41295746ec23d7b5bef4d94aedb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729ae65b30931225ac6631deb5b3c5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7607ef53f11c2c2175560d1bb26dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244388088c51a8af44a44eb56c8f7068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad727e59c6f08e9907d81d9b8e229c56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641fd93012a26f223eb7f8b94e28f59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66074c4b7729ad78024be075d384f06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0ccd8b02d86459c985e64b78e05d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6f6b0fe1740e141bbdcb54a0c872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d229424f82fabd78e275ef278fdbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d0a0ffb7ffdaa9388b55f712a022c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3d0bf43db62bee95d9c2c27bb28f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25070a152e6f5ba4cd25b8837e53de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1280236858e7ee7d74c5b69429f015f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8360d27b68c5b8693f9cccb969da18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358b9258aa9bd2411ed2658c467bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e60bf1eda687e1113f6c89573a76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d2c5ff7cc73b0a8ce13f50e2c8b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a3088f64f029cbb78873e1d96548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489452c61a208ac5b6df040a7f338c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4267c9af61666b7044fa68c1f340f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccfa58536c0ae60827a5a307bcd68d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd916b8672f73605c546b925268ca57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8c4ea44df893cabee0a5ba9f76ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb172075e0074bfb775acd533816b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d59ea515a8ca1423409dfa6cee699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19765ed39fa79a0c3330e0ad877ea52c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704cf21f8f6eb9a076f4779b30351cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3554702a8234369e9fefa8f8b333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3aed504af848dd4c8ee95625da44174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>