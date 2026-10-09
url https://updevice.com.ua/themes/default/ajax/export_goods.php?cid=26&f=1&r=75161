--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -793,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec44407b90cf6877b6e3bd3bc78631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4fa2d1bcdb8736f628b1f580f00f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c21e1d9e8eb14d65a9229dcdf6c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdb468acb27051237ee910deb288654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d8529f36871ed1425735ebc1063d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca778ba272160587e6f1a67ad22be036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ff177d3c060a63f6acf8f55042ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b8e9a3881fb54d501717829fea368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2add1f6e88b1adfc5b687593596359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f49fae4fac906b5454d568ad8bc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19475b1a26fb7e62496ba490bfc4f8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca5ee08401e3413cf4d7482df24db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac114ad84320f137c2345dcd9c64213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c964ca5137a617b984dafb8dc0da48b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c0e96ee39e659b9f24dc3452990c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd8423df5a1ea9fa8d98b120cea0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef26f4c094e8f32e0a9bf3720c60dbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cac9bc40966d8d4e1f898278bb90918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5e059c5cbb6adedb0790488d57da419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c93c57858b00ac047d47985be71a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9590d844680eaae8553c55cf8c78a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ff5881e3bc0c55f040e3233b063522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe790c21945dbc52c5e1138b1e00f9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747140d36b5bf172f49c965f285271d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb4462c488980f11e312fcfe4f28825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168ae4c364451682f2bb67337286b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa6c1f79e33cdcdb00f6ced7cfe8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cc92db7f4b0fa9bc53ab58b2bedc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604cdfc7b33eea914fa0083d088b0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806b4764534bbe3beffba88ea0fff2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5149a7ea85dd9beb569bf9d8d281ff131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486a533af2ff768f91dfd4f3fa0b33332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f684fda9a0768f35f900f846d6ea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35559964796c40410619a11bb227d46c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c28c400a5853a428778da3837028d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a266acc6a1ea9e931b2a82d0fedc1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34dab96eeca6f9e55cfe9efac291e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3c8c55bc43192e991e2637606ff338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6809b29cc7efb7ea7abceeb8a9ea3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498bbbe789c2e844f3df16c55e0d4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563d367a7df8ba88c9de3828eb028c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128b4a46145511b99927941ad05ccc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec275d9a18be331fd0d0136f9cd7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076fbc86823482a0d30576971a99df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101e0eae124cfc50ae8afa1efda092945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9041288e22a94eec7374dc014e68b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1264749bcfa79ab55b21fa34724ae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934183c1ffb850b8aead1409d0b95348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c167f0127fa0d66ec5b209bec61d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327708b2c3adc62e148d18ec44048250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258113ebc7af9dd018d93bb02ec04df351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790181a5416a45d0135333bce0ff42c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0fb9a6761e372a07cff59fece4f1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd72765f367af23fa0ae9e03358bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f2b4d583ae28c0ceacb54787a4d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0f4d30ed06880e6b8764d18f41ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed89dfaff4ff7edda282eb8fe70b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2184a72c62f41ce9498ac3f16cbf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cf3ad4c756af3de50eaf17d189af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd675fb2afc4fe9c426331eb6ec6f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a14f3a934a81a81e74e9516a181ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e1f0c7fd5fbe5e40d56f3e050d1e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e25331ef8fd75815467e1aef76f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1329a6bc546888c8c5ef98f142f8cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b11e7a06a632fac760509813d736d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de49bddd378d6e0c1c328dca1202766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d82be3cbcc632bf989fe1878c2f52267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15990aa8a2db3f8dc73d8a1601788768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66894417cb8a1c81c2904eb2e720d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711f181864fa735c42cdc3182cb3dda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f8f9db72fd46ade61d33967cb7b3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb0a4dafcd9dd9d915115446e795972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa596f6832558650ec6be3752eb9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1e747dd72997c10a3db997d26d7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8694ed642714f21b733b2a574f9d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffcbd7c24cb98c64f14596ee177f3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03db46d0cd18ff1f787ea98468562177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8503ba6be314e475daace1dd230f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd554e8309d18a77ae1bdf5b15f3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dadcc9d47209a3fb3373b1c8ad635d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eaf42af0a103ea4901d69ceb0c56f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4297b7a07aec2b06949b388c003bbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f932e98d38b85d3f8f1837a1d2484083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52ad52a953c1399fe449eadb8e5ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e20986cecb41b7fecf380f3a1ab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160288039dd7e76da50906721e7e2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917c7a61f82663c5d654fb81b2375787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b255f01ebe5223eccd1c33e8041e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74546093fb0c186b7c4922c9af5db089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8ebd1a02ead97388ad2d284acb5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a87955b9868e1aab180c0c680f76591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cdf97691c94f8929de61626e36f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a28839342be8bb8bf6071ad8601f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b43e449fee7d61e626ac82279eb0a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860e866caf1e4ac009fbb3538875ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe17479cf953971a1efaadda5a642d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a407cc613078483139546616c13215f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24090a87feddb6b2ab1a4259620be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257ea01afc38910f635f8198036b4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6291c909dd7c1b07dc29586b6513100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d261517a1653e30769cf978307cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc0d619166037f32d5c533fc45040a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb0be1c7a5cab63e3ccaac19efd8ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0d9344ee72474e3365933425ed61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ed62c6a1861a9066543db06e7882105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df95e4181aa93b7e68cf4607f5ac5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475456bce76a2bdc832b0193b26ffe80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62f3eb22f485c4e4da92b444bcc614108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139be33b74f332ea1705d6db803ad88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a22d6208a79cc93874b5c8fd539f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8dc6337eadd98dd9c9bbae8c64aea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af838f1900dabe397c83073ce082f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad950074510059846e79fdb9a837cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99833c058ea38d63262173cb14fee3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980fe21fb114ffd61e359ed9c244977115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d4354c2d83291997ef70c2909ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760f2d5cb40330eb6580538321e50c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd58ae3027c946e1fbc5ca2e2de7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3e2d7e0272b69fcc0ab2fc737a9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556118dc3e0ae0dd699652b592d61955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc01d6f9109c40f58dc9d57ff975cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ebc51d9499f12f19c1cb7a577346122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523b68b0d7e80e612f32548f5df62de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6010abee7e14cdab122c76b1ff17d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a91f7395ee08fb2afa29fb119c0f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0bc86196f95f7414668237a94aa21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1aa1950c4d6c282a72da4e1ca67b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740580c38fed36ca4d5c9d23a8a147e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a09e801139f6b1a6e5b3111372e1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a6ba9da15c66203b1e8926b247c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49736d26b360256c39beca1174c55dd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169cc4f2b44fc4872e337b844e0ab57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877def9ec79104fa11296f3c6fa028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2b152b86a88e3ee1b7ac4e529a22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736b2413fe8e48b9df4c6d17a6af66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a7d1f079d5e2f1ab6302b7f5f596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ca21a075553a250fbef6d704c933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c969908b37e782803921dd7534b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9475109f0fa3a68c1f545a29c080737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83a26239b845468713305f8cdd995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e66b42cc9a337784ae719cfefc5ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93945e1c27aa41df571db00976651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3196f2bc44fa9a70202cb7b470cace143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460d8c599e4eab3e4b3f9acc629838144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394d41295746ec23d7b5bef4d94aedb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729ae65b30931225ac6631deb5b3c5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7607ef53f11c2c2175560d1bb26dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244388088c51a8af44a44eb56c8f7068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad727e59c6f08e9907d81d9b8e229c56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641fd93012a26f223eb7f8b94e28f59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66074c4b7729ad78024be075d384f06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0ccd8b02d86459c985e64b78e05d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6f6b0fe1740e141bbdcb54a0c872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d229424f82fabd78e275ef278fdbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d0a0ffb7ffdaa9388b55f712a022c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3d0bf43db62bee95d9c2c27bb28f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25070a152e6f5ba4cd25b8837e53de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1280236858e7ee7d74c5b69429f015f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8360d27b68c5b8693f9cccb969da18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358b9258aa9bd2411ed2658c467bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e60bf1eda687e1113f6c89573a76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d2c5ff7cc73b0a8ce13f50e2c8b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a3088f64f029cbb78873e1d96548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489452c61a208ac5b6df040a7f338c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4267c9af61666b7044fa68c1f340f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccfa58536c0ae60827a5a307bcd68d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd916b8672f73605c546b925268ca57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8c4ea44df893cabee0a5ba9f76ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb172075e0074bfb775acd533816b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d59ea515a8ca1423409dfa6cee699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19765ed39fa79a0c3330e0ad877ea52c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704cf21f8f6eb9a076f4779b30351cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3554702a8234369e9fefa8f8b333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3aed504af848dd4c8ee95625da44174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518a7355186d5b51ee5c6e0a3a7eb741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20ca4a8d876dbb98abbe3d2d39e8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda1b3f4fc6dce14e47f2a44170e1403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dbef8d941ee5c591d4d18e7a3b87d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52036cf78842ccf4e9658f8ae3ac30615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b90a84b04b1b10789878a4c1da326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f8f50c3adbd1695f120d49bf9b1d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a917f62091307c62286fa865238a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c5cf0d83d5195d3846e87cd5b8b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b509a13a56de02fb7c950eae720ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9079dc66d1fabaf4f36a3b116a73d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292670c15885b3000f5f3c29b606cae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c812bc859fa910f9fc5530dc83aae1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b6c8cfe1f13a5a5ee58bf3874aa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f22c5543898639f4282126ec23d22b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125633ce5fcea9c2b1b35ee3ec863d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab100c2d733200304274a8a2e9a88917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20deee330b0be35dc5fe5fead688d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110ab685865e3eb96fbaedfff08dfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a06b1ec3ac941ff0417961deefefc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcc382daf90fc7f3226e7dbc656e0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ad792d6f60e251dfc484844f2cc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0088b717b2fc665dd00355fb74fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d303aa67bd22e389a53e41680a10124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ca50cdf63bc5b2769931b3ae18dd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae43ac11cdc4dd6b6d67d14e53bd1ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95e403cc2535e7605ed91636c131c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd407f7a183ed1d3ef0e419200d7d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18e4213861ee102021ae974691fd2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a9c18edbd0545b80b9ba02f53e5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec99ffa860cdc0f619094b58282cfd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163abf0af3b2594bccc94320f50fc6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe290b0f962943a141faa1131859e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba76108866fbbac471bf8165ef1415b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7351d9db461bdd65a2152121f23135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab44d6aad7b0d5d2247e7654eaae9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945660088ea5fb419822f3046094174137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f295cdd2afb812171f227dfda95fc0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c18c0874bf415b75fedd7a608946039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad532d54e26011552c9b733e175df4bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7299fe776924327dbbe82f6e330e5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a863faf1bd3af3b6f2e5885c7ab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaacc33d5a23705e9468ea52b7322c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4a52b909bba89a69d0ee2beea5ef044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385d933eb124efdce1546b1831bf68445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a63aa28231dc698c2fc62e10f0f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff6d2b15e8a574c06d7abef3fedc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691f766810aed77bfe97f73af4743d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1733eb44c4459d2a14912f93ce2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827cb34dcfdc4dfa756a4a2f9bdcdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79730782122ca2216996028badd597751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d71c014ab40c68d76069a857b2168d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd01769adf0fbc40cca240d326b958d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045832f0094e463880c35520891d8ba954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c71c5205491394e7820e0783f27da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc748712bd66a2394cd21b567159495d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a2b1c1ba61008c3816189bd8894a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261125fbb5bb7428f6a15fc058774f7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e207788855c2301d677b0af865de4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de56e3a15fc8f76faed3676b5c5c2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e1440100cfc2ba486df21243573c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be272aed31035fb0273ef038a02c2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe65cf2f748fab8c31e76c3c8f06363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362b5790706fa31db3760814f8e32a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e409818bc34391f16e65e32b99aaf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f319b40409f0218065825042572b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011564020289e66d9c025ec3e3ddf2fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80582b0bb4efc4c0ae12f9b9f5368568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cfaf4a7b39c4bcf978656a8c8346269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6022dcaf8e1fc3af18911bf327f95ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7bd62a98d2446fa7b520810972a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7df5bdc9b8318708571b878bb25172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc927ff40e434fe94e2db95cf49b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d041586e1faccb310d820a8aa271074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e12303f5e73dbf8a03c909195d6af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c3859a0b448b11f7d563acfab43976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525d25a02fde0c5152237e8fb3e98d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fb629cdb7870f80870839265b266178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d97e74ed481ab9c3ae55576386a64c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacc6adc511dee632a7d96c754e69880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b04f1b093088da5dff681757a702c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee7fc52c87b7c087c1352add7c16d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645d8b861e7e9b9b9f7f1a216eee3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4740a30e634945eee5c82d87ff100984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4ebd29751e62475b7c990454583485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614575fc8ca0390bac3d42cbfbd31b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91c3557c93037f8a5e19b857e63aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f209e5bacc34ef653fd88de4278888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fa86359712eb18a279ffe970482889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9792271b8b2c26c4ac934ebcb14c2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3daefc674727e55c4d280f32500ea491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d8b312c8d3323f1460a21a31211d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bc36d5a274868ff80054d4a992bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0466194d198fcdeeec2529b2df4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a34b04aaf20a6544b823e3077acb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886579b18dc10cb4e7c2fc5036d1714c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df000e8156979ff93ac63f2a9c461b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58027b1eb56d7beeb90cac4525a4608698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901d5e7d4a17d7cc6527cdc6e3c1ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733a817c8b290358982058452a2267100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66dcf093865088b2f85cdaeb4e25b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de8e091a811783d8614cd11583001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ddf5a4684879c5f99edd60da860d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eafd62860615f619fb8931381466b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9422286cb1a41315fe9ddd5e844e99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e077b221e02f68dff560db02d035106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fcd9802d0e26d70f9b82b8c8bc68e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af395093e379b6c3f16587d01b7e259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e252bdd9477c0a9ab5ac9a971fbb903109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a0db8a28398950587544770fb554110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f7dd71d63562dbc30aeffe686387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a06534cda5bed6f258c8bb6552fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ec4c1973973bd9837cdc09079de5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ae9a558efcc75aabdb08a546b427114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc002da6973505bcfc19699b47b213115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca634e90f30ecfe5ab851076af753dcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef97c116bf0d72ba24329e4a8b358117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4414cc0cdeca679a7478a42704ca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8db5258f87730135e905a80d627112119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91124707bff724c7f80f4811f19fc317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b744f20654522e78afba278c3fa62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee601d9f962636ee8f019bbe9543bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20d817b7c28ea4cbb789ebcf3122e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d6806c7757c34e3b186555808242124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613c0b485019c442a11e15ec93bf31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02872dc9d9ba211908b06e4d4a124fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69747b09f8f331132d12deabc94c6236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8244bd3e2bb1c4ba9ff7a5c1166037a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a66887827614b5a31120c837acdf9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd266adc3559c24ad07599e6d60938130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bac7b1ce0949a9b99e422dcc2ce7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88878e938250256cd07a07dfb4c70f76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b19a95f776343360682944096b8aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e38cda10d787b10211a024598002e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f9eac0a948b5034b6544e606e51e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4e45ddcdbef7eab13782852bf3f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac568b39958dad8d5606bab9d14f542137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5334ca4d0e9fc26c77c85905e9c3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60204dbb07840b2502957c85079690139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd70b118641a5cdf644b39d6b21182a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fe2475a68cf585900bcdd6b98568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefef63b6b40759767621980516e9ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0295af6e02fc5a8bcc1de6c945c44fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3af950c73a9a26f3c289b2b1c3fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b508964d2fd00a6f15e1ce0c3be24f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185198bb1bd274553fe3d2b47a24293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343550f4b86fddc354efc812a825b192147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d734165a686fa0112dcdb962b316e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d73afa8d7df5a1a757f1e136341200149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0514e0dd668a04884fcbe8ad890ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13406128ec757167eacc2c16e2e0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383735f2b4be68a589f04038a70af382152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5147173ba2e860236eaf44bcdfe7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a0188d36c6331bcf4867af09b857154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c88663477622dbf3d1782086eba6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad34ceafd06122229c49bb00909fee7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f64e1c69d0bf460e98062a29fc00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1753a3ae54b6d1f77c1d49d52b9ed2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575f4b453e6dd941733914fd43243b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e1bcf43c690a18d31cfb705f4887b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f68ff1bb34cb5d6dc562d69f6d708161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d88e2f4832771f588da2b0c7fe6231162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66027bef658ce8b59bfead971c4fbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ad5165b445e69858aebe692d09262164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267702bcee3f733c27906850749e05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbeb8ccda3f44840464e6d3ca71096166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799516917775bab90b67845ef4ae6f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61595245ef651317bee9e7efd830d94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06750f943a018288abaa7f9ff0a1f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4c370aea333fe8ab72812309b1e93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd256dcbfcbc886edfd7d512ffc43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d3980c7b63b35fbf06748f3db0486172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9783724198e5d36324bfdc33c09cf4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11d7c449aae116482a9e8775456de174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>