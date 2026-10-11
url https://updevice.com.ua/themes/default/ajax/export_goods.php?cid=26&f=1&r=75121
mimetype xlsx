--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587da82f58d56d8feaa9812928ffcf541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d897fd3913ff78feac6b853df21422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092fa5570b4dc6d23328036ae30da13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e075560435b211e0631a3fb6696cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff545bd3a17bdf50ad307cd9ad015165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86cccad6743c84100c28abd8956ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de297c251c6fe87556984ae0feed97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4962600fbbe2cd9420ebff57e13208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68a805b63d930af1079a60017dafa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbade96e694407f8df18b218c68bf3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918bb864388d195aee05270543d1c4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6715a1a6e05cc3693a6f0432d971412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d58631f466c5db4c7338fa602b5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491692ec7b309d46eaa09146b976536e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a555a4b9428e46b4230138afaa5a4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737855084b0e88ce02c309ebd6a3d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619098a767a4ecb3323b962d06c41fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5934eb5580769049da947d744b29818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f5d37d4778940ac7b339ba73279619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa733659cee9f4906dcf8366a7780420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b529ef4220fb98db946a26a70f524f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a62265cf5c66eeb124348785dcc02b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01c39fc8e2020b4adb4e9fd6f9c2b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d38cc09949994812a82933726714d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8950375f89943c077503dec0d6c1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617f113263e1de99a027a148e5549926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a1d7ebfab6beb15f727c95e08b7bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a634837634b2facb09f6d0e2a8ddf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9da54fc4af9e1e164ab380cd78342729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aa423fe36e665af59d8426517cc4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe964bdbc203a27709082de4f56bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84463122652764da647e0e37dc22597a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca64785eb5d4b8c3a95f14afcb7cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2bf15c22077155ca4d2a024b2604a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639326858015fc6fa9c05f4e710c8a0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb76d45b03f6ad0353f4a3fafea8f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e4349d51f43d4d14866e7868e48d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a045d58b470445967b946652d89038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed76ce39b8b1790f751b287d5c0e8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33254a1b06e5adf56f0b7d12633f7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133e74f6427e1afb63b7a6d6438770b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada25f142f5db540faf412900e1bc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e732f5fb00d568600ec157cfa69ebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ef18aba55cd43106f656d215a5eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9ee1156331e8cc3b68c9d2095da245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d01fa53f479b20d16dfbeda5f12246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926719f7a56be3251cbc6a10510bc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18563123dd2cd14f0afe2fb028f9fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bddc7d05115c3fd045b9681ec5487249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9cb9beb67f7226dd952a89391e9ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24664d916e42a318f5b8671a2e0314d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbaa6183af20ee49c8a3dc2aec03be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c9e0323359a82d1014e861561b0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf398c8ac001ce304d1577b0702f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a341f2a2c68d756cc053b13209a22d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd383c1f9a7c51f0f1f8eb4e52fd0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88caa065dc3e8bdb665756a1bcec89357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ef36ae78efdf1fe1299b36983e2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3530ce3651bbd82eb8a122e803e2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24cc017db04ee9244290392f85e30360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b72f230e9dcffcd8742eec1046d9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e98552cbc5e12fce9b814cfd0b8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f9200275c8d9dac1c15535f05ff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bea38e323cc2667d06adaa4bd5041e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356bf015f170f22096237a53e0851165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63dc07548e91b9c12b16d62ae981d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781141c5e5f53e07c83a171f405daef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b47b3f2a00454a85cc5d52e2038ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ec5181a9b07ee61b1753422b46ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96bbc4483bead3c51599368518717970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f3ba43d6d9db18875aaa4f82789a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff078a811219fe56fd0ab4005efd6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50784b4b755810d6ab36f73a5b01476f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f7484dafcce99f55c9be365f6701d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4884ab82e9611ed8774647eca81c0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f63d75c914159e7476e91984c8b36676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8759b0b5a3b85626bd5d0578ae22877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee03695a43c0e8998c583c88d9fd5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa929dfc80025d77107075db9ca1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f357e7ce40a40f12e011100d2af97780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f0e777dd0446753a993161f9ca9be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db4ba3032196a8ef1b6a6c1b8aa3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2ed3bceadfbdb4bd65e4dc14205883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c1802b162164ca28ccbf35d8890f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f666fcae31b9cc2a30e93a2a022918285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d427cff74a72fb932add4f79d28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c084ee4941c3f0b96d3475065e4ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b1f1255ed1cd7f65f3fbe93d581888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac4a14ff0060d8124460f097e29f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648064f59198ed23f1cea2f5031f9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64072a3e3f6f409279e25cfd46d73da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c71e795e6a0b933eab470976df4c3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f8064ce5a125d79af28363fadea593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928618b1624e74009813637ca6e9915f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37384146c788bf10cf8653775c29dcba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56129d37ca81eb63b827d9b6cdcf66296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a4e417c7246500bc16e1f27dabccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014edce7e4f5d8d3b7abf72cb95197898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb1c2d39cb3221938e4e4b2c16c2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d89c65c7d6c96f1a9bd84ba3dbf5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da42caacf3b67f2b6f23ec815981e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bdc769da0be893afb6b059f10bef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a882c4ed8ba155d7543ef6c90d741e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e8616f40df7836d451891b84849b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984b775ab90cdc3a56d294e5e68f83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee681c3747c130755ae77e319fd2c37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dafcd20777c49ec3975a240c8bd58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a84799d98fbf2fff449589e5ac00f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fbfba2a1fcbb40ffc87aaaec5b69a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b604dbaca00bc63072b9541075b7481110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a042ee35fb7e4ab1472cf514c02a9bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc75478a58d3335e52e7155b0cd8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a57b7474aa50b3d87b40e843a31a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c60e2cfcdce5770b81fee8bd3dc92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e86f9a8b0464a663af9c170172eaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9b02b5437b6cc501c7f1d0b698fd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353707fd7dccef037d37d16323c6ac1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7828d9552b42032cf42a30cb6f30a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b881397a3d78644e88094941f83c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654b93d08493b67943ef822a109fc57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84611fc2ffe9743cf49af72b96302a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06026e388efb8e35ba253373e37cef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0832db96438ff0a26bdccba6053778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2a2022779704da7b300978e646677124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0626bf56516117aeb65155126c948125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42b671eadb23bc4b43eb0f471828c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463c86ea1f7f075279d84b66815bf61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305742114cd0807503fa0088e3a66cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbcae3d497f6aa6b0c2859033a7d77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58872a5b2758d06e4b99db0256f815ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13ed8e155d283a9ffa1de905d03d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32494253cbb72eb7e024f237f7165b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828adfd8e1a845a20e8667e3387093c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bdafb3bcadda7950a591ef53358b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb447f0d01ae30a4ca59faf633b7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d1b3ae528664747aabbd509111185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54be88be710188f3557b9df2c4ef25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f7dbb09feadf4e5ad198d68a66407138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfce701022a21d1ac8003d2f60079d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb01600444baaebcf9a48b9b100f88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a8a26819042b3763bf959f9dd14f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba86862c69949269a115a857f5dc54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1e38316e2e4b19f0e169c1cfe9262143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698111148dae26d5a122ef88e26bfd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3530e6f44b026b0ee9e22ed475de71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808dc24936d575e00315be975035855146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0281acd6e7d0a133b2c16f65b9d9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd81735ba43834eb57fbfe5e270b236148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa03fc9fd951bda991185b2f47bf42e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef896d7afe6262f98dd3bfa80a74f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6e1598123e4e31b4112f9fce9daa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59c40c14d837c26568bb7e4903d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba248f3c4b688f6953722e90896d5bb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea9f69628558e91c4970e8bf40af5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04332ad56d6d0869a8fbc22c513f0faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd406eaf61251c7950755c28c1f87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded49b57f628830155045c0fd585950157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb2ad9c1e2e6c5dc9a9e7384a9485a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8101838ee5f9af1ad225b6e3de40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96adba37477ad8bebe4e01a46024cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026e0c852f85bcde2f1b75a0d1c487161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a58be35ac7b8ed0a36a45f7eebf961162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef55c59674f6dfa4df31f12f5684c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afa49cd7bbdf648210dbe7d6b6760164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512dad0bbba1b161ff7c940ec0313b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a60525d6697e2e51f014fd8e3033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c3366161437bc423b31e36a0f6c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4282547a7dfbfa1aa90b8735d0afe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189491c272993b3779725e679f8cd4af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8624a715bc5bacf12d3a83fa9810e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2af8a5f142b470e01516d9a48278171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55eea24de6b660516e603d850b86a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a5d8e0a47e4da60425a0f29cf6bf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fdc3dbf02fd940ac3792c20d4fd70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba62444cde47de248f7ca61e59b97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d8b22f1dabeb124ea6ad8250d522176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfd3573dabd135e057da247f8ab0d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9848149b8aa88b3b5259ef9e8512178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b253ff3c90df31f5cf75b9f615652f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a774afb37e3bd15bd3f6b9182bdc371180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9487bf3d923b663c7fe47f00f1b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297fd193c71dbd0fd9b6a7f3d984622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67427f52ddaeda9f41fe695d20f43f683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c8c68c3364a48d5fcbe136dc25b1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9078e37909428d33b8dee093339f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009f675442877149e29532c1697d926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d7bed4f057e054cfc34100296839e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b06e4c13ecd1f6ae1cb1ea424cdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad71c59da2f19f1e7afa7d06715949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff1a271e2eea77264c7fc0104e33910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683cde3265a37424e86f60fcdb7f55d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb6b6867be4e1c2ad4a731935643d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158a78603ddca1df3c36f1fbf00df613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf3f1fb9cab90dc79a31648da6666b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6321ae42191d44d8b8cb486de3a39515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab673c4a2bac95b57fdcbe9077d7ffb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff07810ddb3f2858644b3590a57b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b040cbb0d7f9b13578d5beba45b7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea43ae4506c17a08c01b92122a6de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eb01814b8b0b737b003885c58bb2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc6de44fc5c04d0f6183b8de9cec321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633207897443fcf5dece3e87e47246be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ae246266abc53193f3b2f0bc62bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e841fb6f4a56575d4f42f8376a036124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce185d02bdd8a980fccda33a6c5f8ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47c97b3785b0311e07be3f1ae4c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4543c0a014186787630b51dd35dc7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ea17d4400a824df687ab03ed426228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62e6ee1822337a51f89498b41d407429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71e07a69386bd34b2976815fd1f9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e4898f8645b539906b61811846a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f885b388a1c266f5cd53af15cf67ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a712af94df74c20b75fcf4a727cac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0bf13ce717d629b1a1eac2ea66c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d8c69f77ba7f74dc5da6bc1c2d5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ca8d99eb366b39c60281acd4d57936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06530f2c184f0f1d0394eb25f33f0be437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ac31364e503201480780898cda71238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d1f256e703926a849ad06a3b9466e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18b7bec8af04c6f8c54077e16200f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5e2e1739b4d8a5d16d713eeb1844c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f414fd345bd279438f50b9cc9e9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68a51e631e3466fc3750bd5111e92543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c980f223e66ed5ca361388ebe21e5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e96202663132c1d9437fb6b47f07b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1ae573043f85d8d36b4596f97afde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c01dd6bf6dd214d40671fefc1f08d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927ba31800098f78a682aaa5d506b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c72af2ab5f83a2898543b3fde6ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88060eaa2c3d073eedc1e37adc9454350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167cd8a4dfca4c781c31d7c4b93fc2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672dbd595bd37aa0e47f2362a0adbf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ca01cd3fa7c384051ea90f3c169153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1f253c220840c7a54790e1220dfed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ab17cacbcea888db9c3c1810a19f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ae4d0414d09f6eb6cffb2c35c93456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52db4bd69a83edd0d78d0dc1d2aac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca356bf4aad69fcd880f08e04224a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec82e9767c345458110f72e36dbb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154588b96a482dc723ffe906174bae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec796807a7cbcd0ce035bc42779d5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929acbf6211c3b6319d4efc912966162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb67109499406e14304eb3e3c962163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88126481b50d2db4e5525e71437059cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632ee803c06aed114e9ba63e211c85b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e840ca52e259a201b24418611ffa2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456adba2fdd9157450f26c8ff7029d6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920d4dd651833287f7a197bc676b3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291662d6b21180bca7efdf09b0e0232369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01d4da426b76a450a3f4ee954520070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b007de25775cae94fe394a30afe8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469ec9c887568b95cce1459d209d1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd0f0976a2ba3b654873186357d3f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87d0136c6b5f97ef5d26a782ff8b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0d115b5a4828afa5c1475cc66a5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9d8386de16f8838919ccc878a52b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4e624e2d403c38b972c43935d89977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ed9d30dcc284072808c659d53cae478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5e883f705b19a6182e47973830f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db91d93fba73f111667617599caa34d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e29af571220a8689d3af1f36f9f3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322abbc5db284f0117deb2248a97a1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea11f7bae653405258f7536a7b626e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f90902c741aef7096d60e48f1bbfd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdbc4fb160bfb365d763a8deb2bdd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3a8ed445cd7778ea8ef16656cad686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000e39dae23adb594dfea3eeebe90287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db3b2e34fb3a65f19c7840034a594388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c33feeae86abda239f2c661493cdb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7f69802c0e3214756caa207c84cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d01244409c0fdf5a8b6718516a8b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eecc8c1fb92ef88ab4cb9ec4507ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e68ed9bf67f9cf75d6bf1ba97691593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2190b2aa8e0e6c22c3963b1cb6182a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43c80d844421566668501d15f00e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0a59a8fb27a8ce5c2926181c4f03096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013b693c6b6478467f4d085e360ca497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ce2b08bfcf91f0f01460397fb7d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73a1f27fd5a62be6df510af6b96a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660aaec64add2d8eb2b381db00dab58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee339d41e9483da41b0dbc07201b64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba79dc4869c8884975a9387c7416ac4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cbd11fce3441dca215dd2eeefa5be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc7eb2c1deb1b7448ea2993b970b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc8ba0add0b24e1ddbc6fd07efc74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e4abbb38746c5030c4f708a84efd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc92040aa9b43f338098fadf2bc8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3c50ee92f60ca89311a07811627b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d531edfc5ac7a7157c6d0ecd1f13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdcef0ddf811f435b8eb7b31d2c8f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2e5647e16da339bc591bcc5b7ab8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab07e272ebd47d9b071cc61954a490112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25ff72f37de79f46f233468dfbe44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6d3cf5d1867b65c9dec38a90b7ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1093e22017f6bf7416dc10128774115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a963dc1f16b98857ec48b227d7cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe0cb8d5f06e13279691f5ec9f33e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69101bbb51995d5a3e1a3ce2ddf6f251118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f86e01ccb5227ebb9871bd7938a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016657dbb0de679bfd010bf6962b1211120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bddd3137eaa005092cce800f987022121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd96444069adbac2158801679bbc12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e50114c89f594db678279761c704123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd1deaaa125b760b41ba426d51f3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56b05903f18ebf9e30fb210e34d65f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e17ed65f2842d3903ab72ab3174067126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58534862b8f22a7e986e169585345c36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f3f6ab86b9c338a760ef761e745e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9c65c03baef13cdfc821056652bcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65237a71cf8558cedf1e20edc2d56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f6f447833e84747544d102e5ffa0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2db7eecb2627d41ad6d9b359a4ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5211af59bb5569c0cd87cc3e45db26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1e5b280dcc6bd965474ba5a9d1bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a9eb1eb43a2d8fdd3d5ea66f9f19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6258c04710952d6376bb65936d35f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df17ce56248424c4df4ed5983ca4c3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ac5cbe80958589a4816bbe8993c69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149acaa20a554bc18d9744cd169e04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06355a9679be0aac5454010dd6f1c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647f56fd0b820819834419ddd20be0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e6428d5d18c806a35c57aa92815e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eb140e0342528de950ecba25f8b41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef7b7b9b27801194c4c0bf4949029144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c8fddd144805db3c859d8d774a007145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109dc7f058c097181853a3e738aa9b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2103d7afeffe59369724da4104e4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f303e2416e1cc71b756895e0441824148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9c119fabb50bfc2f0dc480a71565149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b751a7bcbc23409303cc00aae1780150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e22a360fafa4e5573a4bf0d673ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101daccb3df8c5adfb64eb4ed8d51b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c54aa959c99e78309eaf4c7bea91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d08c4b595e0751aff9a5a9be2e84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b8a663a1d91198e6de904fa97dbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8648ad64bedf369929b8ef09cccea4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68680dc6f473b23a73337686c720772157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871a64428fccb8debd94f8b4cdc084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811aaffcdc2e861d8e5bd4c27e2f3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f23cd1bc06fc1e93a68df48bae86b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49297972e8343c707c4e0ab561eceb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bca2f3141c2891dd8099abd14d2ae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53b3b195cd4629bc457f86b55455c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b3e5fd1afd6683645ae7cce0f3b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45837a0e86c9d02908c370ec94b826e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbda669dd030c48b19c05682e875df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab6a08781068de321eea9c13be005167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89662da7282398de19482f78a3172c4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196030ddf14db379a489bdfb97e0e0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6884420514ea0b4db6d61469e17a86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19176f41a5bde22194d22f36f51661f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa906c7e2537d3ea54734b57017ee230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fdf8451936d217b50d4187bce64f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ff63a6b7c92ed2dcd6702b20cea8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>