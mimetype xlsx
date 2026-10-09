--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04675d73852514e0c85aec910c92a4df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd5ec4fd96f7afc440ba2e44b902442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a185c3c8c3e6cd7c5d2e87ac709243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00c1e89a3c5e3fa1ae14eb2628adb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38e63edf83ff6186ee476ed1083b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95f678e12716af3241fdb7c22e6d346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b61abefc3134bd503399bad989c9497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e76a59fe86eef9f94159b1be3f0ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ef713bc7d5bcd0b0123ed6f8ab6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d01b8dd281be6ac5e510b212ba779d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630f6b6692f7e0b00c208fadcf2f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f98ee36d907bbbf122dbe3e92099512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d35313fee90ad463ac8bdfb712b2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793fba3cec56b5c256abdd294cf2a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0069ebcdc9a76211348171cda56c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c997e1e7fd56528eb608e6d3f505216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659bd9fc102e9b79aa1080f8b943cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1e42f5daf51520c517aa7a90008c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d7b1a616251aca3a4f8b52681ffb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7e091fd06e326b4b55a9c27ab1cf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e12fb66b92fc7239407e4dc3fccb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7f2bb40230fa19af39e90e822db8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f550e5d07daeb83126e64c9342bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbfa596d9c6b05d16d90a3c8269b3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57912e55d8e8a5ea7de5f9ae4eca52325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb9767a590cb9c38d80bd9a8b647926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604de032e6620fc6d7a7b50c00a51f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94ea07e28d779f110b8710c50b1a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0964aa7442d4a450ce1249f0a856f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c9f5b2a54c31e624f705b5e0a8fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb6a0dc1c673f00b4f7286cf55414531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680ba2b01ec8a3b0ad4534f9f7ff1ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d8df579c7b2d7b3532df9686eaa9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e346cb6d1c65958d8a17b41e3cc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cf5c83c6c1dfabc1d25c67430ca3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeae62ba4d8eafdfb455bdf84be993236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2d567ae7700734fa5b337ba7de1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61e4730bbcd867b3f82f35411baa138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16e6a1d6afb8f5b3a03bb0f22683c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12192156d637a337631347c77f9c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5023be9d57f05f09572e20ee3d65d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee24697405b4e1a5439203b47cd5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc58c06a70d1baff52f7e06a54640c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423aed8abc7e2b3832c4a8b5126226d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22a4d3969ea2291e9d98066b71d69245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525861c4a13406a193880ba24530861c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3d61c7a2aa5c2d87d5fb18fd1bc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164da91c0aeb315ac34cc64fc2d478f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d9812bbdf671e5e90f31d3bdb4bb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebffd44a1201b2326eac2725ddfa5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2972abeacb41e35eb1938b7cf97ac851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e6c8dc7d70ef4b9f54cc5d69fa24b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116619e310ec652454c44d3740c5035553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e56d1dcc7f66ab4d2a3621955a5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688217a5ebd7ecaf49a543befdfb8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb716ec0da519523bdfc7623863be1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff9ea9e3d0db1e34730495582f03f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c551978b4bdd467b0b55735ce1bd9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aada1ed0fb0775e6b669e14baad02b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868557d5f806cebc88a10d56ffe92c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d94f35ccfb50a4116f52b089559da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76e232a1b08a93376da85bcb1d111a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b9b06240b363f4168652439a9299d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e6f3979ea4afc2990ebea2f6b995664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85923eb30ea335de89fb066ea4985ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cb3d9939114031048ce759cf3cd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd990eac9f0cde7db88f4f7b831bfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cc7a37b0cce6511d57beb155a2f2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8897483447c3c703f2247ce021955e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090587387114fa704400d0889b31a5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f444adbabbaac7b508ef1d7c3d6393c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5bedaf85da3de7841a6a749a1406d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d2f32c84054bbbc12a50cfc09ac8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164315b96832ff53ebd0be3456e161e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d42a68dd6254b22604ca931132c9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae017438f7f60f165ac6005505c64776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4af57793e7e39817af22d88afcd8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7cccf6c8efad1b353c4193e2dd14e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e5f01040e890a64ea421db7b47b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063722b363b9b7b15d721cc34cee1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68e5877fd45b1d358e74236ac143881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a6d03bb7cb0c88a438614755270d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c20bf61cb14598388718528a3dc6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985830923e05dd175288f6b1491083f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff976e3cbf422f69418d89fe087cb71585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280046fc6ca147a6117b3eff09f0d5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317e6d52835c928145a886111e4ad0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d738ce44a8e1a36d8368b1bf1705188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1993b586b8e25281cb948eecadf4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb1b8957738b24c91a6fefd7cb03d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a5b2de74974c171d52c5f55c9713d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed7d802ed80aa1f5cc2379b9d2ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0eb3245fc2796cd6a71a4aff712bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d697248cf883ab7c138fad98cc5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c594320e143e83e2d3a2b16444780d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c9199c658c80debccab23c8e14d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a212b9d33fee62bf899914396d36d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008be0ccd4d4e907c4ecbd6b5dd3dc1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23794f691c1fd85a3b72d99ae150f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c19d9571119174c6c2ce8d4af029f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80a19c59710252a4d96aed67680059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc46a1fc452855dcac5af4017257e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92de14e8656589304ae02ba3f76874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c9f1fdd6ff7a8a518deb11f2069b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d521ff4cfefc9e2400e01104938304105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3add2000abfd9fc3be1476927187106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270917bd4833e72f575b05d59b19300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254e1e62ffebf3b8fd9ff4e1fefc6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfcbbe0387e6ff70bb0fc336dfe656109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbf26136502bfd48e2a459eddd702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2bf7d24e40b8944c5718b10130199111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0c282d5e5b66bd9b80ce2f4d719aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202799bf315a88c5bc1dd523628f001113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcd577a40b5903acf006bbb3797c2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af235686e26b291c2c9111ab0d1f0d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87bff2c5a1c1c3bf51c7f487b4f704116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362f14978d1297bff938a942ae9b15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7ae64cee0382a6cdba29eccf20a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27748b9f560dced76265ccaabc443c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1258937dd0e3fd760d699c130c3f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0950a3b4f04c9f7e530116dcf4bf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ddad4b34ade1959f28dca23f87cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbd48a1cffd6ff2da3bdafa0da35ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a5bccdccbbd7f50dc11dcc095cb64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d65b1ec69d215b6c2deab760fc40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528ccd40a8b3c4229718fa0e214d2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f508dc4e29a9406dbede68b743d952127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ca9b5381f1bd06b87ee3f76ac33f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41179da1179e884750d1f58dbb320b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a908a4a0dcf4addacd99d73ec5ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5fb898eb3e115d8b409e587260c7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc775ee3b8cf6e4145d2f9afc277dfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb30b30b67ea7de9827320b3cf4769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbeec286be1a73fce0d47a1ec3a3eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc961a0b91091c8acfc934a09a64f2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc7dde77010ebaff2d5c3ef43b5499136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba649939f428cae4c41d53f8a4c1fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4902f2e285c41d52a310bd990c66e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b86894b8ec53b4ae54c60bb06cea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a562f871399561315b3d17371fa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194b1adf81e1db2c35d6e41573c10a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e14594a8fd4727151fa780a66951f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ad3cb0a2b2a729d1fbcb072dbdb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021795286c2fb7fbd83760f83fca3fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c67569c17f0e01caaddbe2fa3fb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dce2d92b15cc48a4f95980c0f2ba4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca850d0df406030655a7ba5aeaf39d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cc621e4579f36cca6a4f649a2ef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa93d63ff13998063ee39f794640f6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcedafe312086b2023273ddb38845d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc187b0b0ec19eecead18481afc7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33929ff6644077e358812a3441ceff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b69bf69cfd6ca65bd573f73d312f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a122659ce13bd2bc7f85a9915216a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613fa54303c300437f6de6b7322e596155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba815c13ec8292eb768bb7793c277b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff198517004726f9cbb3eeb8f042427157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac954462967cb9794bd7f0ec77b8c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7302dfcbc2b4e9b02fba56bd7d72ad3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb98c9bd36f3f6357dbaba0eaa079c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7118f219f37719b0c5235ebec021e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e501027cae4fddc99bcbbafd3f7cf9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a953ad07b88f4637283228f17fec64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29964d9367b82cf1db6b3b9b9f49c7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360cd38df84a41eba3083d6d0c2ea7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d68ae96420580c189af52561858c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d5e6555bec4fb8d8d831096301eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5046afc7661d0df3899674d7d09b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bcb01383ca6c5c83dad7d7d072daf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b9e4b317625209255435bb1c27c1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a252e7cb1a58ebb323b441441ea004171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7d45360fa0eecf3a826e2dcf109b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57922045edaa0ef5ab71d6eea5792e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e01830c0b4e40376d18e96afc634e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715d383cc0d250aa3bb2e0c780fd09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716ee03725c5745f09955f81a8509fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096cc4ca6130f96f7b87b591070958177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d44cb366cd953c9af2adfa859b89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a5ea8c086ef2e2cca52a1153db58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0b36f53a4386ce601b9796e1c5dc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee0c09dfaa96063d61b3cc57c0b2cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ee59144d053b1b4ce1e5b5ae7c3542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48141035902a082bad3834cf1f0d4f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda605d4b780dfbb6dbec895d6f56924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73471f6c2dec6a63753cc4caa95154585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e0a6a1459e8e2bb3ee34b77a46b156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c30daa59c6758ccaca33de29a09a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3a1243e052ab6c095ef125a3e912f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0d521773a878d2c3e21ac154688f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b18482dd08870bb32e9a5abc0d1fb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fbac8e00845d5dbbed47062cf31ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0e7e63973da98d7a62f27f8e21f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa14d8685bdd1ab0167a5cf54287d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b531aaef8cd834d0c3dafcf911612314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef3b99401a3075a39e34d3e34e8cc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62793f7bd1d7b8082763d2723291b68316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e576863e875c0f1b445a4e605f14317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8799e072309a0d96ac6cb37327d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775db30834ee371471d7fb6846ffbd3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5daf58e1ff978faa069f929652d3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0981f2c1e0851dfd9e7467666ed121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d052bc60fea405414760bf51fd2a4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152a8eed1e686f08b89c9bf9d449ecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4d4115c0f395964f3ec0417050da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae33d7f3811d447f144462eb6a26d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7571667e1b3adff5a752fba2a82ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378757f049a6024826202ea0c50915ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c4b41c2dee2e745b2d7061482fa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64e12040fb27640f3930fe3a8538529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50187305519d6b0da5ceecfffa2a83b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65f5396075af80171fe96ca4a4a0bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ea94006aab6054490cb982772f4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20199d5d483dbe4508362c76911e5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea146a5950a784468106209b8f48aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea086fffabc1d2fff07032d935ffe1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2907822160238aab70beedc5eabf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007246ccb8da86ef7c4db5d3ec03ccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7989158bf24c092c4991979422ec49238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be05438a1913979f35dc62b4267ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e07e5ee2866f67ac7289ed2c08bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3de080ee5ed557afd8d5d1b5a968241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa7823ce892a510883c9010f5d27142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e62d9619a3337485b8b8dd4d5e1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc61798379227785f21f09e09cdfc0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acfeba073743907613d251bdb15dc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2378569651fd7b5023766c3d64d8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49b923ae13dc1860142f05ed60aed847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89026abe10a1d9615c45fd1d7d014be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0495f915b77ec8877ebfc26e0edeeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2b1a052b6988828b71d85327f429a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44639327b8f0bc5b8e1fc30e306cc2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d30b701571d691782fa90a3e25a64152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d3599628fb757eb745d4da033cd9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73592fb4e6daa103d507a0ca43da354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cab62cc227618bb498f0c0b35215355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b556d62c88e16880b78e2e6ffc3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a54a100cccf034e950bc2001afead57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb48a98185903721b07e48d1583fe1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad4a1f645f53d5111dfe3eec4d16059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f57fab0df98e31bb68396c1c856f8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236500c64e74868f270adaec393b156761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a0e1238814da1b82d466aee8cc5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82369b0d99fa8ce510dddc203857e8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd49740bcdebd676fa6cb16dc2e36564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c230c48f9ec57868dee12fb9fcc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a2fbed5d1ae811207712f59d81fe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ccb27da1d7e722ab7c5fe0fff37be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f7fb4a26e75d3e9550bb534d61da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558fca26c4b33c7d78f14e7eb6fce3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b0421d6d33dfcda7d70b87a4aa63070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5bf8e8a14d02dd6b58adde291a42571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b55b78fa44ba4060d2f8fec1d74d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b7e91a09b07c66ee3be643a45a52673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e92846320d2e8c575056cb9a0f7ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77348c4dff1a5e99481e437ce53c17c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369b54c8566bc376f9de47cb2407ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c73d0a00cdc57854f4f774d8d070f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525549b8e0d8acb72c1447d265c5c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6001ad2c8444069550d6c5f522b88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ea246644b110e4047373c12919d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7300d579993db94976bfebd7e7bee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3568c6a7b904cef91a9b3f7360fed082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd5945ea3ccffc3dfc7460fb67c39683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a559983de6ca2ee85181f2f06b95684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e0f4070eb8cfab150045eaa3cc48485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60e17f7c35fa8dab4eb295c3d965386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4820eae41956135e1eb2b251f11adc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1ef330a2c2ead07f38694c4247fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf377d32396056897294ab01a52d7f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f7e535f8f030102bc2342a7a91c7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bde3f3b488277966b73c2026bccc9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d2dfb433a5b27c5dba2a3c059c1d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cb8853faf42bbe7b5c39008e6a5e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e070a6e1359c5a7685b0fdb9cd6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506e795197711191fceae9d14b700eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922fcc9ba6baab9e76a5f9df3d5165696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705870596aac64da7f40031f935a8d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae35e5f9a4c3ee5ccc11a5509665b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a37db386feab4ece639d98a490aed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f57c354de67b62b9c91201d85a3e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0c5e26afa6daa3121776e3cc313f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68fda376953386681df38b0ae255c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a93ca0b844c2553535cc676b74350103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577cf8aec5983ebac4a82efe1cda854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06028ca2c40ebcad72fa119ec18b03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6163b7c2bd6950d8d5e8ed4e9fa06b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c252d4c65f6396169bb7c4d9904a83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b82a0424e7fad906745e595d88f7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258541103247796607ecb0f8e75424e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecee204a9c3903562bca0a9b3a51d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058193ce234cfcba68a218d03f41652111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cec37dc3f78cc9b5708800fcd38f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afceea45be6d84e02fecf39dc82b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92708a3a4423ead1057b119dc3e040114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93670984cf4178ef2b06b7b448685510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763453c81f6b84277a0d7d74e0c7fb0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d391ae60bc6a23267e98659cf4b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac10ba71ebd3661705db3f607b6924118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c75dc16421b2ecd1ab640febe607119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b519078de3799c10b59322d1999f70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c1051f746b246f44581b2e5022489121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3ad664ba29c09af037f9e546b24d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af3502f551a0fea2e635fd34a9da0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee495eff903416a21dcd3f645328a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21428afa2153ae11ca224d28b8b7e01c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920667cbe880da9b543b13a693d4916e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a732cc8eb916fcd3935abdf8ba7790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639043e15894d0d0026ef71723004972128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65943d94d093916a5eb7b78516920129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e5c2a064f8e97d1d103e7aade0533130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf109b812353db4444096d7a2e0e7b75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f97e1dc96dca887a0a6371299559c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26a86f95899bff9a5046b905451a21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80f88026e9952cf68f5d94176dc71e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232298fc9e0ee0e319dfc21c9573422135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f849c6a96f6e394ad587ac2c3741136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1b4a7d51ef48e10903ab652e4ce49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284385c7c8975e58072641251e8440138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b4b5a33963c66cc126260b8de1836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c6748874d9614bdc3dd30a129a1d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1abcf9db4d682341e40b70adc0a698141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d7cc0927269895f6a808d46be0132142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06fecf93432d4ae564152e3fe048f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf1a9075f2177b42b0da41d9c38131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfbb1da0357a3eb0a46c9dfdb69efe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaff3298108a7815fda25f5384f255146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff70b2a991b5287c5fb2938b7377f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0d8da0a0916ba2603da58e57bb87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f651f6cb703cb09c7a4e1b4a16552e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b3aab12f524e2c64f59c8243e065150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d694a8316c784d28f3d1bc382319d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456166c0a1005c8fcca4f1487ba146b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ebe10728aa90b2f825aa6d78eb2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2244fc18ce51e5a24fa17b6282d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030000244fcd36d0b466da817d1660d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc8b6fe05abe7269083e59081c9b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2ca9136c969a15cba51c96a3c642157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be44cb3a5ba03b485385efef075e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c88ceba86fa4373a5894f8b59b7c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dceb5eccb7c567fad09e8ab9973ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33247e27cbc010a21230d9b1ed901cc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ca0b778ee0dc9a86316ca7299005d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255680f1ca4b040faaad518485e59562163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d4bc1ea4ef0f1df53f3d317c430f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e8bfda0f0bd144358497e4ac36142165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584f64ee415591fdfa6f5b82f985474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00807049ef20858f5cd0655d43f2bfb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b725304b62437b7778233d7e68814168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebe006a99016e9d301ed97fcadfd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf9e1c41df8dc1c25a6979a0913ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb314298fde5fea57366b67790743171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6a8cd2485fc3f8f30a5e0350ea469172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997c46bd8186b186f5d3a7950fb580b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e219a523bf6e6b1168a8f2884ad2f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>