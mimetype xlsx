--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042717ac885f3489c5150d448b425901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a6dd053ece62c208ba07882f298012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d01fbd51dcfb0b52ab73efa69dc743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc59b8f4e6898f56dfaca6388601884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a82eb21f6a8fdc06354b9098fa2335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa2e2ddddfb2a58a928bf3a7cb83a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beee5c2fdb84a739d5ae10e1bc68ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce1e29fda2541a36e62b0fefc93d738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0be82de4576454d3eec92873b0d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e03a4e576a7099dfaf957d7b21b8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37e133e9811a5833004e5e6aadde011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a0732ef8ab3dbbf1910554cab96412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96480124e3e41a07e99755221cfdfc3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213c6fd85b177d469e925080636adc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bb824d59b69d62d5d61eec13c7c3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e13886eac90836f6c873db52f2d97b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922d70021d81c562e03d2a83cb2b5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fce4ab75a6e02acb7d807ed3d4c6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b7cfd111259623fc9ae58754b84b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c70c7984dc30d964b184d11bf90820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2345d734c188d5fa7a666e84fa99721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde476c5609aba93b85595768393ae5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a1fc26c582c4a40566d68e187585623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa513c66b4dbc9a4b5829298e79039f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39dd2011f82cd82aa9063b60a45a9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68924ca2d8d96ed3621e9efbb2d94c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a3bac40db1b049d8a5f93f45a25427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db621bfecb86904c14fca7d03a84e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b45e69b5b9a321e2a06d42776f9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698c4c78e303242e39ce494a2d84f3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606f73c3dee1066ef876cd99ffeee131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795dbf6209c03bdf18957ab9aaf320a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c813d0508c66e1dd14497fa36de1a9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf30a73124a2d8e31d16bb52187718f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04577b51267034db94eea0878e26aa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9ca8b075099f77a1931b9833e2e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6eab39711ee68c051d4f2d110a26f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658b23ea094e7d387b68a1ca9ec49638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c88cf5348c3d1d16626c79423f8b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cc640fbc7aece18b1ab9001b0d63740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf06718a995f79f3060e2483679b8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9132e5369c207735f0c66576875a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5691f2b0c182a7b4d777db825e2c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd163064a08a0d5bc23b62ab814090a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00774511c9a51f9155533b3f67065d9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540adf261ec5a910644c5d8c4e3ce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876f6f91c104f8d5e9a011e0702edc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4531add7d820334f17a00e6010ebb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c4f9b52435194e98b2001a286d72849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826f77ed308db0751fcb946942b6bf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41360212f2b0a27b07010a7ceb5c0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d921ffaa929d746c80e833c38a8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378b64f871f8d15de3f05d0fb2934853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d82beb7e59a62a7a98f6461017b9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d5b43ee0ade2d4f315d8a3256da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c4b1adaf7097e9e8ac93b845f45056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b905d03287eb538ae6755c660434b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17000421e00d38f00f7a81dbcc9563a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055038339c191cf0d79cf92f50ee2ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e610d08e6838f0125d4cffdbb8e421b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889aa180f3ce54e247bd6b1302d19061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afeb673d43b638b52ee372aac7f0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6232883f9fefd78b57d2235cb694663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de3e64a11b806380e11946b09bc3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eb26f9a97eb988a37d2c125a0ad2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed64ab890d58675c0ec1de1bdca8a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d5a1b1da9a13af4bfec67e99ff1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798b1dcce3dbf28d46f3e7e5ff4cce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebc556f45a589965bf1609768a248869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee30458ccc8b697015f6b3f42961f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b238577569eb5f5b68ee4ef4161d4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51771acfb4026a9f15d668decff16072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388238b81f891d2c660b9fe3647c06873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f32cce28168dbdaa303ed02364b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf3b4c213b1e759b8d5c5e0cfd50175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c927356d2f378c5f6cae459044060776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4d0942e34d407053061685ba9280e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64011759c0f93120b62e79834815c3e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80239d5fc76c6e473e15da6c6148679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32dd61a06f5a62240bd2118f34a9fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99e45cd8bc23ba3fc14ba53f9850981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f5b126a28debf5267f738fb5c24382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb32f30935c384ee2d2a968bfd1985b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45850085236a27d1ec484af0cce336d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a0ad0d4d637b1cb043aa9100ff14a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713bc87704f0c2365e2d729a268facb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e335111ebec0f46b100c09b8dc6bc1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19ef49ddb2793578130389de8010a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968a7fc8a41fec30e7a2d0223bb084689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8db3bffb87b62629b36fc955192b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c95d9a63015224a51a060269823e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e10861a5bfd006b5209d7b2db1bb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576516d6ebd0235cd9df329ba79c2b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24686c649342fc5846fff2277bdadc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e49a6b66cf60c3f88b46eba555e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b196a4c3d9bb7ec239e07eefc4727f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e6a9168e2a325d8440ff5d2cdd7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de802ff732855022e9e90509bc88fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df545c2709f7b1a499fab6653017ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85422a0ce3b152b056438f8932715d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f20cd96f66bf69013f502560a8ead101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f227a9111f14498c16151e1b43cdd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01999716384b9a173a139b9e6093e1bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca9afccfdbf63aa4ed8f46002223a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17cdf19e2a878e9ea19bf0c469572105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86439bb28b805df6ee429b025ea9e42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec0616cf564a4b23d723453227879107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6523b54a35c6076df8c3509f07ede108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7c951bc67a9f59e9291780fc7c527109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02ca4a9f62eebcfc93efa04931b0c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0edb8201933a39f958b2f154472d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0065367f804fe075ca1201d5adedf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8384513a5f1b11f362b4b8b77e6b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a190f9192872fb23db7aecbcee0f4b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2d15dd9da8dc8b28840433b6c029c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51379d68701265ca2e8fefd59295418116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40ae204f16e6138671985c29af7e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef2ffe54b52ccea003fdc03a9d35e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437ff0600a0fb2f2a2433df51c13c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca2b7ffab24a7c10521f23cf05e100120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b51c1ea5ff7000469f409c4fb2c22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657427bd6d61f5247a676c25b1bd14e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c5187b63c0675353384caf8eb196123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e67a3859929e56b9d68d955f53797f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84001292af6f0db288b019e6b080cff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bdc05fa0d3cd08287d7827ffc43b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0d35aaf39135918056de31b7cb8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520037f8f9cf5634ccc26c77dff9d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c961ee8224fb57e62ff730d455aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59bd57a6f8efb1f41d657600fe24b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb1af45a6684365fecb094d166929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3adb302ea8769da9e2fb8f2635d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a62400f7a8f0c016a67ca92851646133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91b69f0b69e47da47f8d69551ef88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7586ad213b7cc663e6dd9c24d0039bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6e720106a39838b2a4cded29f0886136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6fe6124123a59067432f2bea28136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da59b6766b8f9f39206980f65a77d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c43bb301cc75d4be2540ef7f3e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219a4ee082ed7550883bc2c169c4c11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572382f3f9e0623bd86355e63bb99cf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f27a6999ad20999b0ecf02c49c887142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067e1f46ce2e9b5fec97a341afe30f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eafb31eb53533935bbd2461f1257ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d35d367e812880341a00f550741633145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f95eb82dd333a3660039eb97de30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510704b0c8868a43764a226bb48c6b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf43f8992197375c0dea51436ef322d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1f1d5fcc5c58603a059208c00e96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a740f22a7301fe46bd06f5df601661150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59863651ffb8961c60b9d052a6189eff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ffd1b128561fa4493ddce432c2f4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d61ba3224d9901ee7b9e0f97f716d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd364e0427c2a29ac08480881e6f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4639697c076b1ed12080b3a5d961608155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eac4edf33bc6f7c25ce30db537e07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb10e21abcb0000fa4927dcc119eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71eacc46eee29d0fdc3b06b924ef80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9808b24450e2a7847d737738a9fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1c1fdf403bd6a564ddb507d4ea2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081807e281e816dc4b02d0f3f1fc910d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414986f662768d2621e7a13cff18c69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5fc06a623f08665914d5048d957bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c90e287781e76e001222252afa906b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1afb3e80b78a0d1ae06c524c48a00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3200e748598b21121904956741820bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f296c8191b5581b8a558889b2b3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835be111e4dbb4c5ce914079a94c692168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a307a943b3ea1a0339673f1df9d7f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b6742b94c7cc06f88fec4d7f6ed7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf627f5e35b8b72ac6959b492728f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede94f8146d07025d1014dc8c00810172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4449020f818df1507e882a39ae0f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861806a666fccce175a69618124889174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d26c8146870cb51ac8fd6b9cd126f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4eb73d131e2302d0f160319a4770176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743962d443a2da91393359221848af58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9648ced2d97c2a070d14b8010932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ac8d662129d2874fb81b23b15513179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2490372aa5e0b74f21524d7bb5ab2c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbe560fdb5e1d5de585b3f06dab4861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef03f3d018bfadf49fecf5ce715b152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df489d11037166d253397cd963a692e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e947cf8752fa8c4da52ea2dfc06114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db68eecb7e2d71f8d01c1f1f77eb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030879146a38cf91073c427183031de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2bb19ec8a674381b6261da749e817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bd476adc11c239bb1a869046a9ed28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ebe82a9d11d61c2c752a4a96686499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d06e4f98c55ec2256060ab156b7fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb78e5740f5a780dafb61c450c70a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6409b9074263cddf942957d43f18fb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc25d68cfd0641e45ad0b355025b4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a3add65a4edd99e0a1e26d0bfd7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cdf4b38b534354f5e5cfd2139551b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bac62a5f66605df8421ac029ae2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac6668f1abb1b0b02d74e940be514417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043f040dc3150bea12d24ddeb0914f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856acb1fe299a9ba3b316ffe49f27f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f26a47aec3f556a1c3c4a5bf7bc11220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee42081f9aa854eacf8e823233107721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079379df3d3c23095eb3348376c65f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bfe426617a66122ba122498f7f0aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7287fd38bf0b9aff4b9fd118049725024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f8cc1a5c37b53b472c585fa4fd3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb51061995c59efeb94a10ec7ed9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad660275c5e07af062d2fe40582238527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cacc31571ce28e5870d323b295376e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78413d06a8a6aea1b7fae0dcffaf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4694c3f8a58e1f4a22cc738fb3045d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d5d198f9d7a8adcf1b74665b4cdc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336ed3e52d84320acb22740c65c41532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda369acc5638ede8bbca4b0fe353de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f775972ae784b2db27590c1a0dbbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e453794749018b9275e6fc0d010cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01d4999659109c542659a4042bbf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4da99f60aad2c71a6b11f4ed01b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c6c6417af2f8772782c8ab03693c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c808462c185f97bfb12d187456df839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf90bc0794c232dccac5d497a4fcf6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb142c051fb1e5c171262f4ce44b38341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b8e4d7612c5b0dc895bd2772c0e0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ee482f4f6f72b1b8188573628b0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81f52671f76721250f5feaa0618b7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d549b96dea4fe9d23f20074f97e8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e2d18ca0fbe5bf7dbdfbe39c34c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98bd95900ce7789c49e5238908b2bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e658cadc32ccc1a84876d723df30a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac2572df7f7edca1f38d9ed8d381d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248d97fef894b24bc199720fa95afe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5868112a0d050096fa0524406297751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b584a42eb522380b18f1c88c4605e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13105bfc3d33323fe3cb8a9ced759f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a09e12a7abd0f19cabff0ac96c54554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86207dfb851e2ec63eedd23ce175614555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9009945cf824bb06448084c42da0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc60ca58e016ea29eea44a42a34e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1992550dd6557c8424f049116a223958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331f44edc0027d7b804687f774ed04b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec70fb0ee929c33c9f127bced6c673f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c264ff55fdea4a3d2c499b2a9e73361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ef6614b075ba9f7a8a326537d73962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08289ffa408126e74f59813b792c601e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d13cffb54420ea271c1ce5768efe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eded646912ed4b25c35088e18bd1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f1eba7275a77660b11f1590f0f1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb0b332cd1ec6eb52f9508adbe105367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b2542cf4a558408056dbc75d1341768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da095cef39fb512977d872dd02f926069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09268b241ad8bb1c9749ba4a2a4241fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af88fb9151abb875df5fdf3c63a3d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f7f5ea763a04897fbdc399a9002672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853273c9497abbe4ffcc7b781a83af873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602cba4bd031eb23b587dcac98cce074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77ff2eafdea13a3edb847217fcda075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295cd5c8b84bb4e219809841d934a3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34782abf9fc54aca911a73d75bbb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdec259692910629c6da1f2480dd0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65117497d4915b439059d17af385413a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea19be93cb325481cea7c540e7a8c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe3093a0868bd98b3c7045f85125bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8653ee1216fe6ea4076e5c07e28ff7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e529756fe134075fd118096935eab883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4097b21c84ca6ed8b697826a010384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b15f30863b58182375dd2befd40485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea44766345f86e352b9a4b3e66bf0f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fd182176802a0960f5cd139639e8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2a0a06f840542f1d543e833389a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a9e5a80eb4268bc668f93fc72f6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201f06f12719c5e5ae61f9a571864190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc507e3f70e6ef7686706ad29f0282d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7560eb9d7938e3ff3fd874f666ea47792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea471cace08bb403d9dbf591af35093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d1630ac62678eea78daa0fe4254f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d091566169386dfdda5bb9d1a9ec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de808084b7343bf93b0837b4ea1564196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfdee17bddd6d2180ab223118dbe4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41122dcc99b9cf3adc6a986baff64698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b065fde3736c7292f3cf2da3e3980e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d6a8c24f0940b4cdc03b8ed69853100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79f7b49f56193e991e41237c5a359101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c13f710e15ea1f87c68d93c9d054d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bebc1650f05dfc9aef52e24ba4f2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7d660f19736662d506d76dce8f050104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2f74488aecee54dd229fb365f14c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dcb93f74f3e6035ab218d32902f14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc79bb19500c1d31d9ecfc538492a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6fa117638d39f67daf61d30d349d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f15b7032f94fbd4020b1236cf19a61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697c0392dc10b38d7b8f03701f150f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b7a2b78539746aff16ce6c0e4f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9d83a34b37c4b9afb54cfb054c84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bbdcc547ef87d30cb69df0a414a66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a54a56039d635fa65b265991899ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46f9ed28b370da3a3f4489830134b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bb44a813f73bd02328b3c7d3020e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956ce0d30ba46ec99bfe575f4e0983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5577ba48b78ff82f8921257a5764f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f1f07edf6e252f4ae99d99233c775119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e829ade268978e0a7b62a0810acbbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8572e6e6277592bd1f0e2b388ad35c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4224122a461e49c9467d8bd0ba5e597122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fa6e6c45d6ec9a2221b109d87e06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1e1296e11cc66747ddf82e576402e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd488556a7acd2be4a36e1cce8af41a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211fec09af016d64c093ad72d7f378f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da526e7c360ce9b646ac5f4cef38f541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9cd9cc759d39d82a392847143440a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da36ca8e9ee46e72468f5db574e5711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258464f60d576c3a3f999b784c666a15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07fd6a81ca30f7ac5138ed313ed211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f9ed3d04f36809774f1519c9b2a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029e1896f32b551fe79e5362b8f1693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf804526209fa11682b7883954029ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16599e0e79344859a5f194d6df631135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713eb81be69d00ee4bcc49b6ab2786136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5473b58a2ca161c6cd641c5d1eccb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53254cc626fe19bac54587d563f452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2e072babcd1709c44686d79523e99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0607d9cb03d47c0241d41addfaf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f969debae9bad21553be9416b27b56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e338b90fa6d1c8f5919a50a9e954f86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aabfc2c267165f5fde1ce390ad090143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4920b2179d106c6bd82ab4cb5323d98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39b7af5542f3460e9e103e3687be8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7d6864ded06b0c34bfd5051f6f7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20d623ae5c8bd451fe4414d4927b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab51783659fe512863d7b0fc799c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abae9aafa75dad4f4b5b7cfe6ecb8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4fd4296fac90a143356e57d3993e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805eddbaaaabb5fef2c35b7248a3d76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496208690c586a8f8d20a589228fc8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a3188ab78051e057ceeed89cf8d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8616344b29ef725400b854ba927069154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7310817fe238aa727fa333edf569155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb31e16f20af373d71dc85a83c995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e737df6b939b4bea3f03041af6e389157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e9df39a0cc543e7080885fa0f54c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8e16c1400250ced1b31c21850477b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8802ad4adfd33fd6f9124a2945d79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d37b377178565f4a25a9b492c9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce95ee1b14cf6e41a55a3abc30c95c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee29a803108585f59a985057e2361163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287ff3da6f6a0bb7c7a41092dc9d21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321cadcfa7aa4fd08e719f43951a02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fd94821c99734167061e20428fc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6176e5bb79c2f1e522929cffa15ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea116ae5f7d314efe2a4250727d84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3d575e3a05723c4ac2ea770511648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d478cb5954c80b0e7475daa3144efff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2e52868622762d789d1893d33fe9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b06f5f1e77f9abd714b039011971172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d863df1349e37f001829bb926836689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8376fc15679c28ac1fbd467fe4554c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>