--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ce3e01028b4ce94d8755caa2bdb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541941334ae983e22d0321ca3cf8ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fde2f81915a92ee58fdd82f22878e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e246803549bb18a41882eedef84adf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139253329642afcfad4987ae547f98295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a2c835c9d3ac47a4233fd96de48ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0386c7bb506f1e6f87d130bc49b207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0123ad4b65629103247a3e68c9c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b29bfbe6876e435d22dc83573b2249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914cce26ad7be533253e43e4fa967c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1addff441e000dc06e54ce62e2103011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92f4697066a3a317bd62884f9b30f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae895030d77f4329a1291f9552be94c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d07faf7548ec40c1cdbe61e1b14b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e73ff3d72f7aa49e702af3f32532915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06611fa59218a3ae22805e04280381b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e157f4f57f6c563628a11c02e4cc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af453260e029ad6fba1d07f70367b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23ea7a5cca1f4e89b9ace45e02d4b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0636be3e469d65d9261a2e1b2a3d4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83ab05b6363bab35a85491893ef6a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bba4cef2acc9bacc1ab0c80fc6f5b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4d1e806c052e020636ae30998681323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bf308cd58bbac9d50addcb922e23a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5bfc13ec9d7aa381d96f6d381a78325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5232052a89adadce4a8ec9da359afc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706050e27e0a168b7660d30c21062227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b10c3a18ac3053f4cd46a554226c0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0082b2f291c269c75c80643a26520d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f21d9643def94b89de365c6f496930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7ab7a2c5f798c0dfbd2a99c54165231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21432f3656423a0bb0c372e6ff9525932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba12c491cb20403bb7c9375b09dac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec426f94e33b1bc98f851b79367fd0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd675da4310363bd104b654dbbb8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf21d1a252b3ec52b1bd4686bf15ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda9c3b9d8df19a28a9890a591fc70f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df16f93585179d38af558558fa58438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8b563918d76ca827de6354ea9537739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1be489d3eab0ece584d8b1db727440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b306419f05b1df7f989f725a2f2dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de108b07876f946a9f41c48b5b5cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b6231fa023750f3d3fe1b06ff9fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ecf22d386bb977b4238020d65beba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53edc1b3469091a17a2561087b3ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01ea24f0452b8e1f6c5181e68eb9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124004135c6727e92d7c0e5df4d6af847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2956d3abb3cc26ac89f253bf1e27a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414982fb8352b3c3924128473353f51b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ed3d4861ee4e36ae3dbe71b6f09e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daebffa692307f4e540426d377563b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3699e8e52f433680734e3dc4ea6c0d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe602e382bcc2e2cfd3bf6a969395a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25a75d96e3a393bf7d21f4a709cc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e5190c5d3170e605154f64e00f6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf11ed093b3dc188a353e33795b4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f559ec8023ca104a1512403ef5c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a0342077be80c265988766653986358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309a4d49dcd3db076cca5b531ef56059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd86ebb4c072577c995cc0a29c93b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17015838ca1fbe76b7037aaebb5b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f29dbd352deba262aefdeeb9502e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58be9140e86c80074db8d76447c342a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd20781bbafd478476dc5d7badd6a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6457ba98967b071ca6004245d0e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e4af7ebddb450512a6143b47fd1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63520f35f7fdd0b7021dbe7a79fb69b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10b0aace17667130f478339fde42f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed9518eb7730d827091d0fd250cf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f102f2f932e215963d6c514fb5be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28534da4a796f1c041524f459d0e1b7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924c9175fa9eb2c5f65e74c907437b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299474038a5a6cb7e6f4cfbdd2c92a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bcddfba2dc239735d4c339a58525d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6f1c8dd38a832525e4e3aa4ba24975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7694577313a2bb3712784d334ec5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba1c3a9bcfb5bf7d6201881f8139777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203ffc589dc5e25c7b04a7cbafb69578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3089c9bddb86d4d1dec61fc2a9f8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe022db3515cc4d2c6ba06bcd0dd380880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a770851cbc5677011ae1f62db3fa9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1340a9f132cb87b8239cd72a0be4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55c0ef67d14cbfd6f52c682d3272883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca03ec452d64133c1f7c822745737184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e743f05cc94e1dd19a9fa8aefcb65a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f3ef47df18c7e529f414c78d3cec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd13fcd0fc01cecd94f53b68b5a3c7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da3d42012cefe9fdd71601d933b2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7c3c8cdaac8a2aa34c7949d9b7ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ee747df23dcf8f7e852d78033f7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1897d20f8bc90eaa0f9832ffd71e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637382bb4d81f7c2c31d8e9de83566c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73508ad4d24301f56a8f673d7af6ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00432151826107de7ad83e5d7c49981594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c23b729562db5bdccc620e2006cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2832888dc21f7775b0ce5d610388c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d5d0a38bee31c500a7f119a62aa3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fd85c0ffc3e6c7fde00f2ee077b9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e773d1dd5344e76fc81e8e434278699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f61bf0eb86b1e4ce08e902519e1e79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41c020cbc56bce467163ee523abd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535f48666bad2ee6ade364ac578c27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f68eb6cee6813e7058ba3463be212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fdb1747392ba4d07df97a2b5d8133104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0543201ea6e29959b70f928fa5ac83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173dfabc825caa636dbc32b67361db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea78f1e4215f273caf18c0a5155c28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abca183cfb343bdfa2d6a17bf05ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0835b4751c413876293c021ce4a2d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d7ff9abcb9574a2d456178222831c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2488ee12169fc5dac9f8f64072a8b6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e0044c7fbbe7255163505fe21b4f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e9ac94e80c149234cd3ef634909f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5bebf78b92bad70fd79f3e515a2a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0261ab75290b5b0be9d1d62356dad98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bee05d52dd84e63c21c73a577fd77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd37f6bea1a8793091a02ee277cf03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d71c4958ad0e7349141feb3c9b43e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472be383e59f7fb135dd02d39b39cab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830905e2d9ab724f04fa30115b6d1eb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b50aea22daba0b39da66f15d6e4d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc6e773b5eef3526ad5b70275d08d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30b0494221acb7bd966eb7a8b269e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e52dfc14436c4b8a93769d29615b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2322e447cdff45f91d74b7bb89b45de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339a63101fef74bdbca24fd3107632e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa28044564ff254d4802eac279125b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b366aa3cc4dcc079b1e4787f17139128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f438bb45cad0d8c77097d3d079f9f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a592d40237f326dcd1f91959759152e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f2b0c78fbfc6e341c8ea4547ed8f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf57e02c890096d41adacaa233a3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb0d6884514db3d942e7be560687fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2e3a2fccffddc0f621de4a70f1a9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e20c43c82bcbf9c05b282567682e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b10b449956958becd521351972c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe870fa69b9a0a79bec315b60113d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d149a625d4327f863604b3c532289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f414dc78479cafe9b713167014c7d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d416b9e13df116937761f474fe80a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3ba5937f4b0cda984aab7bfeaf995141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084968cdd3ca119a708364f557137a56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1e2bff26e45a5284db579a25d046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87d998fa8ceb617e44d6e875b0faab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a86202f827c09be2d80b35243ed8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e64da23f88cc0d6aa5ec38d8e7f42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8affaa670ba73b972730734227f25dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0230e74c5535694097c526b2420417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f501583a96e2020627bfae0f7487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4346bebc559de591617614aeb9b6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357c70cc6fd6a9bfc3da27f255e425151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268aa3d549f56776788f9225c8967f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c61c3ae2825e83a101fc3595d79a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d647354cf5fdbbd7224c64e891900154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949082f90a3a70ba80899013f0a3a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edb770b0fe66efbab2f7d7ec892a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7cc502b2a5544ade0f5e93d9a3d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe27e9ebbcde5f22f359dc6c6de5e0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c0bcae9af5401a62fa67d4d4821e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4980a7741e94873a53223bcd8813c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bdf7f01f6bf500f2719eb13499e5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2756b993f5608767a43af7d92127162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d57f867e8e0287867bade6559ebaee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faccde64ffa2219e596e127f3cee770164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c85cd63149e84608499c2d187088d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e581f1b4d3eba45caca491bb271033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7165e311be4cb6433006e68883aff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb951cc41062bec915fe240b51dedf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e42d328426a6acafcc2a125fbdf033169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053c64899d59e3d91dbb25a1366d51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e6846d6464da7d1385b405b4a1fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48c70a63147652ca00c18650b0aad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd30a622303569ea2706711b4d488173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa6c95228c98d1c9a40041a1a3a25b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74bc1e5f2f6661b885a624c1055da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00b339c2d73049bce2290c710492c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2340f68d3ff091fd1ba35ab772733b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000754fcef53c0d1c1af7178d2d9b153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb2b1d75f9a3aaba3452a0a0e3bd76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91854f8535c2b1f6d1efe19a98d91b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3410e76a5d63d8db41318029bf90e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bff881f171c3e52771f56ccf9f60ab182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a307f7708b74da087a34050cec384df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08709f33781ecf2d6a69b0c13cda4e4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3118a92cb344386ddb684584368fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7a7a862cb6ca76826170b9d96c794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3a8ed5ccf65b1543a0cd444e23dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2d6b594ca0af1b0c8d26bc6da1f026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca4b4f9ccd20165956a46b0e36f547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbdc17ec5d02c9cadd0749dd1834538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee0bfd54c34762fee94a163cfb7f8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385f006d09fedd2267e4b0e34f082610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e9f604071aacb287345618feac4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5302d524890b48e0e716479f74d6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c2c2a1a818d85f107d19bb92d61a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eba11f4fefeb6890d985a6361ff5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa07231d431db1a104063c5174c4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0194e8e2ad771de939cfc139cfed1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e7f874a9ce762077a97fe9b4d28217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dc80f9957b3fe4966e4a31fa26dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e798ff0bc7020b00d66aefdc79f0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c63d8a58c9f50c9b40843cac0466820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add848bea6270d547805754d1dcc48d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21a03436605698c0eafb070fa396722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e71c9d2fd5c41b49762e03819484223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe83ea5373acd6b9bf6a405b739eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089b36d87c4e986b30f574b1a0b73b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ba8fa1b5dee0078e1176a6704fd6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f906490e5ab50af924dfeceb33ee927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a70d67c904cbc4b030a2345c9debf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7e7320b1cef566e9190e9f61d249e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74907d20ee48e0a1d4d587acaae72530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fddda8cdc2d8757526bd2101db8a2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a08579392147063d6c6b29b24040732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39c3e3748ff72a6e5803d5b47a75b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6b36e9dd8e90da7a8703cba0bb4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f4430a1010397adf141c066af8b8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269094d93eef8cbb840609e9152c785436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecfbb370161ced3e21028cc1e02dbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bea371049f449686a7a1d748163e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9ecda193c6f86c54b71ff93e999039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc426d15dd186512bed52d5e24446d0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe582e01c0f1deafb89a169d5de3ecbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54e8f9f7ca20e7450da023700a01b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b44bbc91f1865e78c8459a0d0500243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce028fa7c50e0639b336d0783e4a53d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d5cd665b8e1a7f512c0acde9029b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33f9a7b5c431eb00db2521923b20c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d606f71bbc3c92058ead11c332ac7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723a4631582c9b8521ab185829d16348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8270d0db2fd6ba031672a61ad0f66349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd468e6c7f4d41c1415fa99abec2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f92d5ffe3e74cf3b456ab033bce451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037315770393f7285eeff1017f6b5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56648ff81835be4f6ab33f85f4b7aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd33f707d4751943c1bf6b0ac16b1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f04338262c63fb13a7c1836a1368b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38080d053f43932e67d0ae8ffdadc7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c0b231c389fd31f58ffacffa5c5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aacd7379f6c8314ca9f709954655f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5bccb493eb13bef6078cc1ce9c7eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9124ecdd0c6b1dd5d20b06d4b022cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f41b1eb94ccf802e1537242d5754361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47006276ba145ca8dad839f098b5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692ee451272a82b74e91d3af362192c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba9583039bb55bc495f2a9cf68d0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe232bf1be2f9057122fdd82be4320565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b09b8a182f074cbb2ec9c096179366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855afa43464f17550b231499077e1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee50c113d38743357c6be4a737a821668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f348d0fed9ee7720e0de8d2886c3e3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4592c35a7934f7070b5fcde5be5b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf6a921645a376c61f29c85bc2bea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf3c91c7e796474e2d5a9e820adc0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d4528aad86493abfc490b714065b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb697c698835eefb68f0acd32c8ee07a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63d67ea5cd397e655fea707b6f95b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c396e92790315e97cc06c95fe98af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e245a88f925d773b5e69d72eca2d6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0c2536bfec7f50899bd45fc067ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5052d9baf845bd3d7fd6aaa53eae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fd49501c917f4e7b4bfff1674afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb209d3d988ca0afd49e9bea9e9e99381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fbed3a5ac41820c01ac0f58ea27b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da73afc08fd191340f9e6ce71c4e6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798081322375b5a8eac99ce4bbcf3d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea2063bbef45a8a678c5c232af6b2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283aa3fd59d94d8cae3150af57936a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da1ace7358e399e1199ac76f3709287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f21dae20170d41cea920115fcd5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d7916de1b9d091eedfcd4eb090f5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91063e1438f9f8c427d54b768e28e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ebb011e33fb933f0daa3f6a1954091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83e218d504ff8ec617f8ecedbb3fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1a2ebcfec60c81620e94ea2ef874193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ab39441f67dc61906ccc60b36d1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c18881bc6dbf15c1612650ec5c4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352cec8d29912240034fa72bf22fac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea51ade445f00840a4bb0f78a8397397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7eafb2e3e8a7e06c5455369e1cfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a58398ff41fe48b4a4fe551e477e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e4d453a9ca44bbb510f1b6fe8abc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb54b2f2fa8dd9d6254145f33758d9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f0766a78722764cc9c0de6052bdb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93eadab983a75d020a79870a97da76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad261b9d75fa51fa12cc9c346a638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f534480456be500fd91658ac3d2c780105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e231ce802ea4732dd08b31fa9a796106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c18f673104deddb860e582ef16ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097af4cef83a4b9c5e0407f1ecd5310108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4d35031307e5eb5b493b7a283072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd162502e83a5766351b2ecd2bb85e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17002df7098f897ca16b369a5da2d97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d99503ed87ba2a645edff1f6feec8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf07475407867c786a8c8adcbf19241113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd1d0911fb68fa7d012b7bcf9b4794114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa38b860be50310d847ef676dd9e51b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfa3c734aa3a8ba46dfe4715b48be2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b1c3a2f3055d9b71f52141da4a54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73159660ecb2282247f66d92d7fa41fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e8d4cb72d786c946233fc31e02bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e700e5d167369d9f06f0d71af3d40b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351facfb468ae974bf5b0f725b7f598121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1cf5c86f709ab3aaebd932c058213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdd324a3b36989fe440dcc8b71d10f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762231cad47901acba0a9d0e2322af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19e438a1bc985da0c60a5a70c85fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15255018b5ff2a9dfd1381c65b6a40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a485602ead97ba2b8b8cb8cb75663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6d7b64638502e18c0768081befef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310dc5bfab618a9874552accbeb50f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f193e38fe3f323ba07f17e664b8cf2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b85fee5b4eefd7bd48ebfc87183a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f206aa66c27a9e142bd7fec5072d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b208799117715d010cbd7c65b256133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebe77a8986c0ac292f6fc40ff63ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a1ee648584e95e016022142eb99b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79af142785d2dd73e7d638fddfb490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88856165d75ed88dc5fdda430be8ea08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f011d7bc8d7a3e63d62f467a5a6a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f49465cd597598e3b49aac86e87a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38875c5bd4c45787907ec2f0ee09a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0715306a68e512e9963e211490357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d075b5380b542ac062134e9dff9e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f49842708f852fdd2bd42d29cae67f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae53760dc7e7469ece93a93be5ce74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645660a7e9c43864202939a218f62a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7789935c05e4f95e270e747a0888146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f78ca040c56fbab03eabacf0221a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a26d4109e946ba7cacbf7b2899ab7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f0de8d5fb65d06a6cef1185f7851149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b33eb6102ab0eb15d1fdd9045a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67c4dfbc742a43b85d9e98e34f318151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa962db2de13be54d3d2b099182bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c1ba29c5470bb183700decfbfdf92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee02e6fd3c67977fc3e318acbf2e3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad208c6e8144e503d295265f4e66b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414319b5518f1a017625757ef88a316e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19755f1d2946be1ba4107ddea7d8bf55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a453776160b9c11fccedb117ffb25c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dc712bfe0d45870586eb96f25baca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c423c28432548d69c1cdd749c9e32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f60151be1339164c4527bf91b0ea8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37121bf603f077972b828a0c744b14f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08aa3ff1491d2eb6e123a044ac4beb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfcbeae17c2effb2313dbf10260004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b106716945d64d56ad4ede69ed9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d89136303d4ed774f870329fb56c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b03c61661c93cf9e57d5f70062c870167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea79a2013d9f30c2ef5170ce290ca9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e550e09187ad24b18583e73577a8c2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbcd586b0691842499f3fee690578c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573104d1b7abf17e47c7df7f478384171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec37145c9483b6c5ea780a263e60d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37b30eb0f7411a4e07501c70d0fb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb79512166825c5cada1911ec4ff2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c46717161159f756c84de1d84c8a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8afcdefdceb65d682a9289362b33a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403c2800811ab0410a52e32ef677afe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cdfc87ac7dd64c20fd2b989af7a09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebece4c555953f3aaf35826e5667a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b5ebbd8cd7f7624ba5c4214d6dd86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25205536bfe18b3961cb2cfd3be4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219811f9a409677d6d38e6290318080f182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>